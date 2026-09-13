--- v0 (2026-06-14)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1243">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -549,51 +549,51 @@
   <si>
     <t xml:space="preserve">Altoni Leather designs, produces and sells leather and fabric sofas, sofa beds and armchairs.
 The company operates a shop in Design City shopping complex in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>AM General</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures vehicles for military use.
 The company manufactures the HMMWV (military Hummer) off-road vehicle used by the Israeli army in the occupied West Bank. Among other military uses, these vehicles are used in creating temporary (&amp;quot;flying&amp;quot;) checkpoints and roadblocks.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -673,50 +673,65 @@
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">AnyVision Interactive Technologies (Oosto) </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in Artificial Intelligence based facial recognition technology and temperature detection for face and human recognition in mass crowd events in real time.
 In October 2021, the company announced it will change its name and rebrand itself under the name &amp;ldquo;Oosto&amp;rdquo;. Under the new brand, the company offers computer vision and facial recognition technologies for public safety such as touchless biometric access control, video analytics, and new types of vide-based recognition.&amp;nbsp;
 In 2019, it was reported that the company is involved in two projects of the Israeli military in the occupied West Bank.
 The first project involved a system installed in Israeli military checkpoints in the occupied West Bank that use AnyVision technology for identification of work permits. To work within the Green Line and in Israeli settlements, Palestinians must obtain a work permit issued by Israel&amp;rsquo;s military authorities.
 The second, a more classified project, is implemented within the West Bank and outside the military checkpoints. The project utilizes the company&amp;rsquo;s facial recognition technology, to latch on an already existing CCTV cameras network deployed around the West Bank, equipping them with facial recognition capabilities and thus heightening military monitoring and surveillance of Palestinians. In 2018, AnyVision received an award by the Israeli Ministry of Defense for its role in the project.
 The company&amp;#39;s technology was also used by the Israel Police as part of its surveillance mechanism in occupied East Jerusalem, where the majority of the residents are Palestinians.
 In September 2020, Anyvision completed the establishment of SightX, jointly owned by Anyvision shareholders and Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems. SightX is developing advanced detection and tracking technologies using artificial intelligence, based on machine vision technology developed by AnyVision for military purposes. Anyvision will contribute to the partnership its current security contracts and knowhow, and Rafael will invest tens of millions of dollars in the joint company.
 In 2017, the company was awarded a NIS 45,630 contract with the Israeli Prison Service (IPS) to conduct a feasibility study for video analysis for the identification of 2 operational scenarios.
 According to the company, in 2019 its software has been installed in over 100,000 cameras, in 43 countries as part of some 350 projects. The software operates on real-time scanning and cross-analysis of data collected from various sources, including open-source data collection.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Aqwise- Wise Water Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A global provider of biological wastewater treatment and reuse solutions, as well as water remediation technologies.
 The company operates a plastics factory in the Barkan settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
   <si>
@@ -830,101 +845,50 @@
 Additionally, company equipment was used for settlement expansion. In 2008, a company crane was observed in an overnight erection of settlement outposts on privately owned Palestinian&amp;nbsp;land in&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. In 2011, a company crane was documented during the construction of an industrial structure in Ariel West settlement industrial zone. By mid-2013,&amp;nbsp;JLG access platforms were also spotted&amp;nbsp;in the construction site of another industrial building in&amp;nbsp;Barkan I.Z., an Israeli industrial zone in the West Bank.
 Avi Cranes also supplied a CC2800&amp;nbsp;Terex&amp;nbsp;crane for the&amp;nbsp;assembling&amp;nbsp;of a TBM machine during the tunneling of the new Tel-Aviv Jerusalem fast train line (A1). The new train&amp;#39;s route crosses the Green Line into the occupied Palestinian territory in two areas and passes on the lands of the Palestinian villages Beit Iksa and Beit Surik.&amp;nbsp;(For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>Avisror Moshe &amp; Sons</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and real estate company.
 The company is involved in two construction projects in Har Homa settlement, and a construction project in Talpiot East, both located in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Avniv</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli grower, marketer and exporter of fruit and vegetables.
 The company is located in the settlement of Netiv Hagdud in the occupied Jordan Valley.
 </t>
-  </si>
-[...49 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
@@ -961,149 +925,54 @@
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>B.G. Ilanit Gates and Urban Elements</t>
   </si>
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
 The company&amp;rsquo;s gates and barriers are installed in various checkpoints as part of the Israeli population control apparatus in the occupied Palestinian territory.
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
 The company provided gates and systems to the Israeli Ministry of Defense deployed in the Seam Zone area around Jerusalem (the area annexed by the wall).
 In 2021, the company received 245,000 NIS from the Ministry of Economy and Industry.
 The company received grants from the Coordinator of Government Activities in the Territories (COGAT) for the maintenance and repair of gates and barriers in the West Bank, from the Ministry of Interior for the maintenance and repair of gates, and from the Israeli Prison Service for the construction of a cellular modem for an entrance gate.
 In 2016, the company was contracted by the Israeli Police to for the maintenance of electric gates in the amount of 45,000 NIS.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...97 lines deleted...]
-</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
@@ -1321,50 +1190,53 @@
 2022: Boeing attack helicopters and fighter jets were used in Israel&amp;rsquo;s assault on Gaza, between August 5th and 7th, 2022, during which 44 Palestinians were killed, including 15 children and 4 women, and 360 wounded.
 2021: On May 5, 2021, five days before May 2021 Israeli attack on Gaza, the US State Department formally notified a proposed USD 735 million sale of Joint Direct Attack Munition (JDAM) kits and Small Diameter Bombs (SDBs) manufactured by Boeing to Israel. On May 20, the US administration approved an export license for the sale.
 2019: In November 2019, an Israeli JDAM-guided bomb killed eight family members, five children and three adults, in the city of&amp;nbsp;Dir al-Balah in Gaza.
 2014: In 2014, Israeli forces used JDAM guiding systems, Apache helicopters, and Dense Inert Metal Explosions (DIME) in Israel&amp;rsquo;s military attack on Gaza. At least 13 Palestinian children were killed by missiles fired directly from Apache helicopters. Israeli forces conducted over 6,000 airstrikes in Gaza and damaged or destroyed 18,000 housing units, 73 medical facilities, and many ambulances. 2,251 Palestinians were killed during the military assault, of whom 551 were children.
 2008-2009: Boeing AH-64 Apache combat helicopters were also used in Israel&amp;rsquo;s assault on Gaza in 2008-2009, during which 1,383 Palestinians were killed, of whom 333 were children. Amnesty International&amp;nbsp;documented&amp;nbsp;the use of Hellfire missiles in the killing of children and medical staff in Gaza. The missiles used are produced by Boeing and Lockheed Martin joint venture.
 The Boeing AH-64 Apache&amp;nbsp;combat helicopter has two General Electric T700-GE-701 engines.
 Services to the Israeli Ministry of Defense
 In December 2021, the Israeli Ministry of Defense signed an agreement with the American government for the purchase of two additional (total four) Boeing KC-46 Pegasus aircrafts for USD 1.1 billion, paid from US foreign aid funds. Boeing KC-46 Pegasus is a military aerial refueling and strategic military transport aircraft, which according to the agreement, will be adapted to the Israeli Air Force operational requirements, and Israeli systems will be integrated into them. &amp;nbsp;
 In December 2020, Boeing signed a five-year contract to provide the Israeli Air Force integrated logistics support for Israel&amp;rsquo;s AH-64A-model and D-model Apache helicopters, as a follow-on contract to Boeing&amp;rsquo;s current Apache support. The contract includes deliverance of logistical, program, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.
 Boeing Israel 
 In January 2022, Major General (Ret.) Ido Nehushtan, former commander of the Israeli Air Force, was appointed to the position of president of Boeing Israel. Boeing Israel former president, David Evri, was also the Air Force Commander, Deputy Chief of Staff and Director General of Defense.
 Cooperation with the Cyber Directorate
 In July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.
 Boeing planes that have been in use by the Israeli Air Force: 
 The&amp;nbsp;Boeing B-17 Flying Fortress heavy bomber, PBY Catalina&amp;nbsp;flying boat, P-51&amp;nbsp;Mustang fighter, Boeing PT-17 Stearman military aircraft, Boeing 707, Boeing 377 Stratocruiser airliner, Douglas A-4 Skyhawk attack aircraft, F-4 Phantom, Douglas C-3, Douglas C-47 Skytrain, F-15 Strike Eagle, and F15i Ra&amp;rsquo;am attack and interception fighter, which is manufactured in cooperation with Israeli Elisra Group, and state-owned Elta Systems Ltd. and IAI.
 </t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Bomag</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A private manufacturer of compaction equipment based in Germany. Part of the FAYAT Group.
 Machinery of the company was used in the paving of roads leading to settlements in the occupied West Bank, including apartheid roads which are only for Israelis, and roads at checkpoints.
 On 4 February 2017, Bomag heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a new settler road near the Palestinian village of Nabi Elias in the occupied West Bank.
 According to media coverage, the bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 In March 2010, Who Profits research team has documented an roller manufactured by the company, at the construction site of the new Tel Aviv-Jerusalem fast train line (A1), near the settlement of Mevo Horon.&amp;nbsp;The new train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 In 2008 and 2009 Bomag rollers were documented in Jaba&amp;#39; &amp;nbsp;and Huwara checkpoints.
 </t>
   </si>
   <si>
     <t>Boneich Construction Development &amp; Investments</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction, development and investments company. The company is involved in numerous construction projects in the occupied Palestinian territory.
 Boneich Construction Development &amp;amp; Investments is building 30 housing units in Hadagan Hill neighborhood in the Efrat settlement on an area of 6,200 m2 under a tender of NIS 4.35 million, with development expenses of NIS 3.84 million, which it won on 24 November 2013.
 The company is also involved in two construction projects in the Beitar Illit settlement. It is building 48 housing units in the northwest part of the settlement under the framework of the settlement&amp;#39;s Local Outline Plan 426/3. According to the tender that Boneich Building Development &amp;amp; Investments won on 18 March 2015, the company purchased an area of 3,628m2 for NIS 9.8 million, with development expenses of NIS 6.6 million. In West Beitar Illit, the company is executing a project according to a tender of NIS 6.5 million, which it won on 27 October 2014, to build 40 housing units on an area of 4,091 m2 in the center of Beitar Illit. Development expenses were NIS 7.725 million. This tender is part of Local Outline Plan 426/8, which refers to the land of the Palestinian villages Wadi Fukin, Husan and Nahhalin.
 In 2016, the company completed a residential project in the northeastern extension of Pisgat Zeev East, which pushes the settlement closer to the Palestinian villages of Hizma and Anata. The project was built on an area of 4,940 m2 as part of Municipal Zoning Plan 8150, which refers to the expansion of Pisgat Ze&amp;#39;ev East to the northeast.
 All four projects are accompanied by Hapoalim Bank.
 </t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
@@ -1674,112 +1546,69 @@
   </si>
   <si>
     <t xml:space="preserve">A provider of offshore outsourcing services for the US market: mainly real estate title searches, lease abstracts, but also some medical billing and accounting services.
 The company&amp;#39;s main branch is located in Modi&amp;#39;in Illit settlement and a secondary branch is located in Beitar Illit settlement - both in the occupied West Bank.
 Most of the company&amp;#39;s&amp;nbsp;employees are ultra-orthodox women, living in the settlements of Modi&amp;#39;in Illit and Beitar Illit.
 </t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>CNA -Cable Neige Amenagement - Maitrise D’Oeuvre</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A French engineering and consulting company specializing in ski resorts and the construction of cable transport systems.
 In October 2015, the company was awarded a 145,000 EUR contract by the Jerusalem Development Authority to serve as the main planner for a proposed cable car to the Old City in occupied East Jerusalem. The company was contracted after another French company, Safege, withdrew from the project, citing political considerations.
 The cable car project, promoted by the Ministry of Tourism and approved by the Israeli cabinet in May 2017, is designed to strengthen Israeli control over occupied East Jerusalem and to boost settlement tourism, with the final station to be built in a settler operated visitors center in the Palestinian neighborhood of Silwan.
 </t>
   </si>
   <si>
     <t>CNH Industrial</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Colmobil </t>
   </si>
   <si>
     <t>A private Israeli company, the largest car importer in Israel. The company holds import franchise for Mercedes-Benz and Mitsubishi vehicles and imports and markets Genesis, Jaecoo, Smart, HD Hyundai, Freightliner, and King Long cars and trucks.&amp;nbsp;Colmobil is the sole authorized Israeli company by Mercedes to import and maintain Mercedes vehicles. The company provides Mercedes vehicles and maintenance services to the Israeli military and the Israeli Police.Services to the Israeli Ministry of Defense&amp;nbsp;The company is a long-standing supplier of services and equipment to the Israeli Ministry of Defense (IMOD), including trucks that have been serving the Israeli military for decades. The company supplies Mercedes, Mitsubishi, and Hyundai vehicles to the Israeli military and military personnel.Mercedes Vehicles for the Israeli Ministry of Defense&amp;nbsp;In November 2023, Colmobil supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.&amp;nbsp;The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 vehicles are&amp;nbsp;manufactured in the USA for the needs of the Israeli military and the Medical Corps.In December 2022, Colmobil was selected to supply the IMOD with hundreds of Mercedes Actros model heavy-duty trucks at a cost of hundreds of millions of NIS. Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and supplied by Colmobil.&amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles were fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2014, Colmobil supplied the Israeli&amp;nbsp;military&amp;nbsp;with Mitsubishi Attrage vehicles for military&amp;nbsp;Majors,&amp;nbsp;Chief Officers, and lieutenant colonels.Hyundai Vehicles for the Israeli Ministry of DefenseColmobil is the controlling shareholder of&amp;nbsp;EFCO Equipment, the exclusive representative in Israel of&amp;nbsp;HD Hyundai&amp;nbsp;Construction Equipment.&amp;nbsp;In 2018, Colmobil was awarded the IMOD vehicle tender to supply 1,500 Hyundai Ioniq vehicles to Israeli military officers with the rank of lieutenant colonel under a four-year lease agreement. &amp;nbsp;Services to the Israel PoliceColmobil is the exclusive supplier of Mercedes vehicles and their maintenance services to the Israel Police, which are performed at the company’s authorized garages.In December 2020, the company was contracted as a sole supplier with an exemption from tender to provide the Israel Police with maintenance services for Mercedes Vario vehicles from January 2021 until January 2024 for NIS 200,000.&amp;nbsp;In December 2020, the company was contracted as a sole supplier to provide the Israel Police with continued maintenance services for five unique Mercedes Vario armored&amp;nbsp;vehicles from January 2021 until October 2022 for NIS 140,000.&amp;nbsp;In March 2019, the company was contracted to supply the Israel Police with maintenance services for Mercedes Vario armored&amp;nbsp;vehicles from January 2019 until January 2021 for NIS 200,000.&amp;nbsp;In February 2019, the company was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.In January 2019, the company was contracted to provide the Israel Police with maintenance services for Mercedes Vario vehicles until January 2021.&amp;nbsp;Services for the Ministry of Transport&amp;nbsp;Between 2014 and 2018, the company received NIS 373,004 from the Ministry of Transport and Road Safety for "equipping in East Jerusalem".&amp;nbsp;In 2017, the company provided the Ministry of Transport and Road Safety with&amp;nbsp;purchase of minibuses for the Mount of Olives Company for NIS 794,850.</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza</t>
   </si>
   <si>
     <t>Combined Systems (CSI)</t>
   </si>
   <si>
     <t xml:space="preserve">The company designs, manufactures and markets security products in use by police and military forces worldwide. CSI is one the largest suppliers of tear gas used to repress demonstrations on a global scale.
 The company is a major supplier of crowd control weapons, especially tear gas, to the Israeli police and military.
 In September 2021, the company was awarded a 4 million NIS Israeli police contract for the supply of 1.5 gas bullets. These gas bullets require a special launcher that&amp;rsquo;s manufactured by the company and already in police use.
 In May 2021, the Israeli police contacted Combined System Inc.&amp;rsquo;s Israeli distributor, MR Hunter, for the purchase of demonstration dispersion equipment worth 13 million and 300 NIS. In the tender, the Israeli police notes its need to restock CSI equipment due to their wide use during the repression of the Palestinian May uprising. The company was exempted from a tender as it&amp;rsquo;s already a supplier of these equipment.
 Activists from Majd Al-Krum, a Palestinian town north of Israel, documented the use of CSI manufactured tear gas during Israeli police crackdown on demonstrators, May 2021.
@@ -1898,53 +1727,50 @@
     <t>Israel, USA</t>
   </si>
   <si>
     <t xml:space="preserve">The company is a supplier of advanced computer solutions for military and industrial purposes. The company&amp;#39;s office in Israel is an authorized supplier of the Israeli Ministry of Defense and for the procurement delegation of the IMOD in New York.
 CTI provided the Israeli army with RVD dock for the military tactical vehicles.
 In 2012, the company, in partnership with the US-based company Black Diamond Advanced Technology, developed a portable command and control system for the Israeli army. The system includes a computer and a screen and became an essential part in the army&amp;#39;s uniform.
 In 2019, CTI one three tenders to supply the Israeli army with new and upgraded computer and tablet systems.&amp;nbsp; As part of the tender, the company will also provide logistic maintenance.
 </t>
   </si>
   <si>
     <t>D. Hay Marketing of Agricultural Product</t>
   </si>
   <si>
     <t>The company markets agricultural produce.
 The company’s boxes were found in the Na’aran and Tomer settlements’ packing houses.</t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Dalia Eliaspor Building Contracting Co. 1972</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company was involved in construction projects in the following settlements in occupied East
 Jerusalem: in 2018, it was involved in the construction of 200 housing units in Ramat Shlomo.
 Additionally, it was involved in the construction of 36 housing units in Gilo, and projects in Har
 Homa and Pisgat Ze&amp;rsquo;ev.
 In 2018, the company won a tender for the construction of 44 housing units in the settlement of
 Maaleh Adumim. Additionally, the company was involved in the construction of 24 housing
 units in Givat Ze&amp;rsquo;ev, both located in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Dan Pri Export and International Trade</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural produce to Russia.
 The company&amp;rsquo;s boxes were spotted in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the Jordan Valley, the occupied West Bank.
 </t>
@@ -2174,76 +2000,72 @@
 In 2018, the company won a tender to provide services for the settlement of Karnei Shomron in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Eastern Lines</t>
   </si>
   <si>
     <t xml:space="preserve">A logistics company specializing in the transporting of fruits and vegetables.
 The company is located in the settlement of Tomer in the Jordan Valley in the occupied West Bank and provides transport services for agricultural products from the occupied Jordan Valley into Israel.
 </t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>Edom UK</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli exporter of agricultural goods. EDOM supplies to several major British supermarkets, including Waitrose and Sainsbury&amp;#39;s, through the British company Valley Grown Salads, which is based in Essex.
 EDOM also jointly owns Gildom, together with the Gilad company, which specializes in export to Russian markets. Gildom markets fruits and vegetables from Israel, as well as products from the Netherlands.&amp;nbsp;&amp;nbsp;
 The company exports produce that was packed in the Tomer and Beit Ha&amp;#39;arava&amp;nbsp;settlements&amp;#39; packing houses.
 On 4 February 2013, Corporate Watch researchers visited Beit Ha&amp;#39;arava and entered a packing house where cherry tomatoes were being packaged. The majority of the packing house was taken up with packaging EDOM UK tomatoes, labeled Quality Fresh Produce: Israel&amp;quot;. In response to this evidence, Jimmy Russo, the Company&amp;#39;s Chairman, announced that he plans to resign from his chairmanship and actively seek to sell his 20% shareholding in the Israeli company.
 In Edom UK&amp;#39;s response to a letter sent by Who Profits prior to the publication of this report, the company stated that it does not have any suppliers nor packing stations in Tomer and/or Beit Ha&amp;#39;arava.&amp;nbsp;The company had also sent Who Profits the following statement from Edom UK to its costumers in 21 October 2013, signed by Yaron Yarchi and Yinon Horesh, Joint M.D of Edom UK:
 &amp;quot;None of our produce that we are involved with is grown or produces in the occupied territories. We are working under strict guidelines to guarantee all our customers that as an organisation, we are fully compliant with all regulations that relate to the welfare of all employees under the law of Israel.
 We do not discriminate against colour, creed or ethnical background. We do not employee any child labour or indeed any workers under the national minimum age. We are fully compliant with all social benefits that&amp;#39;s we pay, all this is undertaken under strict guidelines.
 Wages are paid according to the employment ministry guidelines. Our objective is to provide a safe working and environment to all our staff. We also make sure that all staff are trained about their positions which they hold. We also comply with all environmental requirements by making sure that all our growers and our PMO sites that are certified and recognised, they are also non-GMO.
 Our focus is also the environment to minimalize the use of pesticides and chemicals and using biological pest control as much as possible and also making sure we are working to a waste separation programme.&amp;quot;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Efco Equipment</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israeli company specializing in marketing, sales and service for mechanical equipment for infrastructure and construction.
-[...6 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services</t>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
   </si>
   <si>
     <t>EffiSolar Enterprises Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Canadian renewable power project developer founded in 2008, with projects in Ontario, New Jersey, Saipan and Israel.
 Through its Israeli subsidiary, the company is the major shareholders of Green Wind Energy&amp;#39;s wind farm project in the Golan. The project&amp;#39;s plan is meant to dismantle existent wind turbines located in Al-A`Saniya mount in the Golan and build 10 new turbines that will generate 2500 KW of electricity.
 Another company project includes the construction of 15 MW wind farm in the settlement of Merom Golan, located in the occupied Syrian Golan (still waiting for final approvals).
 </t>
   </si>
   <si>
     <t>Efgad Engineering and Construction Works</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction firm. The company constructed housing projects in the settlement of Ariel&amp;nbsp;in the occupied West Bank and in the settlement neighborhoods of Har Homa (Homat Shmuel)&amp;nbsp;and Ramat Shlomo&amp;nbsp;in occupied East Jerusalem.
 In the settlement&amp;nbsp;neighborhood of&amp;nbsp;Har Homa, the company has built 122 housing units.&amp;nbsp;In addition, together with&amp;nbsp;Solel Boneh,&amp;nbsp;the company has built&amp;nbsp;126 housing units and a commercial&amp;nbsp;center in Ramat Shlomo.
 </t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
@@ -2306,112 +2128,51 @@
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Eldad Spivak Engineering  Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An engineering company which manages a wide range of projects such as: interurban roads, road / rail separation, sewage purification plants, public buildings, metropolitan parks, industrial buildings, road and rail tunnels and more.
 The company was contracted by Israel Railways to manage and supervise the central part of A1 fast train line from Tel-Aviv to Jerusalem. The company will manage the construction of sections B and C, which cross the Green Line in two areas into the occupied West Bank. In some parts the route passes through privately owned Palestinian land. The project&amp;rsquo;s budget is approximately NIS 2.5 billion ($ 715 million).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
@@ -2638,140 +2399,93 @@
 In September 2015, E.D.I.G Industries &amp;amp; Installations, an affiliated company, signed an agreement with Treatec 21 Industries to establish a purification plant to serve the settlements of Nokdim and Kfar Eldad in the occupied West Bank and to provide maintenance services for a period of five years. The project was commissioned by the settlement regional council of Gush Ezion for the amount of 5.9 million NIS.
 </t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...49 lines deleted...]
-</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
@@ -3135,196 +2849,69 @@
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>Hamashbir Agriculture</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of agricultural equipment.
 The company operates a branch in the settlement of Tomer in the occupied West Bank. It also operates a branch in Avnei Eitan settlement in the occupied Syrian Golan.
 </t>
   </si>
   <si>
-    <t>Hamat Group (formerly: Lipski Plastic)</t>
-[...5 lines deleted...]
-</t>
+    <t xml:space="preserve">Hamat Group </t>
+  </si>
+  <si>
+    <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
     <t>HaShomrim Guarding and Security Group Company (S.B. Shmira Ubitahon)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security company.
 The company operates the Allenby border crossing in the occupied Jordan valley for the Israel Airports Authority (IAA) and regulates the movement of people and goods between the West Bank and Jordan.
 Additionally, the company provides various security services to the Israeli Ministry of Defense. It protects the Israel army&amp;rsquo;s headquarters and Ministry of Defense installations including escorting senior Ministry and security figures in the &amp;ldquo;seam zone&amp;rdquo;. The company also provides overall logistical support to the Israeli Prime Minister&amp;rsquo;s protection.
 </t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t>HBI Haerter AG</t>
   </si>
   <si>
@@ -3498,228 +3085,93 @@
   </si>
   <si>
     <t>I.R.P.C. Rubber Products Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli manufacturer of rubber products for the automotive industry.
 The company operates a factory in Barkan I.Z in the occupied West Bank. In addition, the company provides rubber products for the Israeli army.
 </t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>Ineco</t>
   </si>
   <si>
     <t xml:space="preserve">Ineco is a Spanish infrastructure engineering and consultancy company providing services for the management of transport systems in the sectors of aviation, railway, roads, urban and sea transport and building.
 In August 2016, Ineco won a tender for the planning and engineering of the tunnels in the Blue Line of the Jerusalem Light Rail. The Blue Line&amp;#39;s planned route passes from the Gilo settlement in southwest East Jerusalem through the city center to the Ramot settlement in northern East Jerusalem, connecting the Israeli settlement neighborhoods to one another and to West Jerusalem.
 The estimated planning cost of the 2.5km tunnel section is NIS 100M.
 Ineco is also participating in the design phase of the electrification of the railway cars of Israel Railways.
 </t>
   </si>
   <si>
     <t xml:space="preserve">ISPRA - Explosives Manufacturing Industries </t>
   </si>
   <si>
     <t>ISPRA, also known as&amp;nbsp;Explosives Manufacturing Industries (1997) Ltd., is an Israeli developer and manufacturer of riot control weapons and police gear.&amp;nbsp;The company manufactures "less lethal ammunition", including pepper ammunition, hand-throwable and launchable tear gas and smoke grenades, tear gas and stun bullets, white smoke and training ammunition, guns and launchers, riot control drone system, gas masks, and tactical gear. The company's brands, Ispra Less Lethal and Sentinel Tactical Gear, are sold worldwide.The company supplies to police and defense forces in the USA, Canada, Europe, Asia, Central &amp;amp; South America and Africa.&amp;nbsp;The company provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;The company was founded in 1969, shortly after the Israeli occupation of the West Bank, East Jerusalem and the Syrian Golan. As early as the 1970s, the company worked in close collaboration with the Israeli Ministry of Defense in the development and production of various types of tear gas devices.&amp;nbsp;The company developed tear gas for the Israeli military specifically for the dispersion of demonstrations in the occupied West Bank. The company developed designated gas grenades that could be fired at greater ranges, grenades that released gas more quickly, and special equipment to adapt the grenades to the weapons used by the Israeli military. These include the 202 tear gas grenade, the 505 and 606 grenades filled with CS or CN gas, the 809 gas grenade, launched with a special launcher mounted on a rifle, and the 'M-5', also known as the 'Uzi gas' (due to its similarity in shape and operation to the Uzi submachine gun), a kind of flamethrower consisting of a tank of compressed air and a gas spray that can be remotely activated against protesters.&amp;nbsp;Services to the Israel Police&amp;nbsp;In October 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with air-dropped gas canisters until January 2025 for NIS 4,000,000.&amp;nbsp;In November 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with “Surprise Egg” ammunition for drones million until June 2024 for NIS 2,000,000. The contract includes the supply of 1,000 items with an option for 200 additional items as needed.Services to Israel Prison Service&amp;nbsp;The company is the sole supplier and maintainer of tear gas for the Israel Prison Service (IPS), and in particular the "Jacobson" tear gas, apparently named after the company’s founder, Dr. Amnon Jacobson.In July 2025, the company was contracted as sole supplier to provide the IPS with renewal of 150 used or worn-out canisters for the IPS units and purchase of 20 new "Jacobson" tear gas canisters for NIS 699,150.In May 2025, the company was contracted as sole supplier with exemption from tender to provide the IPS with Jacobson tear gas grenades with attenuated gas until May 2026 for NIS 123,664.&amp;nbsp;In 2020, the company provided the IPS with 1,000 tear gas canisters for NIS 146,601.&amp;nbsp;In 2018, the company was contracted as sole supplier to provide maintenance for the Jacobson canisters for 48 months (4 years) for NIS 819,000.Gaza 2018&amp;nbsp;Ispra is the developer of the “Cyclone Riot Control Drone System”, a system specifically designed to fire tear gas grenades from drones.The system was used for the first time in an operational experiment by the Israel Border Police using a DJI drone to shoot gas canisters at Palestinian protesters during the Great March of Return in Gaza. On 30 March 2018, identical technology was used against protesters in Gaza, marking the 42nd anniversary of Land Day. Such gas-carrying drones have since been widely used against Palestinian protests in the occupied West Bank.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Isra Marin Manufacture of Structures 3000</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures prefabs, containers and modular constructions. Structures of the company were seen in several military checkpoints throughout the West Bank including the Qalandiya, Huwara and Ni&amp;#39;lin checkpoints.
 Additionally, the company built a sport center and a community center in the West Bank settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
@@ -4398,80 +3850,51 @@
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Mei-Tal Engineering and Services</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in two construction projects in Har Homa settlement neighborhood and a construction project in Pisgat Ze&amp;#39;ev settlement neighborhood in occupied East Jerusalem.
 The company was also involved in construction projects in the settlements of Maaleh Adumim and Efrat in occupied West Bank.
 A 2019 court case was filed against the company for applying a discriminatory policy against Palestinians seeking to rent/purchase properties developed by the company shows the company also has a discriminatory policy against Palestinian tenants.
 </t>
   </si>
   <si>
     <t>Meitarim Quarry</t>
   </si>
   <si>
     <t xml:space="preserve">The company is active in the field of civil engineering and development. The Group manages several companies and subsidiaries in the field of civil engineering, industry, infrastructure, development and contracting.
 The company operates the Meitarim Quarry, located in the occupied West Bank, next to the settlement of Teneh Omarim. In 2016, the company established an asphalt factory near the quarry.
 The company is involved in the construction of 40 housing units in the settlement of Eshkolot, located in the West Bank. The company is also involved in conducting engineer work for Maaleh Adumim shopping center.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Meprolight</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer and supplier of Electro-optical and Optical Sights, Self-illuminated Sights for pistols, shotguns and rifles, Night Vision and Thermal Sights and Devices.
 The company provides equipment to the Israeli army and Israeli police.
 In 2015, the company was contracted to provide the Israeli military with tens of thousands of optic equipment.
 In 2016, the company won a tender to supply the Israeli military with thousands of MEPRO MOR reflex sights, a compact, rugged, multi-purpose, multi-activated red dot reflex sight with integrated laser pointers designed for quick and accurate shooting.
 The company also supplied the Israeli military with equipment during Israel&amp;rsquo;s assault on Gaza in 2014.
 In addition, the company&amp;nbsp; provides &amp;quot;Meprolight&amp;quot; devices for the Israeli police. A tender published by the police shows its intention to extend agreement with the company for the provision of equipment from 2020 to 2023.
 An affiliated company, Israel Weapon Industries, a subsidiary of SK, develops, manufactures and markets small arms systems to the Israeli army.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
@@ -4528,98 +3951,80 @@
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Food Industry</t>
   </si>
   <si>
     <t>Meytag High Tech Ventures</t>
   </si>
   <si>
     <t xml:space="preserve">Technology accelerator incubator, mainly for the bio-medical industry.
 The company is located in Katzrin, an Israeli settlement in the occupied Golan Heights.
 </t>
   </si>
   <si>
     <t>Other, Pharmaceutical, Technology and Hi-tech</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Gaza, Naqab, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Mifalei Tuff- Agricultural Cooperative Society LTD</t>
   </si>
   <si>
     <t xml:space="preserve">The Cooperative is active in the development, production, and marketing of potting soils and substrates.
 Meifalei Tuff cooperative has a license for Tuff mining and preparing growing substrates, building materials and mixtures in Merom Golan settlement in the occupied Syrian Golan. Products include substrates, growbags, polypropylene trough, raw materials, potting soil and paper plugs.
 The cooperative has three types of substrates used for agricultural purposes including Odem, Zohar and Ram named after illegal Israeli settlements in the occupied Syrian Golan.
 The cooperative provides raw materials such as Baltic Peatmoss, cocopeat, pine barks, red tuff, and tuff lava stones of different sizes.
 In 2022, the cooperative won a tender by the Israel Land Authority to operate the Tel Fares quarry until March 2023. The company won the tender with a bid of NIS 65 .1 million, the tender plan titled 11418/c spreads over 232 dunam of land in occupied Syrian Golan.
 Between April and May 2020, the cooperative received a license by the Department of Energy to extract tuff from the Tel Fares quarry.
 </t>
   </si>
   <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
 Company equipment was documented in Hebron, and the Qalandiya and Huwara checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Migdal Insurance</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of insurance, pensions and financial services.
-[...17 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
@@ -4656,143 +4061,51 @@
 The company is also building a commercial center of 3000 m2 in the settlement of Efrat.
 Over the years, Mishkan Elyahu had completed the construction of the following construction projects in West Bank and East Jerusalem settlements:
 The &amp;quot;village&amp;quot; project of cottage houses in the settlement neighborhood of Pisgat Ze&amp;#39;ev; two housing projects of 24 apartments each in Beitar Illit, one of which is executed in the framework of &amp;quot;Mehir Lemishtaken&amp;quot;;&amp;nbsp;a commercial center in Ma&amp;#39;ale Adumim; a project in&amp;nbsp;the settlement neighborhood of Neve Ya&amp;#39;akov.
 </t>
   </si>
   <si>
     <t>Mitsubishi Motors Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Japanese corporation that designs, develops and manufactures motor vehicles.
 Mitsubishi vehicles are used by the Israeli military and Border Police.
 In 2022 and in 2019, the Israeli Ministry of Defense (IMOD) published a tender for re-modeling of Mitsubishi Triton vehicles used for driving lessons by the military. In 2020, the IMOD published a tender for the acquistion of rims for 2020-2022 Mitsubishi vehicles.
 In 2019, the IMOD published a tender for the maintainance of Mitusbishi Pajero vehicles.&amp;nbsp;
 In 2014, the Israeli military purchased about 3,500 Mitsubishi Attrage vehicles for the use of military officers. In November 2021, the Israeli military announced it will replace 800 of its Mitsubishi Attrage vehicles by April 2023.
 In 2012, Mitsubishi&amp;nbsp;Pajero vehicles were documented used by Israeli Civil Administration personnel in the distribution of house demolition and confiscation orders in Area C in the occupied West Bank.
 Mitsubishi Triton vehicles are also used by the Israeli Police as police cars. In 2019, the Israeli Police announced the purchase of Mitsubishi Outlander off-road vehicles.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
 The Jerusalem Light Rail&amp;nbsp; 
 The company provides security services to the Jerusalem Light Rail, which connects settlement neighborhoods in occupied East Jerusalem to the western part of the city.
 In June 2011, the company won the tender for the security of the JLR. In November 2023, the company won an additional tender issued by the Jerusalem municipality for security services for the Jerusalem Light Rail (JLR).
@@ -5012,50 +4325,53 @@
   <si>
     <t xml:space="preserve">Neuman manufactures and markets steel products for the construction industry. The company is building a new factory in the Ariel West Industrial Zone, which is a settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
     <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>Nuctech</t>
   </si>
   <si>
     <t xml:space="preserve">A private Chinese security and inspection solution and service supplier originating from Tsinghua University.
 Through Comodan, the company&amp;#39;s representative in Israel, Nuctech supplied inspection systems to the Karni crossing, one of the checkpoints surrounding the besieged Gaza. For the implementation of the project, Nuctech cooperated with two Israeli companies:&amp;nbsp;Lesico Engineering Ltd.&amp;nbsp;
 for the construction work; and&amp;nbsp;Eltel - Technical and Logistics Services Ltd. In 2016, the company provided technologies to costumes boarder in the city of Ashdod in Israel, where 80% of the imports to the occupied Palestinian territories are shipped.
 In 2018 and 2019, the company provided x-ray containers in the Jordan River border and in the Allenby Crossing Boarder.
 </t>
   </si>
   <si>
     <t>Odortec</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the research and development of advanced non-toxic, non-lethal scent-based repellents for law enforcement.
 Odortec, in collaboration with the Technological Development Department of the Israel Police, developed &amp;ldquo;the Skunk&amp;rdquo;. The Skunk is&amp;nbsp;classified as a scent-based non-lethal weapon. It was designed to be sprayed from a distance in order to disperse crowds. Although classified as &amp;ldquo;non-lethal&amp;rdquo;, Skunk can cause considerable harm. The Skunk mist, which is fired from a water cannon, is usually yellow and leaves a stench of sewage in the mouths, hair and clothes of the sprayed people &amp;ndash; a stench very difficult to remove.&amp;nbsp;The Skunk&amp;rsquo;s safety data sheet indicates that the liquid can cause skin irritation, eye pain or redness and abdominal pain. According to the data sheet, inhalation of the liquid may cause breathing difficulties.
 The Skunk was used for the first time in the occupied West Bank by the Israel Border Police in 2008.&amp;nbsp;The Israeli army started using this device in 2009 in demonstrations in the West Bank, particularly in the villages of Bil&amp;rsquo;in, Ni&amp;rsquo;lin, Kafr Qaddum and Nabi Saleh.
 Since then, the &amp;ldquo;Skunk&amp;rdquo; has been used on a regular basis by Israeli forced in the West Bank, East Jerusalem, and on Palestinian protestors within Israel. The Skunk is regularly used by Israeli security services used as a collective punitive measure against Palestinian protestors.
 In 2019, 2020 and 2021, the company won tenders to supply the Israeli police with the Skunk liquid to the amount of 500,000 NIS. The Skunk was used widely by the Israeli police in East Jerusalem during the last Palestinian uprising in May 2021. Who Profits team, documented the regular presence and use of the Skunk against Palestinian protestors in&amp;nbsp; Damascus Gate and Sheikh Jarrah neighberhood areas.
 Israeli crowd control products are used and tested on the Palestinians and are often marketed globally as &amp;ldquo;proven effective&amp;rdquo;, and are sometimes used to suppress uprisings around the World. In the case of Odortec, St. Louis police bought the Skunk liquid after the Ferguson uprising. During the events of May 2021 in Palestine, Who Profits was contacted by a company which thought that the center can put it in touch with Odortec to buy the liquid and sell it to the Colombian Police forces.
 </t>
   </si>
   <si>
@@ -5227,69 +4543,72 @@
   <si>
     <t>P.L.H. Lighting Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of street lighting poles and antenna poles for communication infrastructure.
 The company has provided lightning poles to the Jerusalem light rail, which connects the western part of the city with settlement neighborhoods in occupied East Jerusalem.
 The company provided lighting poles to A-Jib checkpoint and to roads in Gush Etzion settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Telecommunication</t>
   </si>
   <si>
     <t>Padcon</t>
   </si>
   <si>
     <t>A German manufacturer and supplier of solar energy equipment. Among its products are monitoring systems for PV power plants.In June 2016, Who Profits documented PADCON's electrical and software components in the Kalia solar field. The field is located in Kalia, an illegal Israeli settlement in the occupied Jordan Valley. Kalia's solar field is built on 135,000 square meters of Palestinian land, all owned by Kibbutz Kalia.The field is connected to the high-voltage power grid, generating 10.8 Mega.&amp;nbsp;In the same year, PADCON was monitoring more than 200MW in Israel.</t>
   </si>
   <si>
     <t>Economic Exploitation, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Partner Communications (formerly Orange)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli Telecommunication Company providing Cellular, Telephone, Internet services, and selling electricity for domestic consumers under the Partner Power brand.
 The company has a general-unified license to provide fixed communication services to settlers in the occupied West Bank and East Jerusalem areas, which is valid until January 2027. The license was granted to the company by the Israeli Minister of Communications.
 &amp;nbsp;As of April 2024, the company holds more than 200 active cellular antennas on occupied land in the West Bank (including East Jerusalem) and the Syrian Golan, of which 18 are in occupied no-man&amp;rsquo;s-land areas, as part of its joint network with Hot Mobile. 8 more company cellular antennas are under construction in East Jerusalem and the settlement of Modi&amp;#39;in Ilit in the occupied West Bank. In some cases, company antennas and communication facilities were erected on privately owned Palestinian land.
 In 2022 the company won a tender published by the Municipality of Beitar Illit settlement in the occupied West Bank, regarding the supply, installation, training and conversion of email server data.
 The company pays rental and land use fees to Israeli settlements, in some cases for the use of private Palestinian land: In 2020, Partner paid the local council of the settlement of Beit El thousands of shekels monthly to keep communication equipment on Palestinian land just outside the settlement&amp;rsquo;s jurisdiction. The company also passed regular payments to the cooperative society of Migron outpost in the West Bank for 12 years.
 The company operates four sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, an area that is off-limits for Palestinian cellular companies. In that way, the company enjoys the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market which constitutes a captive market.
 Between 2017 and 2020, the company won several tenders for the operation and maintenance of Telecommunication and internet services for the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.
 In December 2023, the communications group Partner, in cooperation with the Education and Youth Corps and the Personnel Directorate of the Israeli Military, launched a project allowing soldiers in the war zones in Gaza to send postcards, which the company will deliver. In October 2023, Partner mobilized mobile chargers for mobile devices for Israeli military soldiers.
 In June 2023, the company renewed its sponsorship of two Israeli military combat units. The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service. In addition, During the Israeli attack on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers&amp;rsquo; use.
 The company cooperates with &amp;ldquo;8200 Impact&amp;rdquo;, a startup project founded and managed by military unit 8200 alumni, the Intelligence and Cyber security unit in the Israeli military.
 </t>
   </si>
   <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
   </si>
   <si>
@@ -5336,86 +4655,57 @@
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>PGR Drive Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">PGR Drive Technologies is a private Turkish gear and gearbox manufacturer and exporter. The company also produces variators and Servo Drivers.
 The company has two main production factories on in Turkey and the other is based in Germany.
 PGR Drive Technologies equipment was documented by Who Profits in October 2017 at the Nativ Hagdud settlement solar energy field in the Jordan Valley in the occupied West Bank.&amp;nbsp;Netiv Hagdud project is a joint venture of $6 million between Enerpoint Israel and &amp;quot;Green is us&amp;quot;, its electricity production reaches 4 MW and it is built over 50 Dunams of Palestinian land.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Phoenicia America-Israel (Flat Glass)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures glass products.
 Phoenicia is the largest manufacturer and provider of glass in the Israeli state. The company provides bullet proof glass and blast-proof glass to armored vehicles used by the Israeli Military. Phoenicia also provided bullet-proof and blast-proof glass windows for the Qalandiya checkpoint in the occupied West Bank. It has also provided bullet-proof windows for residential homes in the settlement of Gilo in East Jerusalem.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...34 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Polimil</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides identification solutions and identification personal and smart cards.
 The company is providing biometric smart cards, printers, and additional equipment and services for the Israeli Civil Administration (ICA) for the Meitar System.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards for Palestinians to use to cross Israeli checkpoints in the West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints.
 In 2020, the company was contracted by the ICA to provide Smart Cards for a biometric project for NIS 1,393,237, and to provide smart cards for Meitar System for NIS 1,013,594, for the months of July-September. Also in 2020, the company provided the ICA with equipment for Meitar System for NIS 709,271; repair services for NIS 49,797; and maintenance service for smart card printers for NIS 39,380.
 In 2019, the company provided the ICA biometric equipment for NIS 250,075; services for Meitar System stations for NIS 25,611; and repair service for Meitar printers for NIS 6,425.
 In 2018, the company provided the ICA smart cards for Meitar System for NIS 835,380; printing equipment for Meitar System for NIS 70,113; Printers for Meitar System for NIS 134,317; additional equipment for Meitar System for NIS 75,503; and card printers for a biometric project for NIS 57,746.
 In 2017, the company provided the ICA smart cards for Meitar System for NIS 1,013,594; printers for Meitar System for NIS 544,883; and additional printing equipment for NIS 56,694; and card printers for biometric project for Erez and COGAT for NIS 48,122.
 </t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
 In 2023, the company announced a backlog of rooftop projects in a settlement of the occupied West Bank, with a total installed capacity of 8.6 MW. While construction of which has been completed.
 In November 2019, the company signed a cooperation agreement with Lumisun Ltd. to initiate, plan, finance, build, and operate ground-based photovoltaic electricity facilities in the Jordan Valley in the occupied West Bank.
 In January 2023, the company won two tenders from the Israel Land Authority to lease 2,800 dunams of land in Naot Hovav and Ramat Beka in the Naqab area for solar projects with a combined capacity of 520 megawatts and additional storage batteries of 940 megawatts. The project entails the forced displacement of Bedouin families in the Ramat Beka area, and an evacuation order has already been issued. However, the company withdrew from both tenders for strategic reasons. For further information on Solar Energy Production in The Naqab, see Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources
 </t>
   </si>
@@ -5576,50 +4866,53 @@
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Recanati Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery.
 The winery sources from vineyards located in the settlement of Kidmat Zvi in the occupied Syrian Golan.
 Recanati Winery also sources Marawi grapes from a Palestinian grapes grower in Bethlehem in the West Bank. According to the company, the grower was found through a researcher at Ariel University, a settlement university located in the occupied West Bank, who is also employed as winemaker at the settlement boutique winery Gvaot Winery.
 Recanati Winery takes pride in being &amp;ldquo;the first winery to restore the ancient Marawi variety to wine glasses in Israel and the world.&amp;rdquo; At present, the Winery is working to replicate the variety in the Upper Galilee region within the Green Line.
 </t>
   </si>
   <si>
     <t>Refu Elektronik</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer and provider of hybrid power solutions.
 Through its business unit REFUsol the company develops and sells solar inverters for Photovoltaic (PV) systems.
 Heaps of the company&amp;#39;s solar panels were documented in the solar field of Netiv Hagdud, an Israeli illegal settlement in the occupied Jordan Valley, during a 2016 Who Profits field tour.&amp;nbsp;Upon completion, Netiv Hagdud solar field will produce 4 megawatts of electricity, enough to power about 600 Western-style Israeli homes. The field takes 50 Dunams of Palestinian land.
 </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Rivulis Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 The company has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Rivulis PTE</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t xml:space="preserve">A global micro irrigation company.
@@ -6801,73 +6094,50 @@
 Between 2015 and 2018, The Archivists provided archival service to the Israeli Prison Service for NIS 4,343,631.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
-</t>
-[...21 lines deleted...]
-For more on the A1 train, see Who Profits&amp;rsquo; report Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 </t>
   </si>
   <si>
     <t>Y. Tzarfati Car and Metal Services</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli garage servicing private, commercial and military vehicles.
 The company also operates a welding workshop and is a licensed garage for the brands of DAF, Scania, IVECO, International and Isuzu.
 The company is based in the Mishor Adumim settlement Industrial Zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Y. Zamberg Metal Products</t>
   </si>
   <si>
     <t xml:space="preserve">A Private Israeli manufacturer of metal products for product display, logistic centers, furniture and industry.
 The company&amp;rsquo;s factory is based in Ariel Settlement industrial zone in the occupied West Bank.
 The company manufactures metal products for the use of defense air and aviation industry, armored vetches and firearms.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Y.D. Barzani </t>
@@ -7412,51 +6682,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I474"/>
+  <dimension ref="A1:I472"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -8534,12337 +7804,12279 @@
       <c r="E39" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>163</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>11</v>
+        <v>165</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>169</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>170</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>55</v>
+        <v>174</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>173</v>
+        <v>50</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>60</v>
+        <v>178</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>178</v>
+        <v>60</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>181</v>
+        <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>147</v>
+        <v>66</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="G46" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="E46" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H46" s="0"/>
+      <c r="H46" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="I46" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>26</v>
+        <v>188</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>83</v>
+        <v>190</v>
       </c>
       <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>189</v>
+        <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>190</v>
+        <v>26</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>192</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="0" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>13</v>
+        <v>201</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H51" s="0"/>
+        <v>183</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I51" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>203</v>
+        <v>26</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>205</v>
+        <v>50</v>
       </c>
       <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>128</v>
+        <v>78</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>211</v>
+        <v>69</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>213</v>
+        <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="0"/>
+      <c r="E55" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="F55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="0" t="s">
-        <v>14</v>
+        <v>216</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I55" s="0"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D56" s="0"/>
+      <c r="D56" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="E56" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>219</v>
+        <v>72</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I56" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="I56" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>220</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>222</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>72</v>
+        <v>223</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>209</v>
+        <v>99</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>147</v>
+        <v>66</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>227</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>99</v>
+        <v>230</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>232</v>
+        <v>99</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>99</v>
+        <v>230</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>11</v>
+        <v>188</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>232</v>
+        <v>28</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H63" s="0"/>
       <c r="I63" s="0" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>183</v>
+        <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>28</v>
+        <v>239</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>60</v>
+        <v>240</v>
       </c>
       <c r="H64" s="0"/>
       <c r="I64" s="0" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="H65" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I65" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>72</v>
+        <v>246</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>11</v>
+        <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>241</v>
+        <v>49</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H67" s="0"/>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H68" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I68" s="0" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>28</v>
+        <v>253</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>83</v>
+        <v>128</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H70" s="0"/>
       <c r="I70" s="0" t="s">
-        <v>67</v>
+        <v>141</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>258</v>
+        <v>28</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H71" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I71" s="0" t="s">
-        <v>141</v>
+        <v>79</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>259</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>28</v>
+        <v>239</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H72" s="0"/>
       <c r="I72" s="0" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="H73" s="0"/>
+      <c r="H73" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I73" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>263</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>264</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>241</v>
+        <v>265</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>72</v>
+        <v>266</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>141</v>
+        <v>56</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>267</v>
+        <v>239</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>268</v>
+        <v>72</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>15</v>
+        <v>269</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>56</v>
+        <v>270</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>105</v>
+        <v>272</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>72</v>
+        <v>135</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>271</v>
+        <v>73</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>272</v>
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>203</v>
+        <v>118</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>232</v>
+        <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>135</v>
+        <v>14</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>118</v>
+        <v>277</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>13</v>
+        <v>279</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>14</v>
+        <v>107</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>15</v>
+        <v>280</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>143</v>
+        <v>76</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>278</v>
+        <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="H79" s="0"/>
       <c r="I79" s="0" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>284</v>
+        <v>55</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="H80" s="0"/>
+        <v>178</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I80" s="0" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>55</v>
+        <v>288</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>173</v>
+        <v>289</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>69</v>
+        <v>291</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>11</v>
+        <v>292</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>289</v>
+        <v>99</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>66</v>
+        <v>147</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>292</v>
+        <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>146</v>
+        <v>178</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>147</v>
+        <v>66</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>55</v>
+        <v>298</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>299</v>
+      </c>
+      <c r="H84" s="0"/>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>26</v>
+        <v>118</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>299</v>
+        <v>28</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I85" s="0"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I86" s="0"/>
+        <v>42</v>
+      </c>
+      <c r="I86" s="0" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>60</v>
+        <v>178</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="C88" s="0"/>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>280</v>
+        <v>55</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>173</v>
+        <v>29</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="I88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I88" s="0"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="C89" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>309</v>
+      </c>
       <c r="D89" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>55</v>
+        <v>311</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="I89" s="0"/>
+        <v>269</v>
+      </c>
+      <c r="I89" s="0" t="s">
+        <v>312</v>
+      </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>310</v>
+        <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>312</v>
+        <v>134</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
-        <v>313</v>
+        <v>141</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H91" s="0"/>
+        <v>128</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="I91" s="0" t="s">
-        <v>141</v>
+        <v>67</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>69</v>
+        <v>318</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>11</v>
+        <v>319</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>127</v>
+        <v>321</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>147</v>
+        <v>322</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>319</v>
+        <v>104</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>320</v>
+        <v>105</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>323</v>
+        <v>73</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>105</v>
+        <v>188</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>326</v>
+        <v>28</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H95" s="0"/>
       <c r="I95" s="0" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>28</v>
+        <v>239</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>50</v>
+        <v>332</v>
       </c>
       <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
-        <v>24</v>
+        <v>270</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>241</v>
+        <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="H97" s="0"/>
+        <v>183</v>
+      </c>
+      <c r="H97" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I97" s="0" t="s">
-        <v>272</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>13</v>
+        <v>337</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>178</v>
+        <v>338</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>30</v>
+        <v>269</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>16</v>
+        <v>339</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>338</v>
+        <v>28</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>339</v>
+        <v>160</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>271</v>
+        <v>15</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>340</v>
+        <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="H100" s="0"/>
       <c r="I100" s="0" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>196</v>
+        <v>346</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="H101" s="0"/>
+        <v>223</v>
+      </c>
+      <c r="H101" s="0" t="s">
+        <v>108</v>
+      </c>
       <c r="I101" s="0" t="s">
-        <v>74</v>
+        <v>312</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>11</v>
+        <v>348</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>347</v>
+        <v>99</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="H102" s="0"/>
       <c r="I102" s="0" t="s">
-        <v>313</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>349</v>
+        <v>165</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>99</v>
+        <v>352</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="H103" s="0"/>
+        <v>135</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>280</v>
+      </c>
       <c r="I103" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>310</v>
+        <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>352</v>
+        <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>354</v>
+        <v>239</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>135</v>
+        <v>112</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>281</v>
+        <v>147</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>24</v>
+        <v>355</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H105" s="0"/>
       <c r="I105" s="0" t="s">
-        <v>357</v>
+        <v>74</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>359</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>241</v>
+        <v>134</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H106" s="0"/>
       <c r="I106" s="0" t="s">
-        <v>74</v>
+        <v>141</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>134</v>
+        <v>362</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H107" s="0"/>
+        <v>363</v>
+      </c>
+      <c r="H107" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I107" s="0" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>364</v>
+        <v>64</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>365</v>
+        <v>72</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>366</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="C110" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C110" s="0"/>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>134</v>
+        <v>370</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="H110" s="0"/>
       <c r="I110" s="0" t="s">
-        <v>74</v>
+        <v>371</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="C111" s="0"/>
+        <v>372</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>372</v>
+        <v>35</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="H111" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H111" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I111" s="0" t="s">
-        <v>373</v>
+        <v>24</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>374</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>11</v>
+        <v>375</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>35</v>
+        <v>239</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="I112" s="0"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>377</v>
+        <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>241</v>
+        <v>28</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I113" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I113" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>379</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>381</v>
+      </c>
+      <c r="H114" s="0"/>
       <c r="I114" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>383</v>
+        <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="H115" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H115" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>385</v>
       </c>
-      <c r="C116" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F116" s="0" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>387</v>
       </c>
-      <c r="C117" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>50</v>
+        <v>146</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="C118" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E118" s="0" t="s">
+      <c r="F118" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="G118" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H118" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I118" s="0" t="s">
         <v>390</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>391</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>392</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>312</v>
+        <v>99</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="H119" s="0"/>
       <c r="I119" s="0" t="s">
-        <v>393</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="C120" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>99</v>
+        <v>134</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="H120" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H120" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I120" s="0" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="C121" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E121" s="0" t="s">
+      <c r="F121" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="F121" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G121" s="0" t="s">
-        <v>72</v>
+        <v>398</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>141</v>
+        <v>79</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>400</v>
+        <v>279</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>401</v>
+        <v>78</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>66</v>
+        <v>147</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>402</v>
       </c>
-      <c r="C123" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E123" s="0" t="s">
+      <c r="F123" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="H123" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="I123" s="0" t="s">
         <v>403</v>
-      </c>
-[...10 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>404</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>310</v>
+        <v>69</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>145</v>
+        <v>49</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>139</v>
+        <v>406</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>271</v>
+        <v>147</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>406</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>407</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>408</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>409</v>
+        <v>50</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>147</v>
+        <v>30</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>410</v>
       </c>
-      <c r="C126" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E126" s="0" t="s">
+      <c r="F126" s="0" t="s">
         <v>411</v>
       </c>
-      <c r="F126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G126" s="0" t="s">
-        <v>50</v>
+        <v>412</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>414</v>
+        <v>239</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>415</v>
+        <v>72</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>416</v>
       </c>
-      <c r="C128" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F128" s="0" t="s">
-        <v>241</v>
+        <v>210</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H128" s="0"/>
       <c r="I128" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>418</v>
       </c>
-      <c r="C129" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F129" s="0" t="s">
-        <v>213</v>
+        <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H129" s="0"/>
+      <c r="H129" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I129" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="C130" s="0" t="s">
         <v>420</v>
       </c>
-      <c r="C130" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D130" s="0" t="s">
-        <v>11</v>
+        <v>421</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>66</v>
+        <v>108</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>423</v>
+        <v>69</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>424</v>
       </c>
-      <c r="E131" s="0" t="s">
+      <c r="F131" s="0" t="s">
         <v>425</v>
       </c>
-      <c r="F131" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G131" s="0" t="s">
-        <v>135</v>
+        <v>426</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>108</v>
+        <v>147</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>428</v>
+        <v>49</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>429</v>
       </c>
-      <c r="H132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="0"/>
       <c r="I132" s="0" t="s">
-        <v>109</v>
+        <v>56</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>430</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>49</v>
+        <v>239</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>432</v>
+        <v>14</v>
       </c>
       <c r="H133" s="0"/>
       <c r="I133" s="0" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>433</v>
       </c>
-      <c r="C134" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>241</v>
+        <v>49</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H134" s="0"/>
+        <v>146</v>
+      </c>
+      <c r="H134" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="C135" s="0" t="s">
         <v>435</v>
       </c>
-      <c r="C135" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D135" s="0" t="s">
-        <v>26</v>
+        <v>165</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>49</v>
+        <v>279</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>437</v>
+      </c>
+      <c r="H135" s="0"/>
       <c r="I135" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>438</v>
+        <v>10</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>352</v>
+        <v>11</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>439</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>280</v>
+        <v>28</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="H136" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="H136" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I136" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>440</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>28</v>
+        <v>197</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>50</v>
+        <v>135</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>442</v>
       </c>
-      <c r="C138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C138" s="0"/>
       <c r="D138" s="0" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>444</v>
+        <v>35</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H138" s="0"/>
       <c r="I138" s="0" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="C139" s="0"/>
-[...5 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H139" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H139" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I139" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="D140" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>447</v>
       </c>
-      <c r="C140" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E140" s="0" t="s">
+      <c r="F140" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>448</v>
       </c>
-      <c r="F140" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H140" s="0" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>449</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>11</v>
+        <v>348</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>451</v>
+        <v>146</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>452</v>
       </c>
-      <c r="C142" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F142" s="0" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>147</v>
+        <v>42</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>20</v>
+        <v>56</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>454</v>
       </c>
-      <c r="C143" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>13</v>
+        <v>134</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H143" s="0"/>
       <c r="I143" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>456</v>
       </c>
-      <c r="C144" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F144" s="0" t="s">
-        <v>134</v>
+        <v>311</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="H144" s="0"/>
+      <c r="H144" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="0" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="C145" s="0" t="s">
         <v>458</v>
       </c>
-      <c r="C145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D145" s="0" t="s">
-        <v>11</v>
+        <v>375</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>312</v>
+        <v>460</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>15</v>
+        <v>108</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>74</v>
+        <v>390</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>461</v>
+        <v>10</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>377</v>
+        <v>11</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>463</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>108</v>
+        <v>61</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>393</v>
+        <v>24</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>464</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>465</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>466</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>14</v>
+        <v>467</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>61</v>
+        <v>147</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>24</v>
+        <v>468</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>69</v>
+        <v>143</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>469</v>
+        <v>279</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>470</v>
+        <v>146</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>147</v>
+        <v>30</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>471</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="C149" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F149" s="0" t="s">
-        <v>280</v>
+        <v>230</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H149" s="0"/>
       <c r="I149" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>474</v>
       </c>
-      <c r="C150" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E150" s="0" t="s">
+      <c r="F150" s="0" t="s">
         <v>475</v>
       </c>
-      <c r="F150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G150" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H150" s="0"/>
+        <v>128</v>
+      </c>
+      <c r="H150" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I150" s="0" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>476</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>183</v>
+        <v>11</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>477</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>478</v>
+        <v>134</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>128</v>
+        <v>65</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>79</v>
+        <v>141</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>479</v>
       </c>
-      <c r="C152" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F152" s="0" t="s">
-        <v>134</v>
+        <v>28</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>481</v>
       </c>
-      <c r="C153" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E153" s="0" t="s">
+      <c r="F153" s="0" t="s">
         <v>482</v>
       </c>
-      <c r="F153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G153" s="0" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="I153" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>483</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>485</v>
+        <v>186</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>24</v>
+        <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C155" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>486</v>
       </c>
-      <c r="C155" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F155" s="0" t="s">
-        <v>181</v>
+        <v>397</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>100</v>
+        <v>487</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>488</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>400</v>
+        <v>55</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>490</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="C157" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>491</v>
       </c>
-      <c r="C157" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>55</v>
+        <v>138</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="I157" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D158" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>493</v>
       </c>
-      <c r="C158" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E158" s="0" t="s">
+      <c r="F158" s="0" t="s">
         <v>494</v>
       </c>
-      <c r="F158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G158" s="0" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>16</v>
+        <v>495</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>497</v>
+        <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>498</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D160" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E160" s="0" t="s">
         <v>499</v>
       </c>
-      <c r="C160" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F160" s="0" t="s">
-        <v>13</v>
+        <v>283</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D161" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="E161" s="0" t="s">
         <v>501</v>
       </c>
-      <c r="C161" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F161" s="0" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>65</v>
+        <v>107</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>61</v>
+        <v>322</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>503</v>
       </c>
-      <c r="C162" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>504</v>
       </c>
-      <c r="F162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G162" s="0" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>323</v>
+        <v>42</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>505</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>506</v>
       </c>
       <c r="F163" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="G163" s="0" t="s">
         <v>507</v>
       </c>
-      <c r="G163" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H163" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>508</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>509</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>383</v>
+        <v>134</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>510</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H164" s="0"/>
       <c r="I164" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D165" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="E165" s="0" t="s">
         <v>511</v>
       </c>
-      <c r="C165" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F165" s="0" t="s">
-        <v>134</v>
+        <v>239</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H165" s="0"/>
+        <v>135</v>
+      </c>
+      <c r="H165" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="I165" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D166" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>513</v>
       </c>
-      <c r="C166" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F166" s="0" t="s">
-        <v>241</v>
+        <v>28</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H166" s="0"/>
       <c r="I166" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D167" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="C167" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F167" s="0" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H167" s="0"/>
+        <v>223</v>
+      </c>
+      <c r="H167" s="0" t="s">
+        <v>269</v>
+      </c>
       <c r="I167" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D168" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>517</v>
       </c>
-      <c r="C168" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E168" s="0" t="s">
+      <c r="F168" s="0" t="s">
         <v>518</v>
       </c>
-      <c r="F168" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G168" s="0" t="s">
-        <v>225</v>
+        <v>78</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>271</v>
+        <v>37</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>16</v>
+        <v>487</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>519</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>104</v>
+        <v>309</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F169" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G169" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H169" s="0" t="s">
         <v>521</v>
       </c>
-      <c r="G169" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I169" s="0" t="s">
-        <v>490</v>
+        <v>141</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>310</v>
+        <v>458</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>105</v>
+        <v>375</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="H170" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I170" s="0" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>525</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>461</v>
+        <v>526</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>64</v>
+        <v>279</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>139</v>
+        <v>29</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>37</v>
+        <v>147</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>528</v>
+        <v>69</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>280</v>
+        <v>530</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>147</v>
+        <v>66</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="0">
         <v>172</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>11</v>
+        <v>375</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>532</v>
+        <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H173" s="0"/>
       <c r="I173" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="0">
         <v>173</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>533</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>377</v>
+        <v>11</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>534</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H174" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="H174" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I174" s="0" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>55</v>
+        <v>201</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H175" s="0"/>
       <c r="I175" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="0">
         <v>175</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>196</v>
+        <v>539</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H176" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H176" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I176" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>541</v>
+        <v>134</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="H177" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="0"/>
       <c r="I177" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>542</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>134</v>
+        <v>55</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H178" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="H178" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I178" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="0">
         <v>178</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>544</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H179" s="0"/>
       <c r="I179" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="0">
         <v>179</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>546</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>28</v>
+        <v>548</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H180" s="0"/>
+        <v>549</v>
+      </c>
+      <c r="H180" s="0" t="s">
+        <v>550</v>
+      </c>
       <c r="I180" s="0" t="s">
-        <v>24</v>
+        <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="0">
         <v>180</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>550</v>
+        <v>530</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>551</v>
+        <v>198</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>552</v>
+        <v>521</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>553</v>
+        <v>24</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="0">
         <v>181</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>554</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>310</v>
+        <v>10</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>532</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>193</v>
+        <v>50</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>524</v>
+        <v>61</v>
       </c>
       <c r="I182" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="0">
         <v>182</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>556</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>28</v>
+        <v>558</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>50</v>
+        <v>437</v>
       </c>
       <c r="H183" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="0">
         <v>183</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>11</v>
+        <v>292</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>560</v>
+        <v>279</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>205</v>
+        <v>139</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>61</v>
+        <v>561</v>
       </c>
       <c r="I184" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="0">
         <v>184</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>293</v>
+        <v>188</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>280</v>
+        <v>28</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>139</v>
+        <v>60</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>563</v>
+        <v>30</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>20</v>
+        <v>79</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="0">
         <v>185</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>564</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>183</v>
+        <v>105</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>28</v>
+        <v>134</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>60</v>
+        <v>139</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>30</v>
+        <v>566</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>79</v>
+        <v>141</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>134</v>
+        <v>518</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="H187" s="0"/>
       <c r="I187" s="0" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="0">
         <v>187</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>569</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>521</v>
+        <v>28</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="H188" s="0"/>
+        <v>363</v>
+      </c>
+      <c r="H188" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="0">
         <v>188</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>571</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>572</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>365</v>
+        <v>83</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I189" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="0">
         <v>189</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>573</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>64</v>
+        <v>362</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>83</v>
+        <v>363</v>
       </c>
       <c r="H190" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="I190" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I190" s="0"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="0">
         <v>190</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>575</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>364</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="G191" s="0"/>
+      <c r="H191" s="0"/>
       <c r="I191" s="0"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="0">
         <v>191</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>577</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>578</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G192" s="0"/>
+        <v>283</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>72</v>
+      </c>
       <c r="H192" s="0"/>
-      <c r="I192" s="0"/>
+      <c r="I192" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="0">
         <v>192</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>579</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>284</v>
+        <v>49</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="H193" s="0"/>
       <c r="I193" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="0">
         <v>193</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>581</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>582</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H194" s="0"/>
+        <v>583</v>
+      </c>
+      <c r="H194" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I194" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="0">
         <v>194</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>28</v>
+        <v>219</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>585</v>
+        <v>135</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I195" s="0"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="0">
         <v>195</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>586</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>222</v>
+        <v>28</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-      <c r="I196" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H196" s="0"/>
+      <c r="I196" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="0">
         <v>196</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>588</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>589</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H197" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="I197" s="0"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="0">
         <v>197</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>590</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>591</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>28</v>
+        <v>210</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I198" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="I198" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="0">
         <v>198</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>592</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>213</v>
+        <v>325</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>219</v>
+        <v>78</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I199" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="0">
         <v>199</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>594</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>595</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>326</v>
+        <v>55</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>596</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="0">
         <v>200</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>598</v>
+        <v>183</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="I201" s="0"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="0">
         <v>201</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>599</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>178</v>
+        <v>50</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I202" s="0"/>
+        <v>66</v>
+      </c>
+      <c r="I202" s="0" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="0">
         <v>202</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>601</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>55</v>
+        <v>116</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>66</v>
+        <v>561</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="0">
         <v>203</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>603</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>28</v>
+        <v>605</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>83</v>
+        <v>223</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>42</v>
+        <v>147</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="0">
         <v>204</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>607</v>
+        <v>346</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>108</v>
+        <v>37</v>
       </c>
       <c r="I205" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="0">
         <v>205</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>608</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>347</v>
+        <v>163</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>225</v>
+        <v>72</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="0">
         <v>206</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>610</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>163</v>
+        <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H207" s="0"/>
       <c r="I207" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="0">
         <v>207</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>11</v>
+        <v>613</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H208" s="0"/>
-      <c r="I208" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I208" s="0"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="0">
         <v>208</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>10</v>
+        <v>420</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>615</v>
+        <v>421</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>13</v>
+        <v>617</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="I209" s="0"/>
+        <v>135</v>
+      </c>
+      <c r="H209" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I209" s="0" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="0">
         <v>209</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>423</v>
+        <v>619</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>424</v>
+        <v>272</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>619</v>
+        <v>256</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>147</v>
+        <v>550</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="0">
         <v>210</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>621</v>
+        <v>10</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>622</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>258</v>
+        <v>463</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>83</v>
+        <v>623</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>552</v>
+        <v>322</v>
       </c>
       <c r="I211" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="0">
         <v>211</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>203</v>
+        <v>11</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>466</v>
+        <v>55</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>625</v>
+        <v>178</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>323</v>
+        <v>42</v>
       </c>
       <c r="I212" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="0">
         <v>212</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>55</v>
+        <v>134</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>173</v>
+        <v>139</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>42</v>
+        <v>550</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="0">
         <v>213</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>310</v>
+        <v>10</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>105</v>
+        <v>629</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>134</v>
+        <v>239</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>552</v>
+        <v>66</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="0">
         <v>214</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>631</v>
+        <v>11</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>241</v>
+        <v>49</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H215" s="0"/>
       <c r="I215" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="0">
         <v>215</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>633</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>10</v>
+        <v>634</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>11</v>
+        <v>635</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H216" s="0"/>
+        <v>637</v>
+      </c>
+      <c r="H216" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I216" s="0" t="s">
-        <v>24</v>
+        <v>390</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="0">
         <v>216</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>636</v>
+        <v>10</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>637</v>
+        <v>11</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>134</v>
+        <v>239</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>393</v>
+        <v>74</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="0">
         <v>217</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>241</v>
+        <v>643</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>642</v>
+        <v>128</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>30</v>
+        <v>561</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>74</v>
+        <v>109</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="0">
         <v>218</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H219" s="0"/>
       <c r="I219" s="0" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="0">
         <v>219</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>648</v>
+        <v>64</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H220" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H220" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I220" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="0">
         <v>220</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>10</v>
+        <v>650</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>64</v>
+        <v>530</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>83</v>
+        <v>139</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>42</v>
+        <v>269</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>24</v>
+        <v>312</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="0">
         <v>221</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>532</v>
+        <v>655</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>139</v>
+        <v>596</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>271</v>
+        <v>147</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>313</v>
+        <v>100</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="0">
         <v>222</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>655</v>
+        <v>10</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>11</v>
+        <v>130</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I223" s="0"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="0">
         <v>223</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>10</v>
+        <v>526</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>130</v>
+        <v>292</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>14</v>
+        <v>146</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="I224" s="0"/>
+        <v>66</v>
+      </c>
+      <c r="I224" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="0">
         <v>224</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>528</v>
+        <v>10</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>55</v>
+        <v>145</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>146</v>
+        <v>72</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I225" s="0" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="0">
         <v>225</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>145</v>
+        <v>230</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="I226" s="0" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="0">
         <v>226</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>232</v>
+        <v>605</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>24</v>
+        <v>339</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="0">
         <v>227</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>209</v>
+        <v>482</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>225</v>
+        <v>668</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>147</v>
+        <v>42</v>
       </c>
       <c r="I228" s="0" t="s">
-        <v>340</v>
+        <v>24</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="0">
         <v>228</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>485</v>
+        <v>13</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>669</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H229" s="0"/>
       <c r="I229" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="0">
         <v>229</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="H230" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I230" s="0"/>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="0">
         <v>230</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>104</v>
+        <v>674</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>53</v>
+        <v>165</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>13</v>
+        <v>145</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>61</v>
+        <v>550</v>
       </c>
       <c r="I231" s="0"/>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="0">
         <v>231</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>675</v>
+        <v>10</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>352</v>
+        <v>165</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>145</v>
+        <v>678</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>83</v>
+        <v>135</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>552</v>
-[...1 lines deleted...]
-      <c r="I232" s="0"/>
+        <v>108</v>
+      </c>
+      <c r="I232" s="0" t="s">
+        <v>312</v>
+      </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="0">
         <v>232</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>352</v>
+        <v>26</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>679</v>
+        <v>28</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H233" s="0"/>
       <c r="I233" s="0" t="s">
-        <v>313</v>
+        <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="0">
         <v>233</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>60</v>
+        <v>135</v>
       </c>
       <c r="H234" s="0"/>
       <c r="I234" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="0">
         <v>234</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="H235" s="0"/>
+        <v>55</v>
+      </c>
+      <c r="G235" s="0"/>
+      <c r="H235" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I235" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="0">
         <v>235</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G236" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="H236" s="0" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="I236" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="0">
         <v>236</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>28</v>
+        <v>288</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H237" s="0"/>
       <c r="I237" s="0" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="0">
         <v>237</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>289</v>
+        <v>167</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H238" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H238" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I238" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="0">
         <v>238</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>10</v>
+        <v>692</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>11</v>
+        <v>277</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>383</v>
+        <v>99</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>83</v>
+        <v>694</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="I239" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="0">
         <v>239</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>693</v>
+        <v>10</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>278</v>
+        <v>118</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>99</v>
+        <v>697</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>695</v>
+        <v>183</v>
       </c>
       <c r="H240" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I240" s="0" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="0">
         <v>240</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>698</v>
+        <v>55</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>178</v>
+        <v>448</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I241" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="0">
         <v>241</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>451</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H242" s="0"/>
+      <c r="I242" s="0"/>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="0">
         <v>242</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="I243" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H243" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="I243" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="0">
         <v>243</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>28</v>
+        <v>482</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="I244" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="0">
         <v>244</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>485</v>
+        <v>13</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I245" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="0">
         <v>245</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H246" s="0"/>
       <c r="I246" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="0">
         <v>246</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H247" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="H247" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I247" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="0">
         <v>247</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I248" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="0">
         <v>248</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>28</v>
+        <v>134</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>83</v>
+        <v>716</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I249" s="0"/>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="0">
         <v>249</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>310</v>
+        <v>718</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>717</v>
+        <v>72</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I250" s="0"/>
+        <v>322</v>
+      </c>
+      <c r="I250" s="0" t="s">
+        <v>371</v>
+      </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="0">
         <v>250</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>719</v>
+        <v>69</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>145</v>
+        <v>722</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>72</v>
+        <v>723</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>323</v>
+        <v>66</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>373</v>
+        <v>67</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="0">
         <v>251</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>723</v>
+        <v>99</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>724</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="H252" s="0"/>
       <c r="I252" s="0" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="0">
         <v>252</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>118</v>
+        <v>727</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>99</v>
+        <v>230</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>160</v>
-[...4 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H253" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I253" s="0"/>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="0">
         <v>253</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>728</v>
+        <v>130</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>232</v>
+        <v>13</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-      <c r="I254" s="0"/>
+        <v>198</v>
+      </c>
+      <c r="H254" s="0"/>
+      <c r="I254" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="0">
         <v>254</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>13</v>
+        <v>463</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>193</v>
+        <v>733</v>
       </c>
       <c r="H255" s="0"/>
       <c r="I255" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="0">
         <v>255</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>466</v>
+        <v>239</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>734</v>
+        <v>716</v>
       </c>
       <c r="H256" s="0"/>
-      <c r="I256" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I256" s="0"/>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="0">
         <v>256</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>241</v>
+        <v>288</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="H257" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H257" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I257" s="0"/>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="0">
         <v>257</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>10</v>
+        <v>526</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>11</v>
+        <v>739</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>289</v>
+        <v>138</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I258" s="0"/>
+        <v>269</v>
+      </c>
+      <c r="I258" s="0" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="0">
         <v>258</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>528</v>
+        <v>10</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>740</v>
+        <v>11</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>138</v>
+        <v>283</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>146</v>
+        <v>72</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>271</v>
+        <v>66</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="0">
         <v>259</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>284</v>
+        <v>99</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="I260" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="0">
         <v>260</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>99</v>
+        <v>288</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H261" s="0"/>
       <c r="I261" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="0">
         <v>261</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>10</v>
+        <v>208</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>289</v>
+        <v>749</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H262" s="0"/>
+        <v>139</v>
+      </c>
+      <c r="H262" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="I262" s="0" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="0">
         <v>262</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>211</v>
+        <v>69</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>139</v>
+        <v>437</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="0">
         <v>263</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>69</v>
+        <v>143</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>205</v>
+        <v>83</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>37</v>
+        <v>322</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="0">
         <v>264</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>143</v>
+        <v>757</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>203</v>
+        <v>348</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>83</v>
+        <v>135</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>323</v>
+        <v>37</v>
       </c>
       <c r="I265" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="0">
         <v>265</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>758</v>
+        <v>10</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>349</v>
+        <v>11</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>760</v>
+        <v>13</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>135</v>
+        <v>14</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="I266" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="0">
         <v>266</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H267" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H267" s="0"/>
       <c r="I267" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="0">
         <v>267</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>14</v>
+        <v>146</v>
       </c>
       <c r="H268" s="0"/>
       <c r="I268" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="0">
         <v>268</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>10</v>
+        <v>767</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>99</v>
+        <v>769</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="H269" s="0"/>
+        <v>139</v>
+      </c>
+      <c r="H269" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="I269" s="0" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="0">
         <v>269</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>768</v>
+        <v>10</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>770</v>
+        <v>13</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H270" s="0"/>
       <c r="I270" s="0" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="0">
         <v>270</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>203</v>
+        <v>11</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>13</v>
+        <v>774</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H271" s="0"/>
+        <v>775</v>
+      </c>
+      <c r="H271" s="0" t="s">
+        <v>776</v>
+      </c>
       <c r="I271" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="0">
         <v>271</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>775</v>
+        <v>239</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>776</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="H272" s="0"/>
       <c r="I272" s="0" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="0">
         <v>272</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>241</v>
+        <v>186</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="H273" s="0"/>
+        <v>781</v>
+      </c>
+      <c r="H273" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I273" s="0" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="0">
         <v>273</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>10</v>
+        <v>208</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>181</v>
+        <v>784</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>782</v>
+        <v>50</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="0">
         <v>274</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>211</v>
+        <v>10</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>785</v>
+        <v>13</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="0">
         <v>275</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>13</v>
+        <v>256</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I276" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="0">
         <v>276</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>69</v>
+        <v>208</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>258</v>
+        <v>655</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="I277" s="0" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="0">
         <v>277</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>211</v>
+        <v>10</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>792</v>
+        <v>239</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>225</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H278" s="0"/>
+      <c r="I278" s="0"/>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="0">
         <v>278</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>793</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>10</v>
+        <v>794</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>118</v>
+        <v>272</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>241</v>
+        <v>145</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="I279" s="0"/>
+        <v>796</v>
+      </c>
+      <c r="H279" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="I279" s="0" t="s">
+        <v>371</v>
+      </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="0">
         <v>279</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>796</v>
+        <v>10</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>203</v>
+        <v>11</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>145</v>
+        <v>774</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>524</v>
+        <v>42</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>373</v>
+        <v>24</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="0">
         <v>280</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>775</v>
+        <v>13</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>801</v>
+        <v>14</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I281" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="0">
         <v>281</v>
       </c>
       <c r="B282" s="0" t="s">
         <v>802</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>803</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H282" s="0"/>
       <c r="I282" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="0">
         <v>282</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>804</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>10</v>
+        <v>526</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>805</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>116</v>
+        <v>806</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H283" s="0"/>
+        <v>36</v>
+      </c>
+      <c r="H283" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I283" s="0" t="s">
-        <v>24</v>
+        <v>487</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="0">
         <v>283</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>528</v>
+        <v>76</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>808</v>
+        <v>482</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>809</v>
+      </c>
+      <c r="H284" s="0"/>
       <c r="I284" s="0" t="s">
-        <v>490</v>
+        <v>79</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="0">
         <v>284</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>11</v>
+        <v>188</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>485</v>
+        <v>49</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>811</v>
-[...1 lines deleted...]
-      <c r="H285" s="0"/>
+        <v>812</v>
+      </c>
+      <c r="H285" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I285" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="0">
         <v>285</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>183</v>
+        <v>105</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>49</v>
+        <v>815</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>814</v>
+        <v>139</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>61</v>
+        <v>566</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>79</v>
+        <v>524</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="0">
         <v>286</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>815</v>
-[...3 lines deleted...]
-      </c>
+        <v>816</v>
+      </c>
+      <c r="C287" s="0"/>
       <c r="D287" s="0" t="s">
-        <v>105</v>
+        <v>188</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>817</v>
+        <v>186</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H287" s="0"/>
       <c r="I287" s="0" t="s">
-        <v>818</v>
+        <v>79</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="0">
         <v>287</v>
       </c>
       <c r="B288" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="C288" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D288" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>819</v>
       </c>
-      <c r="C288" s="0"/>
-[...5 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>181</v>
+        <v>134</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H288" s="0"/>
+        <v>716</v>
+      </c>
+      <c r="H288" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I288" s="0" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="0">
         <v>288</v>
       </c>
       <c r="B289" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="C289" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="D289" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>821</v>
       </c>
-      <c r="C289" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E289" s="0" t="s">
+      <c r="F289" s="0" t="s">
         <v>822</v>
       </c>
-      <c r="F289" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G289" s="0" t="s">
-        <v>717</v>
+        <v>223</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>24</v>
+        <v>312</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="0">
         <v>289</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>823</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>211</v>
+        <v>10</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>99</v>
+        <v>337</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H290" s="0"/>
       <c r="I290" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="0">
         <v>290</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>825</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>338</v>
+        <v>827</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H291" s="0"/>
+        <v>183</v>
+      </c>
+      <c r="H291" s="0" t="s">
+        <v>561</v>
+      </c>
       <c r="I291" s="0" t="s">
-        <v>16</v>
+        <v>339</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="0">
         <v>291</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>829</v>
+        <v>13</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>178</v>
+        <v>14</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>563</v>
+        <v>42</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>340</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="0">
         <v>292</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>830</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H293" s="0"/>
       <c r="I293" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="0">
         <v>293</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>832</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>10</v>
+        <v>634</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>11</v>
+        <v>635</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>833</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>13</v>
+        <v>834</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="H294" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="I294" s="0"/>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="0">
         <v>294</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>636</v>
+        <v>69</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>637</v>
+        <v>11</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>836</v>
+        <v>99</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>83</v>
+        <v>223</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>524</v>
-[...1 lines deleted...]
-      <c r="I295" s="0"/>
+        <v>147</v>
+      </c>
+      <c r="I295" s="0" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="0">
         <v>295</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>837</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>99</v>
+        <v>839</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>225</v>
+        <v>72</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>147</v>
+        <v>66</v>
       </c>
       <c r="I296" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="0">
         <v>296</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>841</v>
+        <v>243</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="H297" s="0"/>
+      <c r="I297" s="0"/>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="0">
         <v>297</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>842</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>245</v>
+        <v>28</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-      <c r="I298" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H298" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I298" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="0">
         <v>298</v>
       </c>
       <c r="B299" s="0" t="s">
         <v>844</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>118</v>
+        <v>845</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>28</v>
+        <v>847</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="H299" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I299" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="0">
         <v>299</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>847</v>
+        <v>11</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>849</v>
+        <v>697</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I300" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="0">
         <v>300</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>850</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>69</v>
+        <v>309</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>851</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>698</v>
+        <v>815</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>14</v>
+        <v>289</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>66</v>
+        <v>322</v>
       </c>
       <c r="I301" s="0" t="s">
-        <v>24</v>
+        <v>390</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="0">
         <v>301</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>310</v>
+        <v>10</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>817</v>
+        <v>239</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>290</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H302" s="0"/>
+      <c r="I302" s="0"/>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="0">
         <v>302</v>
       </c>
       <c r="B303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>241</v>
+        <v>134</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="H303" s="0"/>
-      <c r="I303" s="0"/>
+      <c r="H303" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I303" s="0" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="0">
         <v>303</v>
       </c>
       <c r="B304" s="0" t="s">
         <v>856</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>134</v>
+        <v>13</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H304" s="0"/>
       <c r="I304" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="0">
         <v>304</v>
       </c>
       <c r="B305" s="0" t="s">
         <v>858</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H305" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="H305" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I305" s="0" t="s">
-        <v>20</v>
+        <v>56</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="0">
         <v>305</v>
       </c>
       <c r="B306" s="0" t="s">
         <v>860</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>55</v>
+        <v>239</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="H306" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I306" s="0" t="s">
-        <v>56</v>
+        <v>371</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="0">
         <v>306</v>
       </c>
       <c r="B307" s="0" t="s">
         <v>862</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>863</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="H307" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H307" s="0"/>
       <c r="I307" s="0" t="s">
-        <v>373</v>
+        <v>24</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="0">
         <v>307</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>864</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>11</v>
+        <v>130</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>245</v>
+        <v>99</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H308" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H308" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I308" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="0">
         <v>308</v>
       </c>
       <c r="B309" s="0" t="s">
         <v>866</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>310</v>
+        <v>10</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>99</v>
+        <v>504</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H309" s="0"/>
       <c r="I309" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="0">
         <v>309</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>868</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>869</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>507</v>
+        <v>870</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H310" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H310" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="I310" s="0" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="0">
         <v>310</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>872</v>
+        <v>134</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>83</v>
+        <v>139</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>73</v>
+        <v>561</v>
       </c>
       <c r="I311" s="0" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="0">
         <v>311</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>873</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>874</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>134</v>
+        <v>55</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>139</v>
+        <v>50</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>563</v>
+        <v>147</v>
       </c>
       <c r="I312" s="0" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="0">
         <v>312</v>
       </c>
       <c r="B313" s="0" t="s">
         <v>875</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>55</v>
+        <v>697</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>50</v>
+        <v>202</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>147</v>
+        <v>66</v>
       </c>
       <c r="I313" s="0" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="0">
         <v>313</v>
       </c>
       <c r="B314" s="0" t="s">
         <v>877</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>698</v>
+        <v>311</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>197</v>
+        <v>23</v>
       </c>
       <c r="H314" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="0">
         <v>314</v>
       </c>
       <c r="B315" s="0" t="s">
         <v>879</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>312</v>
+        <v>881</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>23</v>
+        <v>882</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I315" s="0"/>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="0">
         <v>315</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>347</v>
+        <v>134</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>883</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H316" s="0"/>
       <c r="I316" s="0"/>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="0">
         <v>316</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>134</v>
+        <v>239</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H317" s="0"/>
-      <c r="I317" s="0"/>
+      <c r="I317" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="0">
         <v>317</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>241</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>72</v>
+        <v>889</v>
       </c>
       <c r="H318" s="0"/>
       <c r="I318" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="0">
         <v>318</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>28</v>
+        <v>230</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>890</v>
-[...1 lines deleted...]
-      <c r="H319" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H319" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I319" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="0">
         <v>319</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>232</v>
+        <v>167</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H320" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I320" s="0" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="0">
         <v>320</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>383</v>
+        <v>134</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>42</v>
+        <v>147</v>
       </c>
       <c r="I321" s="0" t="s">
-        <v>141</v>
+        <v>524</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="0">
         <v>321</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>134</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
       <c r="I322" s="0" t="s">
-        <v>818</v>
+        <v>20</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="0">
         <v>322</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>10</v>
+        <v>318</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>28</v>
+        <v>749</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>41</v>
+        <v>139</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>61</v>
+        <v>269</v>
       </c>
       <c r="I323" s="0" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="0">
         <v>323</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>319</v>
+        <v>69</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>750</v>
+        <v>902</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>139</v>
+        <v>72</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>271</v>
+        <v>30</v>
       </c>
       <c r="I324" s="0" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="0">
         <v>324</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="H325" s="0"/>
       <c r="I325" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="0">
         <v>325</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>906</v>
+        <v>397</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="H326" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H326" s="0" t="s">
+        <v>561</v>
+      </c>
       <c r="I326" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="0">
         <v>326</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>69</v>
+        <v>309</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>400</v>
+        <v>239</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>14</v>
+        <v>716</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>563</v>
+        <v>108</v>
       </c>
       <c r="I327" s="0" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="0">
         <v>327</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>310</v>
+        <v>104</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>241</v>
+        <v>134</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>717</v>
+        <v>65</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>108</v>
+        <v>37</v>
       </c>
       <c r="I328" s="0" t="s">
-        <v>141</v>
+        <v>74</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="0">
         <v>328</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>104</v>
+        <v>76</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>134</v>
+        <v>167</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>65</v>
+        <v>914</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="I329" s="0" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="0">
         <v>329</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>383</v>
+        <v>917</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>915</v>
+        <v>78</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I330" s="0"/>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="0">
         <v>330</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>203</v>
+        <v>105</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>918</v>
+        <v>239</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I331" s="0"/>
+        <v>108</v>
+      </c>
+      <c r="I331" s="0" t="s">
+        <v>371</v>
+      </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="0">
         <v>331</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>241</v>
+        <v>922</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>65</v>
+        <v>128</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="I332" s="0" t="s">
-        <v>373</v>
+        <v>67</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="0">
         <v>332</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>209</v>
+        <v>253</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>128</v>
+        <v>78</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="I333" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="0">
         <v>333</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>255</v>
+        <v>99</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H334" s="0"/>
       <c r="I334" s="0" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="0">
         <v>334</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>99</v>
+        <v>922</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H335" s="0"/>
+        <v>128</v>
+      </c>
+      <c r="H335" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="I335" s="0" t="s">
-        <v>56</v>
+        <v>109</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="0">
         <v>335</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>11</v>
+        <v>81</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>209</v>
+        <v>28</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="I336" s="0" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="0">
         <v>336</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>28</v>
+        <v>752</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>60</v>
+        <v>183</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I337" s="0" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="0">
         <v>337</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>753</v>
+        <v>230</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>178</v>
+        <v>14</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="I338" s="0" t="s">
-        <v>74</v>
+        <v>141</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="0">
         <v>338</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>10</v>
+        <v>458</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>11</v>
+        <v>936</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>232</v>
+        <v>411</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>14</v>
+        <v>412</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I339" s="0"/>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="0">
         <v>339</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>461</v>
+        <v>10</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>936</v>
+        <v>629</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>414</v>
+        <v>99</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>415</v>
-[...4 lines deleted...]
-      <c r="I340" s="0"/>
+        <v>78</v>
+      </c>
+      <c r="H340" s="0"/>
+      <c r="I340" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="0">
         <v>340</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>631</v>
+        <v>11</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>99</v>
+        <v>530</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="H341" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H341" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I341" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="0">
         <v>341</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>532</v>
+        <v>944</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>66</v>
+        <v>147</v>
       </c>
       <c r="I342" s="0" t="s">
-        <v>16</v>
+        <v>945</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="0">
         <v>342</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>347</v>
+        <v>134</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>225</v>
-[...6 lines deleted...]
-      </c>
+        <v>437</v>
+      </c>
+      <c r="H343" s="0"/>
+      <c r="I343" s="0"/>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="0">
         <v>343</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>10</v>
+        <v>208</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>134</v>
+        <v>55</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-      <c r="I344" s="0"/>
+        <v>216</v>
+      </c>
+      <c r="H344" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I344" s="0" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="0">
         <v>344</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>211</v>
+        <v>10</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>55</v>
+        <v>279</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>219</v>
+        <v>363</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="I345" s="0" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="0">
         <v>345</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>203</v>
+        <v>26</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>280</v>
+        <v>49</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>365</v>
+        <v>60</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="I346" s="0" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="0">
         <v>346</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H347" s="0"/>
       <c r="I347" s="0" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="0">
         <v>347</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>13</v>
+        <v>530</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>14</v>
+        <v>338</v>
       </c>
       <c r="H348" s="0"/>
       <c r="I348" s="0" t="s">
-        <v>20</v>
+        <v>390</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="0">
         <v>348</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>532</v>
+        <v>167</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>339</v>
+        <v>78</v>
       </c>
       <c r="H349" s="0"/>
       <c r="I349" s="0" t="s">
-        <v>393</v>
+        <v>270</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="0">
         <v>349</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>11</v>
+        <v>188</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>383</v>
+        <v>28</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="H350" s="0"/>
+        <v>41</v>
+      </c>
+      <c r="H350" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I350" s="0" t="s">
-        <v>272</v>
+        <v>79</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="0">
         <v>350</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>183</v>
+        <v>11</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>41</v>
+        <v>964</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="I351" s="0" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="0">
         <v>351</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>69</v>
+        <v>143</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>99</v>
+        <v>134</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>963</v>
+        <v>72</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>147</v>
+        <v>73</v>
       </c>
       <c r="I352" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="0">
         <v>352</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>143</v>
+        <v>309</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>134</v>
+        <v>55</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>72</v>
+        <v>160</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>73</v>
+        <v>561</v>
       </c>
       <c r="I353" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="0">
         <v>353</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>310</v>
+        <v>10</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="H354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H354" s="0"/>
       <c r="I354" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="0">
         <v>354</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>55</v>
+        <v>321</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="H355" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H355" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="I355" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="0">
         <v>355</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>322</v>
+        <v>28</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H356" s="0"/>
       <c r="I356" s="0" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="0">
         <v>356</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D357" s="0"/>
+      <c r="D357" s="0" t="s">
+        <v>272</v>
+      </c>
       <c r="E357" s="0" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>28</v>
+        <v>977</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="H357" s="0"/>
       <c r="I357" s="0" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="0">
         <v>357</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>203</v>
+        <v>11</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>792</v>
+        <v>839</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="H358" s="0"/>
       <c r="I358" s="0" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="0">
         <v>358</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>841</v>
+        <v>55</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H359" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="H359" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I359" s="0" t="s">
-        <v>109</v>
+        <v>56</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="0">
         <v>359</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>11</v>
+        <v>983</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>55</v>
+        <v>279</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H360" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>56</v>
+        <v>985</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="0">
         <v>360</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>980</v>
+        <v>986</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>981</v>
+        <v>11</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>280</v>
+        <v>145</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H361" s="0"/>
       <c r="I361" s="0" t="s">
-        <v>983</v>
+        <v>141</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="0">
         <v>361</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>76</v>
+        <v>989</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>11</v>
+        <v>348</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>145</v>
+        <v>99</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H362" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H362" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I362" s="0" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="0">
         <v>362</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>987</v>
+        <v>10</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>349</v>
+        <v>26</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I363" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="0">
         <v>363</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>10</v>
+        <v>994</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>26</v>
+        <v>165</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>28</v>
+        <v>145</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>83</v>
+        <v>716</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>61</v>
+        <v>550</v>
       </c>
       <c r="I364" s="0" t="s">
-        <v>24</v>
+        <v>270</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="0">
         <v>364</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>352</v>
+        <v>11</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>145</v>
+        <v>55</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>717</v>
+        <v>50</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>552</v>
+        <v>66</v>
       </c>
       <c r="I365" s="0" t="s">
-        <v>272</v>
+        <v>24</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="0">
         <v>365</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>995</v>
+        <v>69</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="H366" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I366" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="0">
         <v>366</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H367" s="0"/>
       <c r="I367" s="0" t="s">
-        <v>16</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="0">
         <v>367</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H368" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H368" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I368" s="0" t="s">
-        <v>1001</v>
+        <v>109</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="0">
         <v>368</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>13</v>
+        <v>163</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="I369" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="0">
         <v>369</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>163</v>
+        <v>49</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I370" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="0">
         <v>370</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>49</v>
+        <v>697</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="H371" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I371" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="0">
         <v>371</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>698</v>
+        <v>1014</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H372" s="0"/>
       <c r="I372" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="0">
         <v>372</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>1012</v>
+        <v>411</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>14</v>
+        <v>412</v>
       </c>
       <c r="H373" s="0"/>
-      <c r="I373" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I373" s="0"/>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="0">
         <v>373</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>11</v>
+        <v>292</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>414</v>
+        <v>55</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>415</v>
+        <v>437</v>
       </c>
       <c r="H374" s="0"/>
-      <c r="I374" s="0"/>
+      <c r="I374" s="0" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="0">
         <v>374</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="H375" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H375" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I375" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="0">
         <v>375</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>13</v>
+        <v>265</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="I376" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="0">
         <v>376</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>203</v>
+        <v>292</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>267</v>
+        <v>1025</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>135</v>
+        <v>14</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>37</v>
+        <v>561</v>
       </c>
       <c r="I377" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="0">
         <v>377</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>293</v>
+        <v>26</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1023</v>
+        <v>13</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>563</v>
+        <v>30</v>
       </c>
       <c r="I378" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="0">
         <v>378</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>13</v>
+        <v>482</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H379" s="0"/>
       <c r="I379" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="0">
         <v>379</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>485</v>
+        <v>288</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="H380" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H380" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I380" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="0">
         <v>380</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>289</v>
+        <v>1034</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>72</v>
+        <v>1035</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="I381" s="0" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="0">
         <v>381</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>1030</v>
+        <v>1036</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1031</v>
+        <v>1037</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>1032</v>
+        <v>839</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>1033</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H382" s="0"/>
       <c r="I382" s="0" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="0">
         <v>382</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>841</v>
+        <v>1040</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H383" s="0"/>
+        <v>1041</v>
+      </c>
+      <c r="H383" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="I383" s="0" t="s">
-        <v>67</v>
+        <v>390</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="0">
         <v>383</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>1036</v>
+        <v>1042</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1037</v>
+        <v>1043</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>1038</v>
+        <v>13</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>1039</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H384" s="0"/>
       <c r="I384" s="0" t="s">
-        <v>393</v>
+        <v>16</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="0">
         <v>384</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="H385" s="0"/>
       <c r="I385" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="0">
         <v>385</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H386" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H386" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I386" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="0">
         <v>386</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H387" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I387" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="0">
         <v>387</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>14</v>
+        <v>1052</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="I388" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="0">
         <v>388</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>1048</v>
+        <v>1053</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>69</v>
+        <v>1054</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1049</v>
+        <v>1055</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>55</v>
+        <v>774</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>1050</v>
+        <v>1056</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>147</v>
+        <v>269</v>
       </c>
       <c r="I389" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="0">
         <v>389</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>1051</v>
+        <v>1057</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>1052</v>
+        <v>1058</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1053</v>
+        <v>1059</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>775</v>
+        <v>99</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>1054</v>
+        <v>78</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>271</v>
+        <v>66</v>
       </c>
       <c r="I390" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="0">
         <v>390</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>1056</v>
+        <v>10</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>203</v>
+        <v>11</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="F391" s="0" t="s">
-        <v>99</v>
+        <v>749</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="I391" s="0" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="0">
         <v>391</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="F392" s="0" t="s">
-        <v>750</v>
+        <v>463</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>72</v>
+        <v>733</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I392" s="0" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="0">
         <v>392</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>104</v>
+        <v>989</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>11</v>
+        <v>1065</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>466</v>
+        <v>977</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>734</v>
+        <v>78</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="I393" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="0">
         <v>393</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>987</v>
+        <v>10</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1063</v>
+        <v>11</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>792</v>
+        <v>55</v>
       </c>
       <c r="G394" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="I394" s="0" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="0">
         <v>394</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>11</v>
+        <v>635</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="F395" s="0" t="s">
-        <v>55</v>
+        <v>283</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>73</v>
+        <v>269</v>
       </c>
       <c r="I395" s="0" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="0">
         <v>395</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>310</v>
+        <v>10</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>637</v>
+        <v>1072</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1068</v>
+        <v>1073</v>
       </c>
       <c r="F396" s="0" t="s">
-        <v>284</v>
+        <v>99</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>271</v>
+        <v>30</v>
       </c>
       <c r="I396" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="0">
         <v>396</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1070</v>
+        <v>11</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>99</v>
+        <v>239</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>23</v>
+        <v>128</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="I397" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="0">
         <v>397</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>241</v>
+        <v>749</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>128</v>
+        <v>72</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="I398" s="0" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="0">
         <v>398</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>310</v>
+        <v>526</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>105</v>
+        <v>53</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>750</v>
+        <v>463</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="H399" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I399" s="0" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="0">
         <v>399</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>528</v>
+        <v>10</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="F400" s="0" t="s">
-        <v>466</v>
+        <v>55</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="I400" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="0">
         <v>400</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>29</v>
+        <v>146</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="I401" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="0">
         <v>401</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="F402" s="0" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="H402" s="0"/>
       <c r="I402" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="0">
         <v>402</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1083</v>
+        <v>1087</v>
       </c>
       <c r="F403" s="0" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="H403" s="0"/>
+        <v>41</v>
+      </c>
+      <c r="H403" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I403" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="0">
         <v>403</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>26</v>
+        <v>1089</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="F404" s="0" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>41</v>
+        <v>406</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="I404" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="0">
         <v>404</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>10</v>
+        <v>526</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1087</v>
+        <v>1065</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>99</v>
+        <v>145</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>409</v>
+        <v>72</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>37</v>
+        <v>108</v>
       </c>
       <c r="I405" s="0" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="0">
         <v>405</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>528</v>
+        <v>76</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1063</v>
+        <v>11</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>145</v>
+        <v>239</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="H406" s="0"/>
+      <c r="I406" s="0"/>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="0">
         <v>406</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="F407" s="0" t="s">
-        <v>241</v>
+        <v>71</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>139</v>
+        <v>72</v>
       </c>
       <c r="H407" s="0"/>
-      <c r="I407" s="0"/>
+      <c r="I407" s="0" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="0">
         <v>407</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D408" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H408" s="0"/>
+        <v>363</v>
+      </c>
+      <c r="H408" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I408" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="0">
         <v>408</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D409" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="F409" s="0" t="s">
-        <v>59</v>
+        <v>1101</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>365</v>
+        <v>23</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="I409" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="0">
         <v>409</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>1097</v>
+        <v>1102</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D410" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1098</v>
+        <v>1103</v>
       </c>
       <c r="F410" s="0" t="s">
-        <v>1099</v>
+        <v>55</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
       <c r="I410" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="0">
         <v>410</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D411" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H411" s="0"/>
       <c r="I411" s="0" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="0">
         <v>411</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D412" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E412" s="0" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="F412" s="0" t="s">
-        <v>28</v>
+        <v>1108</v>
       </c>
       <c r="G412" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H412" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="H412" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="I412" s="0" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="0">
         <v>412</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D413" s="0" t="s">
-        <v>11</v>
+        <v>1110</v>
       </c>
       <c r="E413" s="0" t="s">
-        <v>1105</v>
+        <v>1111</v>
       </c>
       <c r="F413" s="0" t="s">
-        <v>1106</v>
+        <v>99</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>50</v>
+        <v>171</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="I413" s="0" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="0">
         <v>413</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D414" s="0" t="s">
-        <v>1108</v>
+        <v>26</v>
       </c>
       <c r="E414" s="0" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
       <c r="F414" s="0" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>166</v>
+        <v>363</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="I414" s="0" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="0">
         <v>414</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>26</v>
+        <v>118</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>365</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H415" s="0"/>
       <c r="I415" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="0">
         <v>415</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>28</v>
+        <v>839</v>
       </c>
       <c r="G416" s="0" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="H416" s="0"/>
       <c r="I416" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="0">
         <v>416</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D417" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E417" s="0" t="s">
-        <v>1115</v>
+        <v>1119</v>
       </c>
       <c r="F417" s="0" t="s">
-        <v>841</v>
+        <v>28</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="H417" s="0"/>
       <c r="I417" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="0">
         <v>417</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="D418" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E418" s="0" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="F418" s="0" t="s">
-        <v>28</v>
+        <v>411</v>
       </c>
       <c r="G418" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H418" s="0"/>
+        <v>412</v>
+      </c>
+      <c r="H418" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="I418" s="0" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="0">
         <v>418</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="D419" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E419" s="0" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="F419" s="0" t="s">
-        <v>414</v>
+        <v>230</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>415</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H419" s="0"/>
       <c r="I419" s="0" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="0">
         <v>419</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D420" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E420" s="0" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="F420" s="0" t="s">
-        <v>232</v>
+        <v>28</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H420" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="H420" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I420" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="0">
         <v>420</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>10</v>
+        <v>208</v>
       </c>
       <c r="D421" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E421" s="0" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="F421" s="0" t="s">
-        <v>28</v>
+        <v>1128</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>50</v>
+        <v>338</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="I421" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="0">
         <v>421</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>211</v>
+        <v>10</v>
       </c>
       <c r="D422" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E422" s="0" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="F422" s="0" t="s">
-        <v>1126</v>
+        <v>64</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>339</v>
-[...3 lines deleted...]
-      </c>
+        <v>1131</v>
+      </c>
+      <c r="H422" s="0"/>
       <c r="I422" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="0">
         <v>422</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D423" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E423" s="0" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="F423" s="0" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>1129</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H423" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I423" s="0"/>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="0">
         <v>423</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D424" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E424" s="0" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="F424" s="0" t="s">
-        <v>59</v>
+        <v>482</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="H424" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="I424" s="0"/>
+      <c r="I424" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="0">
         <v>424</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>10</v>
+        <v>526</v>
       </c>
       <c r="D425" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E425" s="0" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="F425" s="0" t="s">
-        <v>485</v>
+        <v>494</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="H425" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I425" s="0" t="s">
-        <v>24</v>
+        <v>985</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="0">
         <v>425</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>528</v>
+        <v>309</v>
       </c>
       <c r="D426" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E426" s="0" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="F426" s="0" t="s">
-        <v>497</v>
+        <v>197</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>36</v>
+        <v>135</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="I426" s="0" t="s">
-        <v>983</v>
+        <v>16</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="0">
         <v>426</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>310</v>
+        <v>10</v>
       </c>
       <c r="D427" s="0" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="E427" s="0" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="F427" s="0" t="s">
-        <v>192</v>
+        <v>55</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>135</v>
+        <v>406</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="I427" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="0">
         <v>427</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>10</v>
+        <v>458</v>
       </c>
       <c r="D428" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E428" s="0" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="F428" s="0" t="s">
-        <v>55</v>
+        <v>411</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="I428" s="0" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="0">
         <v>428</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>461</v>
+        <v>10</v>
       </c>
       <c r="D429" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E429" s="0" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="F429" s="0" t="s">
-        <v>414</v>
+        <v>174</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>415</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H429" s="0"/>
       <c r="I429" s="0" t="s">
-        <v>74</v>
+        <v>109</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="0">
         <v>429</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D430" s="0" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="E430" s="0" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="F430" s="0" t="s">
-        <v>169</v>
+        <v>13</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>41</v>
+        <v>1148</v>
       </c>
       <c r="H430" s="0"/>
       <c r="I430" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="0">
         <v>430</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>1144</v>
+        <v>1149</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>10</v>
+        <v>1150</v>
       </c>
       <c r="D431" s="0" t="s">
-        <v>114</v>
+        <v>272</v>
       </c>
       <c r="E431" s="0" t="s">
-        <v>1145</v>
+        <v>1151</v>
       </c>
       <c r="F431" s="0" t="s">
-        <v>13</v>
+        <v>145</v>
       </c>
       <c r="G431" s="0" t="s">
-        <v>1146</v>
-[...1 lines deleted...]
-      <c r="H431" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H431" s="0" t="s">
+        <v>550</v>
+      </c>
       <c r="I431" s="0" t="s">
-        <v>16</v>
+        <v>371</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="0">
         <v>431</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>1148</v>
+        <v>10</v>
       </c>
       <c r="D432" s="0" t="s">
-        <v>203</v>
+        <v>11</v>
       </c>
       <c r="E432" s="0" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="F432" s="0" t="s">
-        <v>145</v>
+        <v>28</v>
       </c>
       <c r="G432" s="0" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H432" s="0"/>
       <c r="I432" s="0" t="s">
-        <v>373</v>
+        <v>56</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="0">
         <v>432</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D433" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E433" s="0" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="F433" s="0" t="s">
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>60</v>
+        <v>146</v>
       </c>
       <c r="H433" s="0"/>
       <c r="I433" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="0">
         <v>433</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="D434" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E434" s="0" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="F434" s="0" t="s">
-        <v>280</v>
+        <v>1158</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="H434" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="H434" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="I434" s="0" t="s">
-        <v>16</v>
+        <v>270</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="0">
         <v>434</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="D435" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E435" s="0" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="F435" s="0" t="s">
-        <v>1156</v>
+        <v>28</v>
       </c>
       <c r="G435" s="0" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H435" s="0"/>
       <c r="I435" s="0" t="s">
-        <v>272</v>
+        <v>24</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="0">
         <v>435</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D436" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E436" s="0" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="F436" s="0" t="s">
-        <v>28</v>
+        <v>283</v>
       </c>
       <c r="G436" s="0" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H436" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H436" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I436" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="0">
         <v>436</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="D437" s="0" t="s">
-        <v>11</v>
+        <v>635</v>
       </c>
       <c r="E437" s="0" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="F437" s="0" t="s">
-        <v>284</v>
+        <v>239</v>
       </c>
       <c r="G437" s="0" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>30</v>
+        <v>566</v>
       </c>
       <c r="I437" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="0">
         <v>437</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>310</v>
+        <v>10</v>
       </c>
       <c r="D438" s="0" t="s">
-        <v>637</v>
+        <v>11</v>
       </c>
       <c r="E438" s="0" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="F438" s="0" t="s">
-        <v>241</v>
+        <v>411</v>
       </c>
       <c r="G438" s="0" t="s">
-        <v>83</v>
+        <v>412</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>568</v>
+        <v>30</v>
       </c>
       <c r="I438" s="0" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="0">
         <v>438</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>10</v>
+        <v>1168</v>
       </c>
       <c r="D439" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E439" s="0" t="s">
-        <v>1164</v>
+        <v>1169</v>
       </c>
       <c r="F439" s="0" t="s">
-        <v>414</v>
+        <v>279</v>
       </c>
       <c r="G439" s="0" t="s">
-        <v>415</v>
+        <v>107</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="I439" s="0" t="s">
-        <v>74</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="0">
         <v>439</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1165</v>
+        <v>1171</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>1166</v>
+        <v>10</v>
       </c>
       <c r="D440" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E440" s="0" t="s">
-        <v>1167</v>
+        <v>1172</v>
       </c>
       <c r="F440" s="0" t="s">
-        <v>280</v>
+        <v>646</v>
       </c>
       <c r="G440" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H440" s="0"/>
       <c r="I440" s="0" t="s">
-        <v>1168</v>
+        <v>20</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="0">
         <v>440</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>10</v>
+        <v>526</v>
       </c>
       <c r="D441" s="0" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="E441" s="0" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="F441" s="0" t="s">
-        <v>648</v>
+        <v>279</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H441" s="0"/>
+        <v>107</v>
+      </c>
+      <c r="H441" s="0" t="s">
+        <v>550</v>
+      </c>
       <c r="I441" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="0">
         <v>441</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>528</v>
+        <v>10</v>
       </c>
       <c r="D442" s="0" t="s">
-        <v>203</v>
+        <v>26</v>
       </c>
       <c r="E442" s="0" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="F442" s="0" t="s">
-        <v>280</v>
+        <v>362</v>
       </c>
       <c r="G442" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="H442" s="0"/>
       <c r="I442" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="0">
         <v>442</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D443" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E443" s="0" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="F443" s="0" t="s">
-        <v>364</v>
+        <v>397</v>
       </c>
       <c r="G443" s="0" t="s">
-        <v>365</v>
+        <v>14</v>
       </c>
       <c r="H443" s="0"/>
       <c r="I443" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="0">
         <v>443</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D444" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E444" s="0" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="F444" s="0" t="s">
-        <v>400</v>
+        <v>13</v>
       </c>
       <c r="G444" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H444" s="0"/>
+      <c r="H444" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I444" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="0">
         <v>444</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D445" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E445" s="0" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="F445" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G445" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I445" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="0">
         <v>445</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D446" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E446" s="0" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="F446" s="0" t="s">
-        <v>28</v>
+        <v>239</v>
       </c>
       <c r="G446" s="0" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>1185</v>
+      </c>
+      <c r="H446" s="0"/>
       <c r="I446" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="0">
         <v>446</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>1181</v>
+        <v>1186</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D447" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E447" s="0" t="s">
-        <v>1182</v>
+        <v>1187</v>
       </c>
       <c r="F447" s="0" t="s">
-        <v>241</v>
+        <v>28</v>
       </c>
       <c r="G447" s="0" t="s">
-        <v>1183</v>
+        <v>50</v>
       </c>
       <c r="H447" s="0"/>
       <c r="I447" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="0">
         <v>447</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D448" s="0" t="s">
-        <v>26</v>
+        <v>130</v>
       </c>
       <c r="E448" s="0" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="F448" s="0" t="s">
-        <v>28</v>
+        <v>283</v>
       </c>
       <c r="G448" s="0" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="H448" s="0"/>
       <c r="I448" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="0">
         <v>448</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D449" s="0" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E449" s="0" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="F449" s="0" t="s">
-        <v>284</v>
+        <v>1025</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="H449" s="0"/>
+        <v>183</v>
+      </c>
+      <c r="H449" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I449" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="0">
         <v>449</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>69</v>
+        <v>526</v>
       </c>
       <c r="D450" s="0" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="E450" s="0" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="F450" s="0" t="s">
-        <v>1023</v>
+        <v>774</v>
       </c>
       <c r="G450" s="0" t="s">
-        <v>178</v>
+        <v>1056</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>42</v>
+        <v>566</v>
       </c>
       <c r="I450" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="0">
         <v>450</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="D451" s="0" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="E451" s="0" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="F451" s="0" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G451" s="0" t="s">
         <v>775</v>
       </c>
-      <c r="G451" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H451" s="0" t="s">
-        <v>568</v>
+        <v>269</v>
       </c>
       <c r="I451" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="0">
         <v>451</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>528</v>
+        <v>10</v>
       </c>
       <c r="D452" s="0" t="s">
-        <v>190</v>
+        <v>272</v>
       </c>
       <c r="E452" s="0" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="F452" s="0" t="s">
-        <v>1194</v>
+        <v>13</v>
       </c>
       <c r="G452" s="0" t="s">
-        <v>776</v>
+        <v>202</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I452" s="0"/>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="0">
         <v>452</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D453" s="0" t="s">
-        <v>203</v>
+        <v>26</v>
       </c>
       <c r="E453" s="0" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="F453" s="0" t="s">
-        <v>13</v>
+        <v>1201</v>
       </c>
       <c r="G453" s="0" t="s">
-        <v>197</v>
+        <v>29</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I453" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I453" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="0">
         <v>453</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>1198</v>
+        <v>10</v>
       </c>
       <c r="D454" s="0" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="E454" s="0" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="F454" s="0" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="G454" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="H454" s="0"/>
       <c r="I454" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="0">
         <v>454</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D455" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E455" s="0" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="F455" s="0" t="s">
-        <v>1202</v>
+        <v>35</v>
       </c>
       <c r="G455" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I455" s="0" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="0">
         <v>455</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D456" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E456" s="0" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="F456" s="0" t="s">
-        <v>120</v>
+        <v>239</v>
       </c>
       <c r="G456" s="0" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="H456" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H456" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I456" s="0" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="0">
         <v>456</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D457" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E457" s="0" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="F457" s="0" t="s">
-        <v>35</v>
+        <v>1210</v>
       </c>
       <c r="G457" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="I457" s="0" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="0">
         <v>457</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D458" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E458" s="0" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="F458" s="0" t="s">
-        <v>241</v>
+        <v>1014</v>
       </c>
       <c r="G458" s="0" t="s">
-        <v>14</v>
+        <v>1213</v>
       </c>
       <c r="H458" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I458" s="0" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="0">
         <v>458</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D459" s="0" t="s">
-        <v>26</v>
+        <v>118</v>
       </c>
       <c r="E459" s="0" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="F459" s="0" t="s">
-        <v>1211</v>
+        <v>482</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>781</v>
+      </c>
+      <c r="H459" s="0"/>
       <c r="I459" s="0" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="0">
         <v>459</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D460" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E460" s="0" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="F460" s="0" t="s">
-        <v>1012</v>
+        <v>99</v>
       </c>
       <c r="G460" s="0" t="s">
-        <v>1214</v>
+        <v>14</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="I460" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="0">
         <v>460</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D461" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E461" s="0" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="F461" s="0" t="s">
-        <v>485</v>
+        <v>197</v>
       </c>
       <c r="G461" s="0" t="s">
-        <v>782</v>
-[...1 lines deleted...]
-      <c r="H461" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H461" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I461" s="0" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="0">
         <v>461</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D462" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E462" s="0" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="F462" s="0" t="s">
-        <v>99</v>
+        <v>617</v>
       </c>
       <c r="G462" s="0" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I462" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="0">
         <v>462</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D463" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E463" s="0" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="F463" s="0" t="s">
-        <v>192</v>
+        <v>265</v>
       </c>
       <c r="G463" s="0" t="s">
-        <v>14</v>
+        <v>1224</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="I463" s="0" t="s">
-        <v>56</v>
+        <v>109</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="0">
         <v>463</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D464" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E464" s="0" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="F464" s="0" t="s">
-        <v>619</v>
+        <v>13</v>
       </c>
       <c r="G464" s="0" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H464" s="0"/>
       <c r="I464" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="0">
         <v>464</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>1223</v>
+        <v>1227</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D465" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E465" s="0" t="s">
-        <v>1224</v>
+        <v>1228</v>
       </c>
       <c r="F465" s="0" t="s">
-        <v>267</v>
+        <v>13</v>
       </c>
       <c r="G465" s="0" t="s">
-        <v>1225</v>
+        <v>183</v>
       </c>
       <c r="H465" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I465" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="0">
         <v>465</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D466" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E466" s="0" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="F466" s="0" t="s">
-        <v>13</v>
+        <v>494</v>
       </c>
       <c r="G466" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H466" s="0"/>
+        <v>36</v>
+      </c>
+      <c r="H466" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I466" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="0">
         <v>466</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D467" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E467" s="0" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="F467" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G467" s="0" t="s">
-        <v>178</v>
+        <v>50</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="I467" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="0">
         <v>467</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D468" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E468" s="0" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="F468" s="0" t="s">
-        <v>497</v>
+        <v>311</v>
       </c>
       <c r="G468" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I468" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="0">
         <v>468</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>1232</v>
-[...3 lines deleted...]
-      </c>
+        <v>1235</v>
+      </c>
+      <c r="C469" s="0"/>
       <c r="D469" s="0" t="s">
-        <v>26</v>
+        <v>375</v>
       </c>
       <c r="E469" s="0" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="F469" s="0" t="s">
-        <v>28</v>
+        <v>145</v>
       </c>
       <c r="G469" s="0" t="s">
-        <v>50</v>
+        <v>146</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I469" s="0"/>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="0">
         <v>469</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D470" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E470" s="0" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="F470" s="0" t="s">
-        <v>312</v>
+        <v>28</v>
       </c>
       <c r="G470" s="0" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I470" s="0" t="s">
-        <v>16</v>
+        <v>100</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="0">
         <v>470</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>1236</v>
-[...1 lines deleted...]
-      <c r="C471" s="0"/>
+        <v>1239</v>
+      </c>
+      <c r="C471" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D471" s="0" t="s">
-        <v>377</v>
+        <v>11</v>
       </c>
       <c r="E471" s="0" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="F471" s="0" t="s">
-        <v>145</v>
+        <v>749</v>
       </c>
       <c r="G471" s="0" t="s">
-        <v>146</v>
+        <v>640</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="I471" s="0"/>
+        <v>561</v>
+      </c>
+      <c r="I471" s="0" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="0">
         <v>471</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D472" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E472" s="0" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="F472" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G472" s="0" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I472" s="0" t="s">
-        <v>100</v>
-[...56 lines deleted...]
-      <c r="I474" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>