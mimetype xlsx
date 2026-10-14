--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1248">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -1365,67 +1365,57 @@
   </si>
   <si>
     <t>Military, Security and Surveillance, Tourism</t>
   </si>
   <si>
     <t>Carmel Industries (I.L.)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures and markets carpets for domestic and international export. Part of the Carmel Group.
 The company&amp;#39;s main factory is located in the Shahak Industrial Zone, part of the settlement of Shaked in the northern part of the occupied West Bank. Carmel&amp;nbsp;Floor Design Ltd., a carpet manufacturer active under the Carmel Group brand, operates a factory in the Barkan I.Z.
 In 2016, Carmel Industries received a governmental grant of NIS 8,950,000 from the Israeli Ministry of Economy for expanding its synthetic grass and carpets manufacturing factories in the Barkan and Shahak industrial zones. The grant was given in accordance with the Law for the Incentivizing of Capital Investment 1959.
 </t>
   </si>
   <si>
     <t>Carmel Wineries</t>
   </si>
   <si>
     <t xml:space="preserve">One of the largest wineries in the Israeli market.
 Carmel Winery sources from vineyards located in the occupied Syrian Golan in the production of several of its wines, including Gew&amp;uuml;rztraminer Shaal, Merlot Shaal and Sauvignon Blanc Northern Golan.
 Carmel subsidiary Yatir Winery sources from vineyards in the Hebron Hills region of the occupied West Bank.
 In 2011-2015, Carmel and Yatir collaborated with a settlement agricultural R&amp;amp;D institute in the occupied West Bank, in a study of irrigation models. The study took place in a vineyard in the settlement of Carmel in the West Bank that is marketed to Yatir Winery, in an area of 70 dunams.
 The R&amp;amp;D Center is comprised of four settlement regional councils: Shomron, Binyamin, Gush Etzion and Mount Hebron.
 </t>
   </si>
   <si>
-    <t>Carrefour Israel (formerly Yenot Bitan)</t>
-[...15 lines deleted...]
-</t>
+    <t xml:space="preserve">Carrefour Israel </t>
+  </si>
+  <si>
+    <t>Carrefour Israel, also known as Global Retail C.I. (formerly Yenot Bitan), is a private Israeli company engaged in the food retail sector and operates a chain of supermarkets for the retail sale of food and other consumer products. The company operates stores under the Carrefour brand names (Carrefour City, Carrefour Market, Carrefour Hyper, and La Mercè), and online sales sites under the brand names Carrefour Online, Bitan Online, and Quik.&amp;nbsp;Carrefour FranchiseIn April 2022, the company entered into an exclusive franchise agreement with the French Carrefour Group to operate the Group's supermarkets under the Carrefour brand and for the exclusive use of the brand name and Carrefour's private label in Israel. &amp;nbsp;The franchise agreement was signed for a period of 20 years with automatic renewal for an additional 20 years and extension options for additional 20-year periods.&amp;nbsp;In February 2024, the first franchise period was extended to an additional 7 years for a total of 27 years with an option for an additional 20 years.Services to SettlementsThe company operates a Carrefour store in a shopping center located outside the Green Line in a “demilitarized zone” in the occupied West Bank in the city of Maccabim (Modi'in-Maccabim-Re'ut). &amp;nbsp;The company also operates Bitan Market stores in the settlements of Alfei Menashe and Ma’ale Adumim in the occupied West Bank.The&amp;nbsp;Carrefour and Bitan online stores provide delivery services to the settlements of Oranit, Sha’arei Tikva, Elkana and Etz Efraim in the occupied West Bank, and to the settlement neighborhoods of Gilo and Har Homa in occupied East Jerusalem.&amp;nbsp;Gaza Captive Food MarketIn December 2025, Carrefour Israel was one of 11 companies that reportedly won a tender from the Israeli Customs Directorate to privatize humanitarian aid to Gaza.&amp;nbsp;The tender allows the winning Israeli food chains, importers, and suppliers to sell food to Gaza with a revenue potential of approximately NIS 800 million per year.&amp;nbsp;Since the beginning of the genocide, Israel has severely restricted the entry of food and prevented international aid organizations from entering the Gaza Strip, creating a captive market for food companies authorized by Israel. The Israeli suppliers charge brokerage fees, and traders in Gaza are also required to pay VAT to the State of Israel, increasing the costs for Palestinians in Gaza amid an ongoing blockade and humanitarian crisis.&amp;nbsp;Services to Israeli Military&amp;nbsp;The company provided food and beverages for the Coordinator of Government Activities in the Territories (COGAT), the Israeli military coordination unit in the occupied West Bank and Gaza. In 2024, the company provided food and beverages for COGAT for events in the total amount of NIS 9,610. In 2023, the company provided food and beverages for COGAT for a total of NIS 33,705.&amp;nbsp;Ministry of EconomyIn April 2026, the Ministry of Economy and Industry launched a project in which Carrefour Israel was selected to market 100 products at a set price for at least six months, in exchange for a NIS 50 million publicity campaign funded by the ministry.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Castro Model</t>
   </si>
   <si>
     <t xml:space="preserve">Castro Model Ltd. is a fashion retailer and chain operator based in Israel.
 Through its subsidiaries, the group is engaged in the sale of fashion products, eyewear, make-up and cosmetics, as well as home accessories and products under the brands &amp;quot;Castro&amp;quot;, &amp;quot;Yves Rocher&amp;quot;, &amp;quot;Hoodies&amp;quot;, &amp;quot;Carolina Lemke&amp;quot;, &amp;quot; Top Ten&amp;quot;, &amp;quot;Urbanica&amp;quot; and &amp;quot;Kiko Milano&amp;quot;.
 Through its subsidiary A. R. Botanical Cosmetics, Castro Model is the exclusive distributor in Israel of Yves Rocher, a French cosmetic brand, and KIKO Milano, an Italian cosmetics company.
 Castro Group operates four stores in two settlements in the occupied West Bank.
 These include Castro, Top Ten, and Hoodies stores in the Adumim Mall shopping center in the settlement of Ma&amp;#39;ale Adumim, and an additional Top Ten store in the settlement of Ariel in the occupied West Bank.
 Additionally, the company&amp;#39;s websites of the brands: Urbanica, Carolina Lemke, Castro, Hoodies offer delivery services to numerous settlements in the occupied West Bank, the Syrian Golan, and East Jerusalem.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
@@ -1546,94 +1536,54 @@
   </si>
   <si>
     <t xml:space="preserve">A provider of offshore outsourcing services for the US market: mainly real estate title searches, lease abstracts, but also some medical billing and accounting services.
 The company&amp;#39;s main branch is located in Modi&amp;#39;in Illit settlement and a secondary branch is located in Beitar Illit settlement - both in the occupied West Bank.
 Most of the company&amp;#39;s&amp;nbsp;employees are ultra-orthodox women, living in the settlements of Modi&amp;#39;in Illit and Beitar Illit.
 </t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>CNA -Cable Neige Amenagement - Maitrise D’Oeuvre</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A French engineering and consulting company specializing in ski resorts and the construction of cable transport systems.
 In October 2015, the company was awarded a 145,000 EUR contract by the Jerusalem Development Authority to serve as the main planner for a proposed cable car to the Old City in occupied East Jerusalem. The company was contracted after another French company, Safege, withdrew from the project, citing political considerations.
 The cable car project, promoted by the Ministry of Tourism and approved by the Israeli cabinet in May 2017, is designed to strengthen Israeli control over occupied East Jerusalem and to boost settlement tourism, with the final station to be built in a settler operated visitors center in the Palestinian neighborhood of Silwan.
 </t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Colmobil </t>
   </si>
@@ -2168,112 +2118,51 @@
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Eldad Spivak Engineering  Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An engineering company which manages a wide range of projects such as: interurban roads, road / rail separation, sewage purification plants, public buildings, metropolitan parks, industrial buildings, road and rail tunnels and more.
 The company was contracted by Israel Railways to manage and supervise the central part of A1 fast train line from Tel-Aviv to Jerusalem. The company will manage the construction of sections B and C, which cross the Green Line in two areas into the occupied West Bank. In some parts the route passes through privately owned Palestinian land. The project&amp;rsquo;s budget is approximately NIS 2.5 billion ($ 715 million).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
@@ -2424,66 +2313,51 @@
     <t>Euro Israel (I.S.)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in a construction project in Naveh Yaacov settlement neighborhood in East Jerusalem, a project accompanied by Mizrahi Tefahot bank. The company is involved in other construction projects in Pisgat Ze&amp;#39;ev and Har Homa settlement neighborhoods in East Jerusalem. The projects in Har Homa include housing units and a commercial center. The project in Pisgat Zeev is also accompanied by Mizrahi Tefahot Bank, The company acquired an area of 4,749 m&amp;sup2; for NIS 10.6 million, with development expenses of NIS 19.49 million. Under the tender that the company won on 24 April 2013, the company is building 122 housing units in the settlement neighborhood. The project is built according to Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;rsquo;ev North to the southwest.
 In the occupied West Bank, the company is involved in construction projects in the settlements of Ariel and Givat Ze&amp;#39;ev.
 In Ariel, the project, accompanied by Mizrahi Tefahot Bank, was built according to a tender awarded to the company on 21 March 2012, to build 32 housing units on an area of 3,562 m&amp;sup2; in the settlement for NIS 226,000, with development expenses of NIS 1.85 million. The project was built in the framework of Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages of Salfit and Marda.
 </t>
   </si>
   <si>
     <t>Evron Systems Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Evron Systems Ltd. provides solutions in the field of low voltage, advanced communication systems, security systems (including CCTV cameras), control and multimedia.
 During a field tour to occupied East Jerusalem in June 2018, Who Profits documented the use of Evron Systems Ltd. video cameras as part of the CCTV surveillance facilities in the Old City of Jerusalem.
 According to the company, it has developed the Aureus 3D-AI, a face recognition software, which can analyze still and video footage.
 The software has an advantage in face recognition due to its ability to use 3D technology, sophisticated algorithms and computer intelligence, according to the company&amp;rsquo;s website.
 The software can analyze video and still images, even those taken from a distance and with low resolution. The Aureus 3D-AI software, also has the ability to do facial recognition, even when the image or video do not provide a full details of an individual. &amp;ldquo;The software allows face recognition tilting up to 70 degrees from side to side or 25 degrees up and down thanks to the conversion from D2 to D3,&amp;rdquo; as noted on the company&amp;rsquo;s website.
 According to Evron, the software can undertake &amp;ldquo;25 million facial comparisons in a second!&amp;rdquo; without &amp;ldquo;shedding a swat&amp;rdquo;.
 </t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...14 lines deleted...]
-</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Extal</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops and markets aluminum systems for the construction industry.
 The company is located in Mishor Adumim Industrial Zone in the occupied West Bank.
 In 2013, the company was granted approval for financial investment by the Ministry of Finance.
 Following a long legal struggle of Palestinian workers, an Israeli labor court ruled in 2007 that the company must abide by Israeli labor law in its operations in the West Bank.&amp;nbsp;However, the company has been arguing vis-a-vis the Israeli Labor Court that the legal framework governing the West Bank is that of (outdated) Jordanian Law (1967) with no applicable equal rights for the Palestinian worker that an Israeli worker can exercise in the same factory.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
@@ -2519,62 +2393,54 @@
 </t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
-    <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
-[...10 lines deleted...]
-</t>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
@@ -2969,53 +2835,50 @@
   <si>
     <t xml:space="preserve">A supplier of agricultural equipment.
 The company operates a branch in the settlement of Tomer in the occupied West Bank. It also operates a branch in Avnei Eitan settlement in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Hamat Group </t>
   </si>
   <si>
     <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>HaShomrim Guarding and Security Group Company (S.B. Shmira Ubitahon)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security company.
 The company operates the Allenby border crossing in the occupied Jordan valley for the Israel Airports Authority (IAA) and regulates the movement of people and goods between the West Bank and Jordan.
 Additionally, the company provides various security services to the Israeli Ministry of Defense. It protects the Israel army&amp;rsquo;s headquarters and Ministry of Defense installations including escorting senior Ministry and security figures in the &amp;ldquo;seam zone&amp;rdquo;. The company also provides overall logistical support to the Israeli Prime Minister&amp;rsquo;s protection.
 </t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t>HBI Haerter AG</t>
   </si>
   <si>
@@ -3563,50 +3426,56 @@
 In the year 2006, the company won a NIS 1 million tender to provide office supplies for the Israeli Ministry of Defense.
 </t>
   </si>
   <si>
     <t>Kvotzat Mifalei J.Brosh - Brosh Fibers (formerly Ayelet Barkan)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and marketer of carpet yarns.
 The company is based in the&amp;nbsp;industrial zone of Barkan, located in the Barkan settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>L-3 Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of homeland defense products and services.
 Supplied SafeView magnometric scanners for Gaza&amp;#39;s Erez checkpoint through G4S Israel (Hashmira) and personal luggage scanners for West Bank checkpoints through Eltal Technologistics. Currently, the company provides ProVision screening machines to the Erez checkpoint in Gaza.
 In 2011, L-3 was awarded a multi-year contract from the Israel Ministry of Defense for the production and remanufacture of diesel engines for heavy ground combat vehicles, as well as the supply of engine spare parts. The company also provides engines to the Israeli army tanks, such as the Merkava and Hercules. In addition,&amp;nbsp;L-3 navigation system is used by the Israeli navy.
 L-3 along with Elbit&amp;nbsp;systems assembled the Hermes 900 UAV, a lethal drone that was used during the attack on Gaza in the summer of 2014 (Operation&amp;nbsp;Protective Edge), under the framework of a USD 120 million project that started in 2008.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t>Lesico Group</t>
   </si>
   <si>
     <t xml:space="preserve">Lesico is a publicly traded Israeli company that specializes in construction projects and maintaining infrastructure systems in the fields of civil engineering, railways, piping and energy, process piping, environment and maintenance water facilities.
 In January 2023, Lesico finished pouring the floor of a regulation pond in the area of Wadi Al-Nar, also called Kidron Valley, in the occupied West Bank.&amp;nbsp;This was part of Hagihon Company tender the company won in April 2022, which entailed a two-year project involving sewage treatment, expansion of the water treatment plant, and regulation ponds situated along the valley. The company&amp;#39;s expected net income from the project is NIS 125 million.
 In 2021, the company&amp;#39;s subsidiary, Lesico Process Piping, was contracted by the Modi&amp;#39;in Ilit settlement municipality for the maintenance of a pumping station for sewage and a booster for water.
 In 2021, the company planned and established photovoltaic facilities (FPV) in the Bnei Yisrael Reservoir and the Orvim Eliyon Reservoir areas, two artificial water reservoirs in the occupied Syrian Golan. These dual-use water facilities serve the settlements in the occupied Syrian Golan.&amp;nbsp; This project, which won quotas to supply electricity to the National Electricity Network, was carried out in partnership with Public Israeli Company Enlight Renewable Energy and the Golan Water Cooperative.
 The company did pipe work and equipment installation for Ruach Beresheet wind energy project, a 189-megawatt project active since 2021 in the southeastern region of the occupied Syrian Golan. The company&amp;rsquo;s work included laying out of high-tension cables along Road 87 and the Tapline route in the Syrian Golan. The project&amp;rsquo;s expected revenues are NIS 12 M. For more on wind farm projects in the occupied Syrian Golan, read Who Profit&amp;rsquo;s flash report Greenwashing the Golan
 Through its subsidiariy, Poldmir, the company is a certified contractor of the Israeli Ministry of Defense (IMOD). The company conducted construction, development and supply of systems for IMOD projects. In 2021, the company&amp;#39;s revenues from the IMOD amounted to NIS 73,445,000.
 In 2021, Lesico Process Piping was contracted by the Israeli Prison Service (IPS) to operate and maintain the sewage treatment plant for the Nafha-Ramon prison where Palestinian political prisoners are incarcerated. Also in 2021, the company was contracted by the IPS in a contract worth NIS 115,888 for water and sewage systems project.
 The company&amp;#39;s subsidiary, Tibho- Land Management Company, operates a plant in the settlement of Kdumim in the occupied West Bank.
 The company was also involved in the laying of the upper railroad for the A1 train. The A1 train route crosses the Green Line into the occupied West Bank in two areas. For more on the train, read Who Profits flash report Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Lesico built sections of the border walls with Egypt and Jordan, the wall around the besieged Gaza and the separation wall in the occupied West Bank to the total value of over 100 million NIS.
 In January 2018, Who Profits submitted a Freedom of Information request to the Israeli Ministry of Defense regarding service providers to the checkpoints. In a response received on 14 April 2018, the IMOD confirmed Lesico provides maintenance services for gas and fuel installations in the Kerem Shalom checkpoint.
 In 2017, the company established a covered concrete water reservoir with a collection capacity of 50,000 cubic meters located in East Jerusalem mountains area, in the occupied Palestinian territory. The project included laying a 980 meters water pipeline with a paving of an 1,100 meters access route to the pool. This project was carried out in partnership with Mekorot.
 </t>
@@ -3884,61 +3753,51 @@
 Volvo equipment was also used in the construction of Israeli settlements and in the construction of the Separation Wall. For the full company profile see Volvo.
 Merkavim Transportation Technologies 
 Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, the company provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. The company also operates a service center in the Mishor Adumim Industrial Zone in the occupied West Bank.
 The company has also provided buses for the Israel Prison Service. For the full company profile see Merkavim Transportation Technologies.
 Kavim Public Transportation
 The company&amp;rsquo;s fully owned subsidiary, Kavim Public Transportation operates bus lines and service centers in settlements in the occupied West Bank and occupied East Jerusalem. The company operates public bus lines to and between the settlements of Elad, Ariel, Mevo Horon, Giva&amp;#39;at Ze&amp;#39;ev, Beitar Illit and Modiin Illit in the occupied West Bank and occupied East Jerusalem.
 For the full company profile see Kavim Public Transportation.
 In 2017, the company&amp;rsquo;s fully owned subsidiary, K.S. Holdings &amp;amp; Properties Mayer Ltd., mortgaged a 9,163 square meter property located in Mishor Adumim Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank, for NIS 2,500,000 to Bank Hapoalim. According to the loan documents, the company holds the plot under a leasing agreement with the Civil Administration in the West Bank.
 Services to the Israeli Police:
 In 2019 and 2020, the company provided maintenance services to buses and marine engines serving the Israeli police. Additionally, in 2020 the company sold a bus to the Israeli police in an amount of NIS 1,123,697.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>$1B-$9B</t>
   </si>
   <si>
     <t>MDT Armor</t>
   </si>
   <si>
-    <t xml:space="preserve">The company develops and provides armored vehicles for military, law enforcement and civilian use worldwide.
-[...9 lines deleted...]
-</t>
+    <t>MDT Armor is an American provider of armored vehicles for military, law enforcement and civilian use.MDT Armor is a key supplier of&amp;nbsp;ultra-light armored military vehicles to the Israeli military. The company&amp;nbsp;manufactures the “David” military ultra-light armored personnel carrier.“David” Armored VehicleMDT’s “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux.&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux. The David is the most common armored reconnaissance, command and patrol vehicle in the Israeli military and serves as a critical component of the Israeli military's operational capabilities. The vehicle has a roof turret with a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is widely used by fighters in all sectors, mainly in the occupied West Bank and surrounding the besieged Gaza. It has also been&amp;nbsp;used by the Israeli Border Police in occupied East Jerusalem.&amp;nbsp;MDT is the sole supplier of the David vehicle, and it is marketed as battle-proven for its use by the Israeli military.Contracts with the Israeli Ministry of Defense&amp;nbsp;In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle, manufactured by MDT Armor in the United States.&amp;nbsp;In April 2025, MDT Armor was awarded a USD 15.4 million contract from the U.S. Army to supply approximately 100 armored vehicles and related parts to the Israeli military.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. Deliveries were scheduled to be completed by the end of September 2025.&amp;nbsp;In July 2021, MDT Armor was awarded a USD 10 million sole supplier contract to manufacture and supply 65–70 David vehicles to the Israeli military. The contract was issued by the U.S. Department of Defense and funded through the U.S. Foreign Military Sales program.&amp;nbsp;Gaza Genocide&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the Israeli military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is often used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm Refugee Camp in the occupied West Bank.&amp;nbsp;On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;</t>
   </si>
   <si>
     <t>Medan – Roads and Quarries (1964) LTD</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company active in the fields of quarrying and operates asphalt factories and emulsions. The company is a recognized government contractor.
 The company operates an aggregate quarry in the occupied West Bank in accordance with an agreement with the agricultural cooperative society of&amp;nbsp;Beit Haggai&amp;nbsp;settlement, signed in 1991. The 327-dunam quarry is located on the lands of the Palestinian villages of Dura and ad-Dhahiriya,
 The quarry produces materials for construction such as pebble stones and rocks, sand, and aggregate.
 The company has several factories in the Beit Haggai Quarry premise, including a bitumen&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; &amp;nbsp;emulsion factory operating since 1999, which provides different kinds of bitumen emulsion and asphalt for roads, construction and the private market.
 Medan also operates an asphalt factory in the quarry since 2000. In addition, in 2019 another factory was constructed with the help of the Italian company, Marini, which led to greater asphalt production capabilities for the company.
 In 2018, the quarry produced 2.2 million tons of quarried materials annually, of which 1.76 million tons are marketed within the Green Line and the rest are marketed in of the occupied West Bank.
 In 2015, the subcommittee for mining and quarrying approved a 100-dunam expansion of the quarry, containing an estimated 12 million tons of aggregate reserves.
 In 2010, a media source indicated that the company pays royalties to Beit Haggai settlement, estimated at over a million NIS a year (comprising roughly 80% of the settlement&amp;rsquo;s annual budget). The company also pays property taxes to the Mount Hebron regional settlement council, of which Beit Haggai is part.
 </t>
   </si>
   <si>
     <t>Construction, Industrial Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
@@ -4429,50 +4288,53 @@
   <si>
     <t xml:space="preserve">Neuman manufactures and markets steel products for the construction industry. The company is building a new factory in the Ariel West Industrial Zone, which is a settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
     <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>Nuctech</t>
   </si>
   <si>
     <t xml:space="preserve">A private Chinese security and inspection solution and service supplier originating from Tsinghua University.
 Through Comodan, the company&amp;#39;s representative in Israel, Nuctech supplied inspection systems to the Karni crossing, one of the checkpoints surrounding the besieged Gaza. For the implementation of the project, Nuctech cooperated with two Israeli companies:&amp;nbsp;Lesico Engineering Ltd.&amp;nbsp;
 for the construction work; and&amp;nbsp;Eltel - Technical and Logistics Services Ltd. In 2016, the company provided technologies to costumes boarder in the city of Ashdod in Israel, where 80% of the imports to the occupied Palestinian territories are shipped.
 In 2018 and 2019, the company provided x-ray containers in the Jordan River border and in the Allenby Crossing Boarder.
 </t>
   </si>
   <si>
     <t>Odortec</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the research and development of advanced non-toxic, non-lethal scent-based repellents for law enforcement.
 Odortec, in collaboration with the Technological Development Department of the Israel Police, developed &amp;ldquo;the Skunk&amp;rdquo;. The Skunk is&amp;nbsp;classified as a scent-based non-lethal weapon. It was designed to be sprayed from a distance in order to disperse crowds. Although classified as &amp;ldquo;non-lethal&amp;rdquo;, Skunk can cause considerable harm. The Skunk mist, which is fired from a water cannon, is usually yellow and leaves a stench of sewage in the mouths, hair and clothes of the sprayed people &amp;ndash; a stench very difficult to remove.&amp;nbsp;The Skunk&amp;rsquo;s safety data sheet indicates that the liquid can cause skin irritation, eye pain or redness and abdominal pain. According to the data sheet, inhalation of the liquid may cause breathing difficulties.
 The Skunk was used for the first time in the occupied West Bank by the Israel Border Police in 2008.&amp;nbsp;The Israeli army started using this device in 2009 in demonstrations in the West Bank, particularly in the villages of Bil&amp;rsquo;in, Ni&amp;rsquo;lin, Kafr Qaddum and Nabi Saleh.
 Since then, the &amp;ldquo;Skunk&amp;rdquo; has been used on a regular basis by Israeli forced in the West Bank, East Jerusalem, and on Palestinian protestors within Israel. The Skunk is regularly used by Israeli security services used as a collective punitive measure against Palestinian protestors.
 In 2019, 2020 and 2021, the company won tenders to supply the Israeli police with the Skunk liquid to the amount of 500,000 NIS. The Skunk was used widely by the Israeli police in East Jerusalem during the last Palestinian uprising in May 2021. Who Profits team, documented the regular presence and use of the Skunk against Palestinian protestors in&amp;nbsp; Damascus Gate and Sheikh Jarrah neighberhood areas.
 Israeli crowd control products are used and tested on the Palestinians and are often marketed globally as &amp;ldquo;proven effective&amp;rdquo;, and are sometimes used to suppress uprisings around the World. In the case of Odortec, St. Louis police bought the Skunk liquid after the Ferguson uprising. During the events of May 2021 in Palestine, Who Profits was contacted by a company which thought that the center can put it in touch with Odortec to buy the liquid and sell it to the Colombian Police forces.
 </t>
   </si>
   <si>
@@ -4647,94 +4509,84 @@
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of street lighting poles and antenna poles for communication infrastructure.
 The company has provided lightning poles to the Jerusalem light rail, which connects the western part of the city with settlement neighborhoods in occupied East Jerusalem.
 The company provided lighting poles to A-Jib checkpoint and to roads in Gush Etzion settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Telecommunication</t>
   </si>
   <si>
     <t>Padcon</t>
   </si>
   <si>
     <t>A German manufacturer and supplier of solar energy equipment. Among its products are monitoring systems for PV power plants.In June 2016, Who Profits documented PADCON's electrical and software components in the Kalia solar field. The field is located in Kalia, an illegal Israeli settlement in the occupied Jordan Valley. Kalia's solar field is built on 135,000 square meters of Palestinian land, all owned by Kibbutz Kalia.The field is connected to the high-voltage power grid, generating 10.8 Mega.&amp;nbsp;In the same year, PADCON was monitoring more than 200MW in Israel.</t>
   </si>
   <si>
     <t>Economic Exploitation, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
     <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
-    <t>Partner Communications (formerly Orange)</t>
-[...15 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
   </si>
   <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
     <t>Pelter Winery</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli boutique winery based in the settlement of Ein Zivan in the occupied Syrian Golan.
 The winery sources some of its grapes from a vineyard in the occupied Syrian Golan, near the settlement of Merom Golan.
 Matar Winery, another brand owned by the Pelter family and located in the same settlement, sources most of its grapes from the Merom Golan settlement vineyard.
 Additionally, the Pelter family operates a distillery, producing single malt whiskey, brandy and arak from apples, Majhoul dates and grapes. The grapes used in the production of arak and brandy originate from the Syrian Golan. The website does not contain information about the origins of the dates and apples used in production. However, a significant share of apples and dates in the Israeli market originate from the Syrian Golan and the Jordan Valley in the occupied West Bank respectively. The barrels are stored in a Syrian structure.
 </t>
   </si>
   <si>
     <t>Peretz Bonei Hanegev</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in construction and real estate.
 The company built and marketed a residential project in Har Homa settlement neighborhood in occupied East Jerusalem as well as three residential projects in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The project was accompanied by Mizraji Tfahot bank.
 In the 1980s, the company was involved in&amp;nbsp;two&amp;nbsp;construction projects in the occupied Gaza Strip. Contracted by the Jewish Agency, the Israeli Ministry of Tourism and seven Israeli settlements, the company built&amp;nbsp;a hotel near the Israeli settlement of&amp;nbsp;Neve Dekalim. In addition, the company was also hired by the Israeli authorities to&amp;nbsp;renew and expand&amp;nbsp;Al-Shifa Hospital in the Gaza Strip, a major construction project. This is a clear example of the allocation of major construction projects to Israeli companies at the expense of Palestinian contractors.
 </t>
   </si>
   <si>
     <t>Peretz Sela Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in road construction.
 The company has been involved in the construction of two sections of the Seam Zone, an area of the occupied West Bank annexed to Israel by the Wall.
 The company planned streets and patrol roads in the settlements of Ariel, Emanuel, Maaleh Adumim, Alfei Menashe and Har Adar in the West Bank. It was also involved in the expansion of the settlement of Modi&amp;#39;in Illit.
@@ -4756,86 +4608,57 @@
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>PGR Drive Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">PGR Drive Technologies is a private Turkish gear and gearbox manufacturer and exporter. The company also produces variators and Servo Drivers.
 The company has two main production factories on in Turkey and the other is based in Germany.
 PGR Drive Technologies equipment was documented by Who Profits in October 2017 at the Nativ Hagdud settlement solar energy field in the Jordan Valley in the occupied West Bank.&amp;nbsp;Netiv Hagdud project is a joint venture of $6 million between Enerpoint Israel and &amp;quot;Green is us&amp;quot;, its electricity production reaches 4 MW and it is built over 50 Dunams of Palestinian land.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Phoenicia America-Israel (Flat Glass)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures glass products.
 Phoenicia is the largest manufacturer and provider of glass in the Israeli state. The company provides bullet proof glass and blast-proof glass to armored vehicles used by the Israeli Military. Phoenicia also provided bullet-proof and blast-proof glass windows for the Qalandiya checkpoint in the occupied West Bank. It has also provided bullet-proof windows for residential homes in the settlement of Gilo in East Jerusalem.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...34 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Polimil</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides identification solutions and identification personal and smart cards.
 The company is providing biometric smart cards, printers, and additional equipment and services for the Israeli Civil Administration (ICA) for the Meitar System.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards for Palestinians to use to cross Israeli checkpoints in the West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints.
 In 2020, the company was contracted by the ICA to provide Smart Cards for a biometric project for NIS 1,393,237, and to provide smart cards for Meitar System for NIS 1,013,594, for the months of July-September. Also in 2020, the company provided the ICA with equipment for Meitar System for NIS 709,271; repair services for NIS 49,797; and maintenance service for smart card printers for NIS 39,380.
 In 2019, the company provided the ICA biometric equipment for NIS 250,075; services for Meitar System stations for NIS 25,611; and repair service for Meitar printers for NIS 6,425.
 In 2018, the company provided the ICA smart cards for Meitar System for NIS 835,380; printing equipment for Meitar System for NIS 70,113; Printers for Meitar System for NIS 134,317; additional equipment for Meitar System for NIS 75,503; and card printers for a biometric project for NIS 57,746.
 In 2017, the company provided the ICA smart cards for Meitar System for NIS 1,013,594; printers for Meitar System for NIS 544,883; and additional printing equipment for NIS 56,694; and card printers for biometric project for Erez and COGAT for NIS 48,122.
 </t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
 In 2023, the company announced a backlog of rooftop projects in a settlement of the occupied West Bank, with a total installed capacity of 8.6 MW. While construction of which has been completed.
 In November 2019, the company signed a cooperation agreement with Lumisun Ltd. to initiate, plan, finance, build, and operate ground-based photovoltaic electricity facilities in the Jordan Valley in the occupied West Bank.
 In January 2023, the company won two tenders from the Israel Land Authority to lease 2,800 dunams of land in Naot Hovav and Ramat Beka in the Naqab area for solar projects with a combined capacity of 520 megawatts and additional storage batteries of 940 megawatts. The project entails the forced displacement of Bedouin families in the Ramat Beka area, and an evacuation order has already been issued. However, the company withdrew from both tenders for strategic reasons. For further information on Solar Energy Production in The Naqab, see Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources
 </t>
   </si>
@@ -6060,110 +5883,101 @@
   <si>
     <t xml:space="preserve">A private Israeli company operating in electronic homeland security, surveillance, intrusion detection, access control and&amp;nbsp;private wireless network and communication.
 Israel Prison Service (IPS):
 Between 2017 and 2019, the company was contracted by the Israel Prison Services (IPS) to conduct a multitude of activities, including providing security services, peripheral protection systems and surveillance. Among others, the company provided services to the Ketziot and Megido prisons where Palestinian political prisoners are incarcerated. In Ketziot prison, the company provided security services to the tent wings. The tent wings were built in Ketziot prison to incarcerate Palestinian political prisoner.
 The company has also provided security systems for the Nachshon Unit in the southern district and to the command-and-control center of the unit inside the courts. Nachshon Unit is the IPS&amp;rsquo;s operational arm. The unit is the central unit for surveilling prisoners and conducting security tasks, as well as and operating holding cells in court houses. Furthermore, the company provided security services to Salem military court and to Sha&amp;rsquo;arei Avraham, the IPS national training center.
 Additionally, in 2018 the company provided services to &amp;lsquo;the hunger strike wing&amp;rsquo; at Nitzan-Ramle prison and detention center where Palestinian political detainees are held, in total amount of 59529.60 NIS. In 2019, IPS launched the hunger strike wing medical center. The wing has the equipment and staff needed to contain a long-term hunger strike within the IPS facilities and thus isolate the political prisoners from their families and supporters, and prevent them from receiving adequate health treatment received in general hospitals.
 In 2016 the company won two tenders with the Israeli Police and Israel Prison Service (IPS) for the installation of security systems. The first tender is a 10-year contract with an amount of 22 million NIS per year, 220 million NIS in total, while the second is a four-year contract for a total amount of 20 million NIS and includes installing cameras in police stations and other facilities belonging to the Israeli police. Additionally in 2016, the company won a tender to provide the Israeli Police with fire extinguishing systems. The two tenders were released following the pulling out of the publicly traded company G4S, which came as a result of international campaigns calling the company to stop its involvement with the Israeli security apparatus.
 In 2015 the company, alongside the Israeli private company Magalcom, won a tender by the Israel Prison Service (IPS) for the supply, maintenance and installation of security (low voltage) systems in IPS facilities.
 Israeli Police:
 In January 2021 the company was contracted by the Israeli Police for providing security services, including communication devices and accessories, components for information and transmission technologies, multimedia communication equipment and DataVoice. The contract is for a period of three months (3rd of January 2021 &amp;ndash; 1st of April 2021) with a total amount of 3 million NIS. In April 2021 the company was contracted by the Israeli Police for five months for installation and maintenance of security systems (April 2021 until September 2021) in a total amount of 5 million NIS.
 In May 2020 the company was contracted by the Israeli Police to provide security service in a total amount of 2.5 million NIS.
 Israeli Ministry of Construction and Housing (IMOCH):
 In January 2020, the company won an Israeli Ministry of Housing and Construction (IMOCH) tender for the provision and maintenance of electronic, technological and physical security systems in 98 sites in occupied East Jerusalem. According to the tender documents, the sites are located in Palestinian areas in which a number of Israeli settlers reside, and most are gated and can only be accessed through vehicle or pedestrian access gates. The project divides East Jerusalem into three distinct zones: the Shuafat ridge, the City of David settler complex (located in the Palestinian neighborhood of Silwan) and the Old City.
 As part of the tender, the company will install the following systems: CCTV, intrusion detection, access control, intercom, public address (PA) systems, License Plate Recognition (LPR), electronic fences, physical fences, IPVPN and access gates. A local command and control system would be installed in each individual site and all sites would broadcast to nine regional command and control centers. Regional centers would be connected to three area centers which would broadcast to two central centers. The entire apparatus would be accessible to officials in the IMOHC offices in Sheikh Jarrah in East Jerusalem.
 The system is also required to fully integrate an already installed CCTV system managed through video management software (VMS) system, which includes 620 cameras.
 The six-year contract entails a 10 months period to establish, install and operate all specified services and 5 years and 2 months of maintenance, and can be extended for an additional three-year period.
 According to the tender documents, the IMOCH seeks to reduce the cost of security in East Jerusalem by replacing manpower with an electronic command and control apparatus.
 Services to settlements and other activities:
 In 2015 the company won a tender to supply, install and provide services for technological and physical security systems for the settlement of Modi&amp;rsquo;in Illit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Toyota Motor Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">A Japanese multinational automotive manufacturer with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.
-[...11 lines deleted...]
-</t>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
   </si>
   <si>
     <t>Trima Israel Pharmaceutical Products - Maabarot</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializes in the development, production and import of pharmaceutical products.
 The company supplies its products to the Israeli security forces.
 Trima enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Trima, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus, the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
 Company&amp;rsquo;s online travel websites include Brand TripAdvisor, Viator and TheFork.
 Through its travel booking website, Tripadvisor.com, the company advertises hotels, resorts, restaurants and guesthouses in the occupied West Bank, occupied East Jerusalem and the occupied Syrian Golan.
 Tripadvisor&amp;rsquo;s website offers listings in 8 illegal settlements including Ariel, Almog, Ma&amp;rsquo;ale Adumim, Kalia, Kfar Adumim, Kfar Etzion, and Karnei Shomron in the occupied West Bank; listings in 10 settlements including Ma&amp;rsquo;ale Gamla, Merom Golan, Odem, Ramot, Giva&amp;rsquo;at Yoav, Ein Zivan, Katzrin, Kfar Haruv, and Had Nes in the occupied Syrian Golan; and listings in different locations in occupied East Jerusalem and tourist sites in the&amp;nbsp; Old City and Givat Hatachmoshet and Mount of Olives area.
 Additionally, the website advertises tourist attractions in settlements in the occupied Palestinian territory, including a shooting range, a winery and jeep tours in the Gush Etzion cluster of settlements in the occupied West Bank; tourist sites in occupied East Jerusalem; and wineries in the settlements of Kidmat Tzvi, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Through its brand&amp;#39;s website Viator.com, the company provides information and a booking service for tours in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Tshuva Research </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli investigation company.
 In 2018 the company won a tender in a total amount of NIS 250,000 with the Central Unit for Enforcement and Investigations of the Ministry of Agriculture and Rural Development. The Central Unit for Enforcement and Investigations was established following the agricultural agreements between Israel and the Palestinian Authority (PA) in order to monitor the transfer of agricultural produce from the PA to Israel. The investigation services include investigations located mainly in the Occupied West Bank.
 In July 2016, the company, alongside with the companies Human Safety Company for Accidents Investigation &amp;amp; Prevention and Moran Investigations, won a tender with the Israeli National Insurance (Israel&amp;#39;s national social security agency) for investigation services in Jerusalem, Jerusalem surrounding area, the Occupied West Bank and investigations for specific population groups. The tender is for a period of two years with three extension options, each extension option is for one year.
 The investigation services focus in examining the residency issue, i.e proof of residence and center of life of claimants to the National Insurance, as well as providing services to questions and issues that will be referred by National Insurance to the investigation company. Investigations services will include active covert tracking, covert video camera documenting, covert recording, covert interrogation locating residential address and other relevant documents. Additionally, the investigator must assist in any legal procedure required by the National Insurance related to the residency investigations. According to the tender, the amount of the investigation cases required by National Insurance range between 800 and 900 cases.
 In previous years the company provided services to the Israeli Police and the Ministry on Interior.
 </t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Tyrec</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the recycling of tires.
 Tyrec operates the biggest facility in Israel for the recycling of tires, located in the Shahak (Shaked) Industrial Zone in the northern West Bank.&amp;nbsp;Tyrec&amp;#39;s formal address indicates that it is based in the Shahak Industrial Park, but locates it in Katzir-Harish, a local council within the green line, thereby misleading the public about the factory&amp;#39;s whereabouts on occupied land.
 The company collects used oil from over 700 garages in Israel and in the West Bank. Its factory processes 8 tons of tires waste in one hour and produces rubber flakes from which the company manufactures various rubber products. These products are later marketed to different industries, such as stepping surfaces, traffic equipment, etc. These products are used in an Israeli army base within the green line.
 The company&amp;#39;s factory in the Shahak Industrial Zone was used as collateral for a loan that Igud Bank provided the company in 2010.
 </t>
   </si>
   <si>
     <t>Tzifha International</t>
   </si>
   <si>
     <t xml:space="preserve">A developer of construction projects. The company has developed the &amp;#39;Illit&amp;#39; commercial center and 3,000 housing units in the neighborhoods of Brachfeld Estate and Kiryat Sefer in the&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. After the completion of the&amp;nbsp;&amp;#39;Illit&amp;#39; commercial center,&amp;nbsp;the company chose to relocate its offices into the new center and from there it continues to develop plot 601 as an expantion to&amp;nbsp;Brachfeld Estate&amp;nbsp;neighborhood.
 The company claims to own several plots of land in the terrains of the Palestinian village of&amp;nbsp;Deir Qaddis. In 2006, in a petition to the Israeli High Court of Justice the company tried to push the&amp;nbsp;planned route of the separation wall to the north, in order to annex these plots to Modi&amp;#39;in Illit. In addition, the company managed the construction of a local school and operated a quarry&amp;nbsp;in Modi&amp;#39;in Illit.
 The quarry,&amp;nbsp;which is now inactive, was operated for over a decade through&amp;nbsp;Kal Binyan&amp;nbsp;Company. It allowed the exploitation of Palestinian natural resources for the needs of the Israeli construction industry.
 Tzifha International developed over a thousand housing units in other settlements across the West Bank including in&amp;nbsp;Kokhav Ya&amp;#39;akov,&amp;nbsp;Talmon,&amp;nbsp;Beit El&amp;nbsp;and the&amp;nbsp;Ramat Shlomo&amp;nbsp;settlement&amp;nbsp;neighborhood in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Umm Brothers Construction Works Investment and Development Company</t>
   </si>
   <si>
@@ -6224,73 +6038,50 @@
 Between 2015 and 2018, The Archivists provided archival service to the Israeli Prison Service for NIS 4,343,631.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
-</t>
-[...21 lines deleted...]
-For more on the A1 train, see Who Profits&amp;rsquo; report Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 </t>
   </si>
   <si>
     <t>Y. Tzarfati Car and Metal Services</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli garage servicing private, commercial and military vehicles.
 The company also operates a welding workshop and is a licensed garage for the brands of DAF, Scania, IVECO, International and Isuzu.
 The company is based in the Mishor Adumim settlement Industrial Zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Y. Zamberg Metal Products</t>
   </si>
   <si>
     <t xml:space="preserve">A Private Israeli manufacturer of metal products for product display, logistic centers, furniture and industry.
 The company&amp;rsquo;s factory is based in Ariel Settlement industrial zone in the occupied West Bank.
 The company manufactures metal products for the use of defense air and aviation industry, armored vetches and firearms.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Y.D. Barzani </t>
@@ -9296,10958 +9087,10960 @@
       </c>
       <c r="H86" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>305</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>279</v>
+        <v>306</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>178</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C88" s="0"/>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I88" s="0"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H89" s="0" t="s">
         <v>269</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>127</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H94" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H95" s="0"/>
       <c r="I95" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>239</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>183</v>
       </c>
       <c r="H97" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H98" s="0" t="s">
         <v>269</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>160</v>
       </c>
       <c r="H99" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>223</v>
       </c>
       <c r="H100" s="0"/>
       <c r="I100" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>223</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H102" s="0"/>
       <c r="I102" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>280</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>239</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>112</v>
       </c>
       <c r="H104" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>239</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H105" s="0"/>
       <c r="I105" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H106" s="0"/>
       <c r="I106" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="H107" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I107" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H108" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C110" s="0"/>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H110" s="0"/>
       <c r="I110" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I111" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>239</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H112" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I112" s="0"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>167</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H114" s="0"/>
       <c r="I114" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H115" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H116" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I116" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H117" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I117" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H118" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H119" s="0"/>
       <c r="I119" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H120" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I120" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="H121" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>279</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H122" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I122" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H123" s="0" t="s">
         <v>269</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="H124" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I124" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H125" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I125" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H126" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>239</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H127" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>210</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H128" s="0"/>
       <c r="I128" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H129" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I129" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>197</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H130" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I130" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="H131" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H132" s="0"/>
       <c r="I132" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>239</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H133" s="0"/>
       <c r="I133" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I134" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>279</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="H135" s="0"/>
       <c r="I135" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H136" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I136" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>197</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H137" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I137" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C138" s="0"/>
       <c r="D138" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H138" s="0"/>
       <c r="I138" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H139" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I139" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="H140" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H141" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I141" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H142" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I142" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H143" s="0"/>
       <c r="I143" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I144" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H145" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H146" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I146" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="H147" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>143</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>279</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H148" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I148" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>230</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H149" s="0"/>
       <c r="I149" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H150" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I150" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H151" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I151" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H152" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I152" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H153" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I153" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>186</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H154" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I154" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H155" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H156" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I156" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>138</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H157" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I157" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H158" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H159" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I159" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>283</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H160" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I160" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>279</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H162" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I162" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>167</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H163" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I163" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H164" s="0"/>
       <c r="I164" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>239</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H165" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I165" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H166" s="0"/>
       <c r="I166" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>223</v>
       </c>
       <c r="H167" s="0" t="s">
         <v>269</v>
       </c>
       <c r="I167" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H168" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>83</v>
+        <v>522</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>141</v>
+        <v>74</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>138</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H170" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>279</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H171" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I171" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H172" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="0">
         <v>172</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H173" s="0"/>
       <c r="I173" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="0">
         <v>173</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I174" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H175" s="0"/>
       <c r="I175" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="0">
         <v>175</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H176" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I176" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H177" s="0"/>
       <c r="I177" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I178" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="0">
         <v>178</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H179" s="0"/>
       <c r="I179" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="0">
         <v>179</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="0">
         <v>180</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>198</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="I181" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="0">
         <v>181</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H182" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I182" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="0">
         <v>182</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="H183" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I183" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="0">
         <v>183</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>292</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>279</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="I184" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="0">
         <v>184</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H185" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I185" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="0">
         <v>185</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="I186" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H187" s="0"/>
       <c r="I187" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="0">
         <v>187</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="H188" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I188" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="0">
         <v>188</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H189" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I189" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="0">
         <v>189</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="H190" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I190" s="0"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="0">
         <v>190</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G191" s="0"/>
       <c r="H191" s="0"/>
       <c r="I191" s="0"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="0">
         <v>191</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>283</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H192" s="0"/>
       <c r="I192" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="0">
         <v>192</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H193" s="0"/>
       <c r="I193" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="0">
         <v>193</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="H194" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I194" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="0">
         <v>194</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>219</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H195" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I195" s="0"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="0">
         <v>195</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H196" s="0"/>
       <c r="I196" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="0">
         <v>196</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H197" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I197" s="0"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="0">
         <v>197</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>210</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>216</v>
       </c>
       <c r="H198" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I198" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="0">
         <v>198</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H199" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I199" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="0">
         <v>199</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="H200" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I200" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="0">
         <v>200</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>183</v>
       </c>
       <c r="H201" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I201" s="0"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="0">
         <v>201</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H202" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I202" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="0">
         <v>202</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>116</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="I203" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="0">
         <v>203</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>223</v>
       </c>
       <c r="H204" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I204" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="0">
         <v>204</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>608</v>
+        <v>347</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>223</v>
       </c>
       <c r="H205" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I205" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="0">
         <v>205</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>163</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H206" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I206" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="0">
         <v>206</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H207" s="0"/>
       <c r="I207" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="0">
         <v>207</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H208" s="0"/>
       <c r="I208" s="0"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="0">
         <v>208</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H209" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I209" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="0">
         <v>209</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>256</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="I210" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="0">
         <v>210</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="I211" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="0">
         <v>211</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>178</v>
       </c>
       <c r="H212" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I212" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="0">
         <v>212</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="I213" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="0">
         <v>213</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>239</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H214" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I214" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="0">
         <v>214</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H215" s="0"/>
       <c r="I215" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="0">
         <v>215</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="H216" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="0">
         <v>216</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>239</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="H217" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I217" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="0">
         <v>217</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="I218" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="0">
         <v>218</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H219" s="0"/>
       <c r="I219" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="0">
         <v>219</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H220" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I220" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="0">
         <v>220</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H221" s="0" t="s">
         <v>269</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="0">
         <v>221</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="H222" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I222" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="0">
         <v>222</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H223" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I223" s="0"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="0">
         <v>223</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>292</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H224" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I224" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="0">
         <v>224</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H225" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I225" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="0">
         <v>225</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>230</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H226" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I226" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="0">
         <v>226</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>223</v>
       </c>
       <c r="H227" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="0">
         <v>227</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="H228" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I228" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="0">
         <v>228</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H229" s="0"/>
       <c r="I229" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="0">
         <v>229</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H230" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I230" s="0"/>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="0">
         <v>230</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="I231" s="0"/>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="0">
         <v>231</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H232" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I232" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="0">
         <v>232</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H233" s="0"/>
       <c r="I233" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="0">
         <v>233</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H234" s="0"/>
       <c r="I234" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="0">
         <v>234</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0"/>
       <c r="H235" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I235" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="0">
         <v>235</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H236" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I236" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="0">
         <v>236</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>288</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H237" s="0"/>
       <c r="I237" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="0">
         <v>237</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>167</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H238" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I238" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="0">
         <v>238</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="H239" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I239" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="0">
         <v>239</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>183</v>
       </c>
       <c r="H240" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I240" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="0">
         <v>240</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="H241" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I241" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="0">
         <v>241</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H242" s="0"/>
       <c r="I242" s="0"/>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="0">
         <v>242</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H243" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I243" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="0">
         <v>243</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H244" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I244" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="0">
         <v>244</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H245" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I245" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="0">
         <v>245</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H246" s="0"/>
       <c r="I246" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="0">
         <v>246</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H247" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I247" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="0">
         <v>247</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H248" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I248" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="0">
         <v>248</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="H249" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I249" s="0"/>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="0">
         <v>249</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>719</v>
+        <v>310</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>322</v>
+        <v>280</v>
       </c>
       <c r="I250" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="0">
         <v>250</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>721</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>69</v>
+        <v>722</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>11</v>
+        <v>130</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>723</v>
+        <v>145</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>724</v>
+        <v>72</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>66</v>
+        <v>323</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>67</v>
+        <v>372</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="0">
         <v>251</v>
       </c>
       <c r="B252" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D252" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="C252" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E252" s="0" t="s">
+      <c r="F252" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="F252" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G252" s="0" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="H252" s="0"/>
+        <v>727</v>
+      </c>
+      <c r="H252" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I252" s="0" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="0">
         <v>252</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>728</v>
+        <v>118</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>230</v>
+        <v>99</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-      <c r="I253" s="0"/>
+        <v>160</v>
+      </c>
+      <c r="H253" s="0"/>
+      <c r="I253" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="0">
         <v>253</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>730</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>130</v>
+        <v>731</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>13</v>
+        <v>230</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>198</v>
-[...4 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H254" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I254" s="0"/>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="0">
         <v>254</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>463</v>
+        <v>13</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>734</v>
+        <v>198</v>
       </c>
       <c r="H255" s="0"/>
       <c r="I255" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="0">
         <v>255</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>735</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>239</v>
+        <v>464</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>717</v>
+        <v>737</v>
       </c>
       <c r="H256" s="0"/>
-      <c r="I256" s="0"/>
+      <c r="I256" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="0">
         <v>256</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>288</v>
+        <v>239</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>718</v>
+      </c>
+      <c r="H257" s="0"/>
       <c r="I257" s="0"/>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="0">
         <v>257</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>526</v>
+        <v>10</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>740</v>
+        <v>11</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>138</v>
+        <v>288</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>146</v>
+        <v>72</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="I258" s="0"/>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="0">
         <v>258</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>742</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>10</v>
+        <v>528</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>11</v>
+        <v>743</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>283</v>
+        <v>138</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>66</v>
+        <v>269</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="0">
         <v>259</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>99</v>
+        <v>283</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I260" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="0">
         <v>260</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>288</v>
+        <v>99</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H261" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H261" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I261" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="0">
         <v>261</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>208</v>
+        <v>10</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>750</v>
+        <v>288</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H262" s="0"/>
       <c r="I262" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="0">
         <v>262</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>751</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>69</v>
+        <v>208</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>753</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>437</v>
+        <v>139</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="0">
         <v>263</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>754</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>143</v>
+        <v>69</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>755</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>756</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>83</v>
+        <v>438</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>322</v>
+        <v>37</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="0">
         <v>264</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>757</v>
       </c>
       <c r="C265" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="D265" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E265" s="0" t="s">
         <v>758</v>
       </c>
-      <c r="D265" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E265" s="0" t="s">
+      <c r="F265" s="0" t="s">
         <v>759</v>
       </c>
-      <c r="F265" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G265" s="0" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>37</v>
+        <v>323</v>
       </c>
       <c r="I265" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="0">
         <v>265</v>
       </c>
       <c r="B266" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="C266" s="0" t="s">
         <v>761</v>
       </c>
-      <c r="C266" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D266" s="0" t="s">
-        <v>11</v>
+        <v>349</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>13</v>
+        <v>763</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="I266" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="0">
         <v>266</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H267" s="0"/>
+      <c r="H267" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I267" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="0">
         <v>267</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="H268" s="0"/>
       <c r="I268" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="0">
         <v>268</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>768</v>
+        <v>10</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>769</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>770</v>
+        <v>99</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="H269" s="0"/>
       <c r="I269" s="0" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="0">
         <v>269</v>
       </c>
       <c r="B270" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="C270" s="0" t="s">
         <v>771</v>
       </c>
-      <c r="C270" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D270" s="0" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>13</v>
+        <v>773</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H270" s="0"/>
+        <v>139</v>
+      </c>
+      <c r="H270" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="I270" s="0" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="0">
         <v>270</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>775</v>
+        <v>13</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>776</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H271" s="0"/>
       <c r="I271" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="0">
         <v>271</v>
       </c>
       <c r="B272" s="0" t="s">
+        <v>776</v>
+      </c>
+      <c r="C272" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272" s="0" t="s">
+        <v>777</v>
+      </c>
+      <c r="F272" s="0" t="s">
         <v>778</v>
       </c>
-      <c r="C272" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E272" s="0" t="s">
+      <c r="G272" s="0" t="s">
         <v>779</v>
       </c>
-      <c r="F272" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H272" s="0"/>
+      <c r="H272" s="0" t="s">
+        <v>780</v>
+      </c>
       <c r="I272" s="0" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="0">
         <v>272</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>186</v>
+        <v>239</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>782</v>
+        <v>718</v>
       </c>
       <c r="H273" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="0">
         <v>273</v>
       </c>
       <c r="B274" s="0" t="s">
         <v>783</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>208</v>
+        <v>10</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F274" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="G274" s="0" t="s">
         <v>785</v>
       </c>
-      <c r="G274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H274" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="0">
         <v>274</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>786</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>10</v>
+        <v>208</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>787</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>13</v>
+        <v>788</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="0">
         <v>275</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>256</v>
+        <v>13</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="I276" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="0">
         <v>276</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>208</v>
+        <v>69</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>656</v>
+        <v>256</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>223</v>
+        <v>14</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="I277" s="0" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="0">
         <v>277</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>10</v>
+        <v>208</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>239</v>
+        <v>657</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="I278" s="0"/>
+        <v>223</v>
+      </c>
+      <c r="H278" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I278" s="0" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="0">
         <v>278</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>795</v>
+        <v>10</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>272</v>
+        <v>118</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>145</v>
+        <v>239</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>797</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H279" s="0"/>
+      <c r="I279" s="0"/>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="0">
         <v>279</v>
       </c>
       <c r="B280" s="0" t="s">
+        <v>797</v>
+      </c>
+      <c r="C280" s="0" t="s">
         <v>798</v>
       </c>
-      <c r="C280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D280" s="0" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>799</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>775</v>
+        <v>145</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>800</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>42</v>
+        <v>523</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>24</v>
+        <v>372</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="0">
         <v>280</v>
       </c>
       <c r="B281" s="0" t="s">
         <v>801</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>13</v>
+        <v>778</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>14</v>
+        <v>803</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="I281" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="0">
         <v>281</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H282" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H282" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I282" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="0">
         <v>282</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>526</v>
+        <v>10</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>807</v>
+        <v>116</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H283" s="0"/>
       <c r="I283" s="0" t="s">
-        <v>487</v>
+        <v>24</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="0">
         <v>283</v>
       </c>
       <c r="B284" s="0" t="s">
         <v>808</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>76</v>
+        <v>528</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>809</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>482</v>
+        <v>810</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>810</v>
-[...1 lines deleted...]
-      <c r="H284" s="0"/>
+        <v>36</v>
+      </c>
+      <c r="H284" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I284" s="0" t="s">
-        <v>79</v>
+        <v>488</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="0">
         <v>284</v>
       </c>
       <c r="B285" s="0" t="s">
         <v>811</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>812</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>49</v>
+        <v>483</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="H285" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H285" s="0"/>
       <c r="I285" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="0">
         <v>285</v>
       </c>
       <c r="B286" s="0" t="s">
         <v>814</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>104</v>
+        <v>76</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>105</v>
+        <v>188</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>815</v>
       </c>
       <c r="F286" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G286" s="0" t="s">
         <v>816</v>
       </c>
-      <c r="G286" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H286" s="0" t="s">
-        <v>566</v>
+        <v>61</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>524</v>
+        <v>79</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="0">
         <v>286</v>
       </c>
       <c r="B287" s="0" t="s">
         <v>817</v>
       </c>
-      <c r="C287" s="0"/>
+      <c r="C287" s="0" t="s">
+        <v>104</v>
+      </c>
       <c r="D287" s="0" t="s">
-        <v>188</v>
+        <v>105</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>186</v>
+        <v>819</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H287" s="0"/>
+        <v>139</v>
+      </c>
+      <c r="H287" s="0" t="s">
+        <v>568</v>
+      </c>
       <c r="I287" s="0" t="s">
-        <v>79</v>
+        <v>526</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="0">
         <v>287</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>819</v>
-[...3 lines deleted...]
-      </c>
+        <v>820</v>
+      </c>
+      <c r="C288" s="0"/>
       <c r="D288" s="0" t="s">
-        <v>11</v>
+        <v>188</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>717</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H288" s="0"/>
       <c r="I288" s="0" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="0">
         <v>288</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>208</v>
+        <v>10</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>823</v>
+        <v>134</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>223</v>
+        <v>718</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>312</v>
+        <v>24</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="0">
         <v>289</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>824</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>10</v>
+        <v>208</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>337</v>
+        <v>826</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H290" s="0"/>
+        <v>223</v>
+      </c>
+      <c r="H290" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="I290" s="0" t="s">
-        <v>16</v>
+        <v>313</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="0">
         <v>290</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>828</v>
+        <v>338</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H291" s="0"/>
       <c r="I291" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="0">
         <v>291</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>829</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>830</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>13</v>
+        <v>831</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>14</v>
+        <v>183</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>42</v>
+        <v>563</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>16</v>
+        <v>340</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="0">
         <v>292</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H293" s="0"/>
+      <c r="H293" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I293" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="0">
         <v>293</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>635</v>
+        <v>10</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>835</v>
+        <v>13</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      <c r="I294" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H294" s="0"/>
+      <c r="I294" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="0">
         <v>294</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>836</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>69</v>
+        <v>636</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>11</v>
+        <v>637</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>99</v>
+        <v>838</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>223</v>
+        <v>83</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>523</v>
+      </c>
+      <c r="I295" s="0"/>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="0">
         <v>295</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>840</v>
+        <v>99</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>72</v>
+        <v>223</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>66</v>
+        <v>147</v>
       </c>
       <c r="I296" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="0">
         <v>296</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>841</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>243</v>
+        <v>843</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-      <c r="I297" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H297" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="I297" s="0" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="0">
         <v>297</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>28</v>
+        <v>243</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>718</v>
+      </c>
+      <c r="H298" s="0"/>
+      <c r="I298" s="0"/>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="0">
         <v>298</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>846</v>
+        <v>118</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>848</v>
+        <v>28</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="H299" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I299" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="0">
         <v>299</v>
       </c>
       <c r="B300" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="C300" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D300" s="0" t="s">
         <v>849</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>698</v>
+        <v>851</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="I300" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="0">
         <v>300</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>309</v>
+        <v>69</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>816</v>
+        <v>699</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>289</v>
+        <v>14</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>322</v>
+        <v>66</v>
       </c>
       <c r="I301" s="0" t="s">
-        <v>390</v>
+        <v>24</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="0">
         <v>301</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>10</v>
+        <v>310</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>239</v>
+        <v>819</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="I302" s="0"/>
+        <v>289</v>
+      </c>
+      <c r="H302" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="I302" s="0" t="s">
+        <v>391</v>
+      </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="0">
         <v>302</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>134</v>
+        <v>239</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="H303" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H303" s="0"/>
+      <c r="I303" s="0"/>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="0">
         <v>303</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>13</v>
+        <v>134</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H304" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H304" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I304" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="0">
         <v>304</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H305" s="0"/>
       <c r="I305" s="0" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="0">
         <v>305</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>239</v>
+        <v>55</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="H306" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I306" s="0" t="s">
-        <v>371</v>
+        <v>56</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="0">
         <v>306</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="H307" s="0"/>
+      <c r="H307" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I307" s="0" t="s">
-        <v>24</v>
+        <v>372</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="0">
         <v>307</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>309</v>
+        <v>10</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>99</v>
+        <v>243</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H308" s="0"/>
       <c r="I308" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="0">
         <v>308</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>10</v>
+        <v>310</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>26</v>
+        <v>130</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>504</v>
+        <v>99</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H309" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H309" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I309" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="0">
         <v>309</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>871</v>
+        <v>505</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H310" s="0"/>
       <c r="I310" s="0" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="0">
         <v>310</v>
       </c>
       <c r="B311" s="0" t="s">
         <v>872</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>134</v>
+        <v>874</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>139</v>
+        <v>83</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>561</v>
+        <v>73</v>
       </c>
       <c r="I311" s="0" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="0">
         <v>311</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>55</v>
+        <v>134</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>50</v>
+        <v>139</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>147</v>
+        <v>563</v>
       </c>
       <c r="I312" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="0">
         <v>312</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>698</v>
+        <v>55</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>202</v>
+        <v>50</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>66</v>
+        <v>147</v>
       </c>
       <c r="I313" s="0" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="0">
         <v>313</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>311</v>
+        <v>699</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>23</v>
+        <v>202</v>
       </c>
       <c r="H314" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="0">
         <v>314</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>346</v>
+        <v>312</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>882</v>
+        <v>23</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I315" s="0"/>
+        <v>66</v>
+      </c>
+      <c r="I315" s="0" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="0">
         <v>315</v>
       </c>
       <c r="B316" s="0" t="s">
         <v>883</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>134</v>
+        <v>885</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H316" s="0"/>
+        <v>886</v>
+      </c>
+      <c r="H316" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I316" s="0"/>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="0">
         <v>316</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>239</v>
+        <v>134</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H317" s="0"/>
-      <c r="I317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I317" s="0"/>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="0">
         <v>317</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>28</v>
+        <v>239</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>889</v>
+        <v>72</v>
       </c>
       <c r="H318" s="0"/>
       <c r="I318" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="0">
         <v>318</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>230</v>
+        <v>28</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>893</v>
+      </c>
+      <c r="H319" s="0"/>
       <c r="I319" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="0">
         <v>319</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>167</v>
+        <v>230</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H320" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I320" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="0">
         <v>320</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>134</v>
+        <v>167</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>147</v>
+        <v>42</v>
       </c>
       <c r="I321" s="0" t="s">
-        <v>524</v>
+        <v>141</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="0">
         <v>321</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>28</v>
+        <v>134</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>61</v>
+        <v>147</v>
       </c>
       <c r="I322" s="0" t="s">
-        <v>20</v>
+        <v>526</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="0">
         <v>322</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>318</v>
+        <v>10</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>750</v>
+        <v>28</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>139</v>
+        <v>41</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>269</v>
+        <v>61</v>
       </c>
       <c r="I323" s="0" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="0">
         <v>323</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>69</v>
+        <v>319</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>902</v>
+        <v>753</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>72</v>
+        <v>139</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>30</v>
+        <v>269</v>
       </c>
       <c r="I324" s="0" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="0">
         <v>324</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="H325" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H325" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I325" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="0">
         <v>325</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>397</v>
+        <v>909</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="H326" s="0"/>
       <c r="I326" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="0">
         <v>326</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>309</v>
+        <v>69</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>239</v>
+        <v>398</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>717</v>
+        <v>14</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>108</v>
+        <v>563</v>
       </c>
       <c r="I327" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="0">
         <v>327</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>104</v>
+        <v>310</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>134</v>
+        <v>239</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>65</v>
+        <v>718</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>37</v>
+        <v>108</v>
       </c>
       <c r="I328" s="0" t="s">
-        <v>74</v>
+        <v>141</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="0">
         <v>328</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>167</v>
+        <v>134</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>914</v>
+        <v>65</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="I329" s="0" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="0">
         <v>329</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>917</v>
+        <v>167</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>78</v>
+        <v>918</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I330" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="I330" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="0">
         <v>330</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>105</v>
+        <v>272</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>239</v>
+        <v>921</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I331" s="0"/>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="0">
         <v>331</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>922</v>
+        <v>239</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>128</v>
+        <v>65</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>73</v>
+        <v>108</v>
       </c>
       <c r="I332" s="0" t="s">
-        <v>67</v>
+        <v>372</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="0">
         <v>332</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>253</v>
+        <v>127</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="H333" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I333" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="0">
         <v>333</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>99</v>
+        <v>253</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H334" s="0"/>
+        <v>78</v>
+      </c>
+      <c r="H334" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="I334" s="0" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="0">
         <v>334</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>922</v>
+        <v>99</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H335" s="0"/>
       <c r="I335" s="0" t="s">
-        <v>109</v>
+        <v>56</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="0">
         <v>335</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>28</v>
+        <v>932</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="I336" s="0" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="0">
         <v>336</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>11</v>
+        <v>81</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>753</v>
+        <v>28</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>183</v>
+        <v>60</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I337" s="0" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="0">
         <v>337</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>230</v>
+        <v>756</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>14</v>
+        <v>183</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="I338" s="0" t="s">
-        <v>141</v>
+        <v>74</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="0">
         <v>338</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>458</v>
+        <v>10</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>936</v>
+        <v>11</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>411</v>
+        <v>230</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>412</v>
+        <v>14</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I339" s="0"/>
+        <v>19</v>
+      </c>
+      <c r="I339" s="0" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="0">
         <v>339</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>10</v>
+        <v>459</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>630</v>
+        <v>940</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>99</v>
+        <v>412</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>78</v>
-[...4 lines deleted...]
-      </c>
+        <v>413</v>
+      </c>
+      <c r="H340" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I340" s="0"/>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="0">
         <v>340</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>11</v>
+        <v>631</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>530</v>
+        <v>99</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="H341" s="0"/>
       <c r="I341" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="0">
         <v>341</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>346</v>
+        <v>532</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>223</v>
+        <v>14</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="I342" s="0" t="s">
-        <v>944</v>
+        <v>16</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="0">
         <v>342</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>134</v>
+        <v>948</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-      <c r="I343" s="0"/>
+        <v>223</v>
+      </c>
+      <c r="H343" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I343" s="0" t="s">
+        <v>949</v>
+      </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="0">
         <v>343</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>208</v>
+        <v>10</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>55</v>
+        <v>134</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>216</v>
-[...6 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="H344" s="0"/>
+      <c r="I344" s="0"/>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="0">
         <v>344</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>10</v>
+        <v>208</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>279</v>
+        <v>55</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>363</v>
+        <v>216</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>147</v>
+        <v>30</v>
       </c>
       <c r="I345" s="0" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="0">
         <v>345</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>26</v>
+        <v>272</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>49</v>
+        <v>279</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>60</v>
+        <v>364</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="I346" s="0" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="0">
         <v>346</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H347" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="H347" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I347" s="0" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="0">
         <v>347</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>530</v>
+        <v>13</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>338</v>
+        <v>14</v>
       </c>
       <c r="H348" s="0"/>
       <c r="I348" s="0" t="s">
-        <v>390</v>
+        <v>20</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="0">
         <v>348</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>167</v>
+        <v>532</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>78</v>
+        <v>339</v>
       </c>
       <c r="H349" s="0"/>
       <c r="I349" s="0" t="s">
-        <v>270</v>
+        <v>391</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="0">
         <v>349</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="H350" s="0"/>
       <c r="I350" s="0" t="s">
-        <v>79</v>
+        <v>270</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="0">
         <v>350</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>11</v>
+        <v>188</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>963</v>
+        <v>41</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>147</v>
+        <v>30</v>
       </c>
       <c r="I351" s="0" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="0">
         <v>351</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>143</v>
+        <v>69</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>134</v>
+        <v>99</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>72</v>
+        <v>968</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="I352" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="0">
         <v>352</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>309</v>
+        <v>143</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>55</v>
+        <v>134</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>160</v>
+        <v>72</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>561</v>
+        <v>73</v>
       </c>
       <c r="I353" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="0">
         <v>353</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>10</v>
+        <v>310</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="H354" s="0"/>
+      <c r="H354" s="0" t="s">
+        <v>563</v>
+      </c>
       <c r="I354" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="0">
         <v>354</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>321</v>
+        <v>55</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="H355" s="0"/>
       <c r="I355" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="0">
         <v>355</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D356" s="0"/>
+        <v>76</v>
+      </c>
+      <c r="D356" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="E356" s="0" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>28</v>
+        <v>322</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H356" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H356" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="I356" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="0">
         <v>356</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D357" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>976</v>
+        <v>28</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="H357" s="0"/>
       <c r="I357" s="0" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="0">
         <v>357</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>840</v>
+        <v>981</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="H358" s="0"/>
       <c r="I358" s="0" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="0">
         <v>358</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>55</v>
+        <v>843</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H359" s="0"/>
       <c r="I359" s="0" t="s">
-        <v>56</v>
+        <v>109</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="0">
         <v>359</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>982</v>
+        <v>11</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>279</v>
+        <v>55</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H360" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>984</v>
+        <v>56</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="0">
         <v>360</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>11</v>
+        <v>987</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>145</v>
+        <v>279</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H361" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="H361" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I361" s="0" t="s">
-        <v>141</v>
+        <v>989</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="0">
         <v>361</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>988</v>
+        <v>76</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>348</v>
+        <v>11</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>99</v>
+        <v>145</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H362" s="0"/>
       <c r="I362" s="0" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="0">
         <v>362</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>10</v>
+        <v>993</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>26</v>
+        <v>349</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I363" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="0">
         <v>363</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>993</v>
+        <v>10</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>145</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>717</v>
+        <v>83</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>550</v>
+        <v>61</v>
       </c>
       <c r="I364" s="0" t="s">
-        <v>270</v>
+        <v>24</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="0">
         <v>364</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>11</v>
+        <v>165</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>55</v>
+        <v>145</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>50</v>
+        <v>718</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>66</v>
+        <v>552</v>
       </c>
       <c r="I365" s="0" t="s">
-        <v>24</v>
+        <v>270</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="0">
         <v>365</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>69</v>
+        <v>1001</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="H366" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I366" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="0">
         <v>366</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H367" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H367" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I367" s="0" t="s">
-        <v>1002</v>
+        <v>16</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="0">
         <v>367</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H368" s="0"/>
       <c r="I368" s="0" t="s">
-        <v>109</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="0">
         <v>368</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>163</v>
+        <v>13</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="I369" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="0">
         <v>369</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>49</v>
+        <v>163</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I370" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="0">
         <v>370</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>698</v>
+        <v>49</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="H371" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I371" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="0">
         <v>371</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1013</v>
+        <v>699</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H372" s="0"/>
+      <c r="H372" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I372" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="0">
         <v>372</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>411</v>
+        <v>1018</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>412</v>
+        <v>14</v>
       </c>
       <c r="H373" s="0"/>
-      <c r="I373" s="0"/>
+      <c r="I373" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="0">
         <v>373</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>55</v>
+        <v>412</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>437</v>
+        <v>413</v>
       </c>
       <c r="H374" s="0"/>
-      <c r="I374" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I374" s="0"/>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="0">
         <v>374</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>11</v>
+        <v>292</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="H375" s="0"/>
       <c r="I375" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="0">
         <v>375</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>265</v>
+        <v>13</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>135</v>
+        <v>14</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="I376" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="0">
         <v>376</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>292</v>
+        <v>272</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1024</v>
+        <v>265</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>561</v>
+        <v>37</v>
       </c>
       <c r="I377" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="0">
         <v>377</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>26</v>
+        <v>292</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>13</v>
+        <v>1029</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>30</v>
+        <v>563</v>
       </c>
       <c r="I378" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="0">
         <v>378</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>482</v>
+        <v>13</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="H379" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H379" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I379" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="0">
         <v>379</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>288</v>
+        <v>483</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H380" s="0"/>
       <c r="I380" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="0">
         <v>380</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>1033</v>
+        <v>288</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>1034</v>
+        <v>72</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>147</v>
+        <v>30</v>
       </c>
       <c r="I381" s="0" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="0">
         <v>381</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>840</v>
+        <v>1038</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H382" s="0"/>
+        <v>1039</v>
+      </c>
+      <c r="H382" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="I382" s="0" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="0">
         <v>382</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>1039</v>
+        <v>843</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>1040</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H383" s="0"/>
       <c r="I383" s="0" t="s">
-        <v>390</v>
+        <v>67</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="0">
         <v>383</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>13</v>
+        <v>1044</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H384" s="0"/>
+        <v>1045</v>
+      </c>
+      <c r="H384" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="I384" s="0" t="s">
-        <v>16</v>
+        <v>391</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="0">
         <v>384</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="H385" s="0"/>
       <c r="I385" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="0">
         <v>385</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H386" s="0"/>
       <c r="I386" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="0">
         <v>386</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H387" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I387" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="0">
         <v>387</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>1051</v>
+        <v>14</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>147</v>
+        <v>30</v>
       </c>
       <c r="I388" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="0">
         <v>388</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>1053</v>
+        <v>69</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>775</v>
+        <v>55</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>269</v>
+        <v>147</v>
       </c>
       <c r="I389" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="0">
         <v>389</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>99</v>
+        <v>778</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>78</v>
+        <v>1060</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>66</v>
+        <v>269</v>
       </c>
       <c r="I390" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="0">
         <v>390</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>10</v>
+        <v>1062</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="F391" s="0" t="s">
-        <v>750</v>
+        <v>99</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I391" s="0" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="0">
         <v>391</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="F392" s="0" t="s">
-        <v>463</v>
+        <v>753</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>734</v>
+        <v>72</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="I392" s="0" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="0">
         <v>392</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>988</v>
+        <v>104</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1064</v>
+        <v>11</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>976</v>
+        <v>464</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>78</v>
+        <v>737</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="I393" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="0">
         <v>393</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>10</v>
+        <v>993</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>11</v>
+        <v>1069</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>55</v>
+        <v>981</v>
       </c>
       <c r="G394" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="I394" s="0" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="0">
         <v>394</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>309</v>
+        <v>10</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="F395" s="0" t="s">
-        <v>283</v>
+        <v>55</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>269</v>
+        <v>73</v>
       </c>
       <c r="I395" s="0" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="0">
         <v>395</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>10</v>
+        <v>310</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1071</v>
+        <v>637</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="F396" s="0" t="s">
-        <v>99</v>
+        <v>283</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>30</v>
+        <v>269</v>
       </c>
       <c r="I396" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="0">
         <v>396</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>11</v>
+        <v>1076</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>239</v>
+        <v>99</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>128</v>
+        <v>23</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="I397" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="0">
         <v>397</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>309</v>
+        <v>10</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>750</v>
+        <v>239</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="I398" s="0" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="0">
         <v>398</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>526</v>
+        <v>310</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>463</v>
+        <v>753</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="H399" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I399" s="0" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="0">
         <v>399</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>10</v>
+        <v>528</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="F400" s="0" t="s">
-        <v>55</v>
+        <v>464</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="I400" s="0" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="0">
         <v>400</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>146</v>
+        <v>29</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="I401" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="0">
         <v>401</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="F402" s="0" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="H402" s="0"/>
+        <v>146</v>
+      </c>
+      <c r="H402" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I402" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="0">
         <v>402</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="F403" s="0" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="H403" s="0"/>
       <c r="I403" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="0">
         <v>403</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1088</v>
+        <v>26</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F404" s="0" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>406</v>
+        <v>41</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="I404" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="0">
         <v>404</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>526</v>
+        <v>10</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1064</v>
+        <v>1093</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>145</v>
+        <v>99</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>72</v>
+        <v>407</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>108</v>
+        <v>37</v>
       </c>
       <c r="I405" s="0" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="0">
         <v>405</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>76</v>
+        <v>528</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>11</v>
+        <v>1069</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>239</v>
+        <v>145</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="I406" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H406" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="I406" s="0" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="0">
         <v>406</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="F407" s="0" t="s">
-        <v>71</v>
+        <v>239</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>72</v>
+        <v>139</v>
       </c>
       <c r="H407" s="0"/>
-      <c r="I407" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I407" s="0"/>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="0">
         <v>407</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D408" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>363</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H408" s="0"/>
       <c r="I408" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="0">
         <v>408</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D409" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="F409" s="0" t="s">
-        <v>1100</v>
+        <v>59</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>23</v>
+        <v>364</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="I409" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="0">
         <v>409</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D410" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F410" s="0" t="s">
-        <v>55</v>
+        <v>1105</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="I410" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="0">
         <v>410</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D411" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H411" s="0"/>
+        <v>41</v>
+      </c>
+      <c r="H411" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I411" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="0">
         <v>411</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D412" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E412" s="0" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="F412" s="0" t="s">
-        <v>1107</v>
+        <v>28</v>
       </c>
       <c r="G412" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H412" s="0"/>
       <c r="I412" s="0" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="0">
         <v>412</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D413" s="0" t="s">
-        <v>1109</v>
+        <v>11</v>
       </c>
       <c r="E413" s="0" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F413" s="0" t="s">
-        <v>99</v>
+        <v>1112</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>171</v>
+        <v>50</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="I413" s="0" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="0">
         <v>413</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D414" s="0" t="s">
-        <v>26</v>
+        <v>1114</v>
       </c>
       <c r="E414" s="0" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="F414" s="0" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>363</v>
+        <v>171</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I414" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="0">
         <v>414</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H415" s="0"/>
+        <v>364</v>
+      </c>
+      <c r="H415" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I415" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="0">
         <v>415</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>840</v>
+        <v>28</v>
       </c>
       <c r="G416" s="0" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="H416" s="0"/>
       <c r="I416" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="0">
         <v>416</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D417" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E417" s="0" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="F417" s="0" t="s">
-        <v>28</v>
+        <v>843</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="H417" s="0"/>
       <c r="I417" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="0">
         <v>417</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="D418" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E418" s="0" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="F418" s="0" t="s">
-        <v>411</v>
+        <v>28</v>
       </c>
       <c r="G418" s="0" t="s">
-        <v>412</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H418" s="0"/>
       <c r="I418" s="0" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="0">
         <v>418</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="D419" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E419" s="0" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="F419" s="0" t="s">
-        <v>230</v>
+        <v>412</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H419" s="0"/>
+        <v>413</v>
+      </c>
+      <c r="H419" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="I419" s="0" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="0">
         <v>419</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D420" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E420" s="0" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="F420" s="0" t="s">
-        <v>28</v>
+        <v>230</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H420" s="0"/>
       <c r="I420" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="0">
         <v>420</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>208</v>
+        <v>10</v>
       </c>
       <c r="D421" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E421" s="0" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="F421" s="0" t="s">
-        <v>1127</v>
+        <v>28</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>338</v>
+        <v>50</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="I421" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="0">
         <v>421</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>10</v>
+        <v>208</v>
       </c>
       <c r="D422" s="0" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E422" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="F422" s="0" t="s">
-        <v>64</v>
+        <v>1132</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="H422" s="0"/>
+        <v>339</v>
+      </c>
+      <c r="H422" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I422" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="0">
         <v>422</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D423" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E423" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F423" s="0" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="I423" s="0"/>
+        <v>1135</v>
+      </c>
+      <c r="H423" s="0"/>
+      <c r="I423" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="0">
         <v>423</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D424" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E424" s="0" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="F424" s="0" t="s">
-        <v>482</v>
+        <v>59</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="H424" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="I424" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I424" s="0"/>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="0">
         <v>424</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>526</v>
+        <v>10</v>
       </c>
       <c r="D425" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E425" s="0" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="F425" s="0" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="H425" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I425" s="0" t="s">
-        <v>984</v>
+        <v>24</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="0">
         <v>425</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>309</v>
+        <v>528</v>
       </c>
       <c r="D426" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E426" s="0" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="F426" s="0" t="s">
-        <v>197</v>
+        <v>495</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>135</v>
+        <v>36</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="I426" s="0" t="s">
-        <v>16</v>
+        <v>989</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="0">
         <v>426</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>10</v>
+        <v>310</v>
       </c>
       <c r="D427" s="0" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="E427" s="0" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="F427" s="0" t="s">
-        <v>55</v>
+        <v>197</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>406</v>
+        <v>135</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="I427" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="0">
         <v>427</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>458</v>
+        <v>10</v>
       </c>
       <c r="D428" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E428" s="0" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="F428" s="0" t="s">
-        <v>411</v>
+        <v>55</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="I428" s="0" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="0">
         <v>428</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>10</v>
+        <v>459</v>
       </c>
       <c r="D429" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E429" s="0" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="F429" s="0" t="s">
-        <v>174</v>
+        <v>412</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="H429" s="0"/>
+        <v>413</v>
+      </c>
+      <c r="H429" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I429" s="0" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="0">
         <v>429</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D430" s="0" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="E430" s="0" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="F430" s="0" t="s">
-        <v>13</v>
+        <v>174</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>1147</v>
+        <v>41</v>
       </c>
       <c r="H430" s="0"/>
       <c r="I430" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="0">
         <v>430</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>1149</v>
+        <v>10</v>
       </c>
       <c r="D431" s="0" t="s">
-        <v>272</v>
+        <v>114</v>
       </c>
       <c r="E431" s="0" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F431" s="0" t="s">
-        <v>145</v>
+        <v>13</v>
       </c>
       <c r="G431" s="0" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>1152</v>
+      </c>
+      <c r="H431" s="0"/>
       <c r="I431" s="0" t="s">
-        <v>371</v>
+        <v>16</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="0">
         <v>431</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>10</v>
+        <v>1154</v>
       </c>
       <c r="D432" s="0" t="s">
-        <v>11</v>
+        <v>272</v>
       </c>
       <c r="E432" s="0" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="F432" s="0" t="s">
-        <v>28</v>
+        <v>145</v>
       </c>
       <c r="G432" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H432" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H432" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="I432" s="0" t="s">
-        <v>56</v>
+        <v>372</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="0">
         <v>432</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D433" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E433" s="0" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="F433" s="0" t="s">
-        <v>279</v>
+        <v>28</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="H433" s="0"/>
       <c r="I433" s="0" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="0">
         <v>433</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="D434" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E434" s="0" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="F434" s="0" t="s">
-        <v>1157</v>
+        <v>279</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="H434" s="0"/>
       <c r="I434" s="0" t="s">
-        <v>270</v>
+        <v>16</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="0">
         <v>434</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="D435" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E435" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F435" s="0" t="s">
-        <v>28</v>
+        <v>1162</v>
       </c>
       <c r="G435" s="0" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H435" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="H435" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="I435" s="0" t="s">
-        <v>24</v>
+        <v>270</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="0">
         <v>435</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D436" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E436" s="0" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="F436" s="0" t="s">
-        <v>283</v>
+        <v>28</v>
       </c>
       <c r="G436" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H436" s="0"/>
       <c r="I436" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="0">
         <v>436</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>309</v>
+        <v>10</v>
       </c>
       <c r="D437" s="0" t="s">
-        <v>636</v>
+        <v>11</v>
       </c>
       <c r="E437" s="0" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="F437" s="0" t="s">
-        <v>239</v>
+        <v>283</v>
       </c>
       <c r="G437" s="0" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>566</v>
+        <v>30</v>
       </c>
       <c r="I437" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="0">
         <v>437</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>10</v>
+        <v>1168</v>
       </c>
       <c r="D438" s="0" t="s">
-        <v>11</v>
+        <v>637</v>
       </c>
       <c r="E438" s="0" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="F438" s="0" t="s">
-        <v>411</v>
+        <v>239</v>
       </c>
       <c r="G438" s="0" t="s">
-        <v>412</v>
+        <v>522</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>30</v>
+        <v>568</v>
       </c>
       <c r="I438" s="0" t="s">
-        <v>74</v>
+        <v>391</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="0">
         <v>438</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>1167</v>
+        <v>10</v>
       </c>
       <c r="D439" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E439" s="0" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="F439" s="0" t="s">
-        <v>279</v>
+        <v>412</v>
       </c>
       <c r="G439" s="0" t="s">
-        <v>107</v>
+        <v>413</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>147</v>
+        <v>30</v>
       </c>
       <c r="I439" s="0" t="s">
-        <v>1169</v>
+        <v>74</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="0">
         <v>439</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>10</v>
+        <v>1173</v>
       </c>
       <c r="D440" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E440" s="0" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="F440" s="0" t="s">
-        <v>647</v>
+        <v>279</v>
       </c>
       <c r="G440" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H440" s="0"/>
+        <v>107</v>
+      </c>
+      <c r="H440" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="I440" s="0" t="s">
-        <v>20</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="0">
         <v>440</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>526</v>
+        <v>10</v>
       </c>
       <c r="D441" s="0" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="E441" s="0" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="F441" s="0" t="s">
-        <v>279</v>
+        <v>648</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H441" s="0"/>
       <c r="I441" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="0">
         <v>441</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>10</v>
+        <v>528</v>
       </c>
       <c r="D442" s="0" t="s">
-        <v>26</v>
+        <v>272</v>
       </c>
       <c r="E442" s="0" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="F442" s="0" t="s">
-        <v>362</v>
+        <v>279</v>
       </c>
       <c r="G442" s="0" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="H442" s="0"/>
+        <v>107</v>
+      </c>
+      <c r="H442" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="I442" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="0">
         <v>442</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D443" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E443" s="0" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="F443" s="0" t="s">
-        <v>397</v>
+        <v>363</v>
       </c>
       <c r="G443" s="0" t="s">
-        <v>14</v>
+        <v>364</v>
       </c>
       <c r="H443" s="0"/>
       <c r="I443" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="0">
         <v>443</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D444" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E444" s="0" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="F444" s="0" t="s">
-        <v>13</v>
+        <v>398</v>
       </c>
       <c r="G444" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H444" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H444" s="0"/>
       <c r="I444" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="0">
         <v>444</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D445" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E445" s="0" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="F445" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G445" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I445" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="0">
         <v>445</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D446" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E446" s="0" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="F446" s="0" t="s">
-        <v>239</v>
+        <v>28</v>
       </c>
       <c r="G446" s="0" t="s">
-        <v>1184</v>
-[...1 lines deleted...]
-      <c r="H446" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="H446" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I446" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="0">
         <v>446</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D447" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E447" s="0" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="F447" s="0" t="s">
-        <v>28</v>
+        <v>239</v>
       </c>
       <c r="G447" s="0" t="s">
-        <v>50</v>
+        <v>1190</v>
       </c>
       <c r="H447" s="0"/>
       <c r="I447" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="0">
         <v>447</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D448" s="0" t="s">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="E448" s="0" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="F448" s="0" t="s">
-        <v>283</v>
+        <v>28</v>
       </c>
       <c r="G448" s="0" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="H448" s="0"/>
       <c r="I448" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="0">
         <v>448</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D449" s="0" t="s">
-        <v>11</v>
+        <v>130</v>
       </c>
       <c r="E449" s="0" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="F449" s="0" t="s">
-        <v>1024</v>
+        <v>283</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="H449" s="0"/>
       <c r="I449" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="0">
         <v>449</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>526</v>
+        <v>69</v>
       </c>
       <c r="D450" s="0" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="E450" s="0" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="F450" s="0" t="s">
-        <v>775</v>
+        <v>1029</v>
       </c>
       <c r="G450" s="0" t="s">
-        <v>1055</v>
+        <v>183</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>566</v>
+        <v>42</v>
       </c>
       <c r="I450" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="0">
         <v>450</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D451" s="0" t="s">
-        <v>195</v>
+        <v>272</v>
       </c>
       <c r="E451" s="0" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="F451" s="0" t="s">
-        <v>1195</v>
+        <v>778</v>
       </c>
       <c r="G451" s="0" t="s">
-        <v>776</v>
+        <v>1060</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>269</v>
+        <v>568</v>
       </c>
       <c r="I451" s="0" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="0">
         <v>451</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>10</v>
+        <v>528</v>
       </c>
       <c r="D452" s="0" t="s">
-        <v>272</v>
+        <v>195</v>
       </c>
       <c r="E452" s="0" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="F452" s="0" t="s">
-        <v>13</v>
+        <v>1201</v>
       </c>
       <c r="G452" s="0" t="s">
-        <v>202</v>
+        <v>779</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I452" s="0"/>
+        <v>269</v>
+      </c>
+      <c r="I452" s="0" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="0">
         <v>452</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>1199</v>
+        <v>10</v>
       </c>
       <c r="D453" s="0" t="s">
-        <v>114</v>
+        <v>272</v>
       </c>
       <c r="E453" s="0" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="F453" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G453" s="0" t="s">
-        <v>23</v>
+        <v>202</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>322</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I453" s="0"/>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="0">
         <v>453</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D454" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E454" s="0" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="F454" s="0" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="G454" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H454" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I454" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="0">
         <v>454</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D455" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E455" s="0" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="F455" s="0" t="s">
         <v>120</v>
       </c>
       <c r="G455" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H455" s="0"/>
       <c r="I455" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="0">
         <v>455</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D456" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E456" s="0" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="F456" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G456" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H456" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I456" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="0">
         <v>456</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D457" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E457" s="0" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="F457" s="0" t="s">
         <v>239</v>
       </c>
       <c r="G457" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H457" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I457" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="0">
         <v>457</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D458" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E458" s="0" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="F458" s="0" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="G458" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H458" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I458" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="0">
         <v>458</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D459" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E459" s="0" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="F459" s="0" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="H459" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I459" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="0">
         <v>459</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D460" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E460" s="0" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="F460" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G460" s="0" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="H460" s="0"/>
       <c r="I460" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="0">
         <v>460</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D461" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E461" s="0" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="F461" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G461" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H461" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I461" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="0">
         <v>461</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D462" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E462" s="0" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="F462" s="0" t="s">
         <v>197</v>
       </c>
       <c r="G462" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H462" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I462" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="0">
         <v>462</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D463" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E463" s="0" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="F463" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G463" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H463" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I463" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="0">
         <v>463</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D464" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E464" s="0" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="F464" s="0" t="s">
         <v>265</v>
       </c>
       <c r="G464" s="0" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="H464" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I464" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="0">
         <v>464</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D465" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E465" s="0" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H465" s="0"/>
       <c r="I465" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="0">
         <v>465</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D466" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E466" s="0" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="F466" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G466" s="0" t="s">
         <v>183</v>
       </c>
       <c r="H466" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I466" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="0">
         <v>466</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D467" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E467" s="0" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="F467" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="G467" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H467" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I467" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="0">
         <v>467</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D468" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E468" s="0" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="F468" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G468" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H468" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I468" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="0">
         <v>468</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D469" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E469" s="0" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="F469" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="G469" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H469" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I469" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="0">
         <v>469</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="C470" s="0"/>
       <c r="D470" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E470" s="0" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="F470" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G470" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H470" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I470" s="0"/>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="0">
         <v>470</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D471" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E471" s="0" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="F471" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G471" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H471" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I471" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="0">
         <v>471</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D472" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E472" s="0" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="F472" s="0" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="G472" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="I472" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="0">
         <v>472</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D473" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E473" s="0" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="F473" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G473" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H473" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I473" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>