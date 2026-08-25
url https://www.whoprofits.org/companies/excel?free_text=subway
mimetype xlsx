--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1245">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -675,50 +675,65 @@
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">AnyVision Interactive Technologies (Oosto) </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in Artificial Intelligence based facial recognition technology and temperature detection for face and human recognition in mass crowd events in real time.
 In October 2021, the company announced it will change its name and rebrand itself under the name &amp;ldquo;Oosto&amp;rdquo;. Under the new brand, the company offers computer vision and facial recognition technologies for public safety such as touchless biometric access control, video analytics, and new types of vide-based recognition.&amp;nbsp;
 In 2019, it was reported that the company is involved in two projects of the Israeli military in the occupied West Bank.
 The first project involved a system installed in Israeli military checkpoints in the occupied West Bank that use AnyVision technology for identification of work permits. To work within the Green Line and in Israeli settlements, Palestinians must obtain a work permit issued by Israel&amp;rsquo;s military authorities.
 The second, a more classified project, is implemented within the West Bank and outside the military checkpoints. The project utilizes the company&amp;rsquo;s facial recognition technology, to latch on an already existing CCTV cameras network deployed around the West Bank, equipping them with facial recognition capabilities and thus heightening military monitoring and surveillance of Palestinians. In 2018, AnyVision received an award by the Israeli Ministry of Defense for its role in the project.
 The company&amp;#39;s technology was also used by the Israel Police as part of its surveillance mechanism in occupied East Jerusalem, where the majority of the residents are Palestinians.
 In September 2020, Anyvision completed the establishment of SightX, jointly owned by Anyvision shareholders and Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems. SightX is developing advanced detection and tracking technologies using artificial intelligence, based on machine vision technology developed by AnyVision for military purposes. Anyvision will contribute to the partnership its current security contracts and knowhow, and Rafael will invest tens of millions of dollars in the joint company.
 In 2017, the company was awarded a NIS 45,630 contract with the Israeli Prison Service (IPS) to conduct a feasibility study for video analysis for the identification of 2 operational scenarios.
 According to the company, in 2019 its software has been installed in over 100,000 cameras, in 43 countries as part of some 350 projects. The software operates on real-time scanning and cross-analysis of data collected from various sources, including open-source data collection.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
     <t>Aqwise- Wise Water Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A global provider of biological wastewater treatment and reuse solutions, as well as water remediation technologies.
 The company operates a plastics factory in the Barkan settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
   <si>
     <t>Settlement Enterprise, Settlement Production</t>
   </si>
@@ -830,83 +845,50 @@
 Additionally, company equipment was used for settlement expansion. In 2008, a company crane was observed in an overnight erection of settlement outposts on privately owned Palestinian&amp;nbsp;land in&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. In 2011, a company crane was documented during the construction of an industrial structure in Ariel West settlement industrial zone. By mid-2013,&amp;nbsp;JLG access platforms were also spotted&amp;nbsp;in the construction site of another industrial building in&amp;nbsp;Barkan I.Z., an Israeli industrial zone in the West Bank.
 Avi Cranes also supplied a CC2800&amp;nbsp;Terex&amp;nbsp;crane for the&amp;nbsp;assembling&amp;nbsp;of a TBM machine during the tunneling of the new Tel-Aviv Jerusalem fast train line (A1). The new train&amp;#39;s route crosses the Green Line into the occupied Palestinian territory in two areas and passes on the lands of the Palestinian villages Beit Iksa and Beit Surik.&amp;nbsp;(For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>Avisror Moshe &amp; Sons</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and real estate company.
 The company is involved in two construction projects in Har Homa settlement, and a construction project in Talpiot East, both located in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Avniv</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli grower, marketer and exporter of fruit and vegetables.
 The company is located in the settlement of Netiv Hagdud in the occupied Jordan Valley.
 </t>
-  </si>
-[...31 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
@@ -943,152 +925,54 @@
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>B.G. Ilanit Gates and Urban Elements</t>
   </si>
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
 The company&amp;rsquo;s gates and barriers are installed in various checkpoints as part of the Israeli population control apparatus in the occupied Palestinian territory.
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
 The company provided gates and systems to the Israeli Ministry of Defense deployed in the Seam Zone area around Jerusalem (the area annexed by the wall).
 In 2021, the company received 245,000 NIS from the Ministry of Economy and Industry.
 The company received grants from the Coordinator of Government Activities in the Territories (COGAT) for the maintenance and repair of gates and barriers in the West Bank, from the Ministry of Interior for the maintenance and repair of gates, and from the Israeli Prison Service for the construction of a cellular modem for an entrance gate.
 In 2016, the company was contracted by the Israeli Police to for the maintenance of electric gates in the amount of 45,000 NIS.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
@@ -1306,50 +1190,53 @@
 2022: Boeing attack helicopters and fighter jets were used in Israel&amp;rsquo;s assault on Gaza, between August 5th and 7th, 2022, during which 44 Palestinians were killed, including 15 children and 4 women, and 360 wounded.
 2021: On May 5, 2021, five days before May 2021 Israeli attack on Gaza, the US State Department formally notified a proposed USD 735 million sale of Joint Direct Attack Munition (JDAM) kits and Small Diameter Bombs (SDBs) manufactured by Boeing to Israel. On May 20, the US administration approved an export license for the sale.
 2019: In November 2019, an Israeli JDAM-guided bomb killed eight family members, five children and three adults, in the city of&amp;nbsp;Dir al-Balah in Gaza.
 2014: In 2014, Israeli forces used JDAM guiding systems, Apache helicopters, and Dense Inert Metal Explosions (DIME) in Israel&amp;rsquo;s military attack on Gaza. At least 13 Palestinian children were killed by missiles fired directly from Apache helicopters. Israeli forces conducted over 6,000 airstrikes in Gaza and damaged or destroyed 18,000 housing units, 73 medical facilities, and many ambulances. 2,251 Palestinians were killed during the military assault, of whom 551 were children.
 2008-2009: Boeing AH-64 Apache combat helicopters were also used in Israel&amp;rsquo;s assault on Gaza in 2008-2009, during which 1,383 Palestinians were killed, of whom 333 were children. Amnesty International&amp;nbsp;documented&amp;nbsp;the use of Hellfire missiles in the killing of children and medical staff in Gaza. The missiles used are produced by Boeing and Lockheed Martin joint venture.
 The Boeing AH-64 Apache&amp;nbsp;combat helicopter has two General Electric T700-GE-701 engines.
 Services to the Israeli Ministry of Defense
 In December 2021, the Israeli Ministry of Defense signed an agreement with the American government for the purchase of two additional (total four) Boeing KC-46 Pegasus aircrafts for USD 1.1 billion, paid from US foreign aid funds. Boeing KC-46 Pegasus is a military aerial refueling and strategic military transport aircraft, which according to the agreement, will be adapted to the Israeli Air Force operational requirements, and Israeli systems will be integrated into them. &amp;nbsp;
 In December 2020, Boeing signed a five-year contract to provide the Israeli Air Force integrated logistics support for Israel&amp;rsquo;s AH-64A-model and D-model Apache helicopters, as a follow-on contract to Boeing&amp;rsquo;s current Apache support. The contract includes deliverance of logistical, program, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.
 Boeing Israel 
 In January 2022, Major General (Ret.) Ido Nehushtan, former commander of the Israeli Air Force, was appointed to the position of president of Boeing Israel. Boeing Israel former president, David Evri, was also the Air Force Commander, Deputy Chief of Staff and Director General of Defense.
 Cooperation with the Cyber Directorate
 In July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.
 Boeing planes that have been in use by the Israeli Air Force: 
 The&amp;nbsp;Boeing B-17 Flying Fortress heavy bomber, PBY Catalina&amp;nbsp;flying boat, P-51&amp;nbsp;Mustang fighter, Boeing PT-17 Stearman military aircraft, Boeing 707, Boeing 377 Stratocruiser airliner, Douglas A-4 Skyhawk attack aircraft, F-4 Phantom, Douglas C-3, Douglas C-47 Skytrain, F-15 Strike Eagle, and F15i Ra&amp;rsquo;am attack and interception fighter, which is manufactured in cooperation with Israeli Elisra Group, and state-owned Elta Systems Ltd. and IAI.
 </t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Bomag</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A private manufacturer of compaction equipment based in Germany. Part of the FAYAT Group.
 Machinery of the company was used in the paving of roads leading to settlements in the occupied West Bank, including apartheid roads which are only for Israelis, and roads at checkpoints.
 On 4 February 2017, Bomag heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a new settler road near the Palestinian village of Nabi Elias in the occupied West Bank.
 According to media coverage, the bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 In March 2010, Who Profits research team has documented an roller manufactured by the company, at the construction site of the new Tel Aviv-Jerusalem fast train line (A1), near the settlement of Mevo Horon.&amp;nbsp;The new train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 In 2008 and 2009 Bomag rollers were documented in Jaba&amp;#39; &amp;nbsp;and Huwara checkpoints.
 </t>
   </si>
   <si>
     <t>Boneich Construction Development &amp; Investments</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction, development and investments company. The company is involved in numerous construction projects in the occupied Palestinian territory.
 Boneich Construction Development &amp;amp; Investments is building 30 housing units in Hadagan Hill neighborhood in the Efrat settlement on an area of 6,200 m2 under a tender of NIS 4.35 million, with development expenses of NIS 3.84 million, which it won on 24 November 2013.
 The company is also involved in two construction projects in the Beitar Illit settlement. It is building 48 housing units in the northwest part of the settlement under the framework of the settlement&amp;#39;s Local Outline Plan 426/3. According to the tender that Boneich Building Development &amp;amp; Investments won on 18 March 2015, the company purchased an area of 3,628m2 for NIS 9.8 million, with development expenses of NIS 6.6 million. In West Beitar Illit, the company is executing a project according to a tender of NIS 6.5 million, which it won on 27 October 2014, to build 40 housing units on an area of 4,091 m2 in the center of Beitar Illit. Development expenses were NIS 7.725 million. This tender is part of Local Outline Plan 426/8, which refers to the land of the Palestinian villages Wadi Fukin, Husan and Nahhalin.
 In 2016, the company completed a residential project in the northeastern extension of Pisgat Zeev East, which pushes the settlement closer to the Palestinian villages of Hizma and Anata. The project was built on an area of 4,940 m2 as part of Municipal Zoning Plan 8150, which refers to the expansion of Pisgat Ze&amp;#39;ev East to the northeast.
 All four projects are accompanied by Hapoalim Bank.
 </t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
@@ -1720,53 +1607,50 @@
 Supplying Weapons to the Israeli Military
 Clal holds 4.31% of the shares of Elbit systems, Israel&amp;rsquo;s biggest military and arms company, works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems&amp;#39; weapon systems and armaments have been extensively used in the ongoing attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems&amp;rsquo; complicity in the 2023 Israeli attack on Gaza, see Who Profits&amp;rsquo; report&amp;nbsp;The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza. &amp;nbsp;
 Holdings in Israeli Banks 
 Clal holds shares in Israeli banks Hapoalim Bank (6.88%), Discount Bank (6.68%) and Leumi Bank (6.66%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements&amp;#39; regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits&amp;rsquo; report Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>CNA -Cable Neige Amenagement - Maitrise D’Oeuvre</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A French engineering and consulting company specializing in ski resorts and the construction of cable transport systems.
 In October 2015, the company was awarded a 145,000 EUR contract by the Jerusalem Development Authority to serve as the main planner for a proposed cable car to the Old City in occupied East Jerusalem. The company was contracted after another French company, Safege, withdrew from the project, citing political considerations.
 The cable car project, promoted by the Ministry of Tourism and approved by the Israeli cabinet in May 2017, is designed to strengthen Israeli control over occupied East Jerusalem and to boost settlement tourism, with the final station to be built in a settler operated visitors center in the Palestinian neighborhood of Silwan.
 </t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
-    <t>UK</t>
-[...1 lines deleted...]
-  <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Colmobil </t>
   </si>
   <si>
     <t>A private Israeli company, the largest car importer in Israel. The company holds import franchise for Mercedes-Benz and Mitsubishi vehicles and imports and markets Genesis, Jaecoo, Smart, HD Hyundai, Freightliner, and King Long cars and trucks.&amp;nbsp;Colmobil is the sole authorized Israeli company by Mercedes to import and maintain Mercedes vehicles. The company provides Mercedes vehicles and maintenance services to the Israeli military and the Israeli Police.Services to the Israeli Ministry of Defense&amp;nbsp;The company is a long-standing supplier of services and equipment to the Israeli Ministry of Defense (IMOD), including trucks that have been serving the Israeli military for decades. The company supplies Mercedes, Mitsubishi, and Hyundai vehicles to the Israeli military and military personnel.Mercedes Vehicles for the Israeli Ministry of Defense&amp;nbsp;In November 2023, Colmobil supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.&amp;nbsp;The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 vehicles are&amp;nbsp;manufactured in the USA for the needs of the Israeli military and the Medical Corps.In December 2022, Colmobil was selected to supply the IMOD with hundreds of Mercedes Actros model heavy-duty trucks at a cost of hundreds of millions of NIS. Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and supplied by Colmobil.&amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles were fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2014, Colmobil supplied the Israeli&amp;nbsp;military&amp;nbsp;with Mitsubishi Attrage vehicles for military&amp;nbsp;Majors,&amp;nbsp;Chief Officers, and lieutenant colonels.Hyundai Vehicles for the Israeli Ministry of DefenseColmobil is the controlling shareholder of&amp;nbsp;EFCO Equipment, the exclusive representative in Israel of&amp;nbsp;HD Hyundai&amp;nbsp;Construction Equipment.&amp;nbsp;In 2018, Colmobil was awarded the IMOD vehicle tender to supply 1,500 Hyundai Ioniq vehicles to Israeli military officers with the rank of lieutenant colonel under a four-year lease agreement. &amp;nbsp;Services to the Israel PoliceColmobil is the exclusive supplier of Mercedes vehicles and their maintenance services to the Israel Police, which are performed at the company’s authorized garages.In December 2020, the company was contracted as a sole supplier with an exemption from tender to provide the Israel Police with maintenance services for Mercedes Vario vehicles from January 2021 until January 2024 for NIS 200,000.&amp;nbsp;In December 2020, the company was contracted as a sole supplier to provide the Israel Police with continued maintenance services for five unique Mercedes Vario armored&amp;nbsp;vehicles from January 2021 until October 2022 for NIS 140,000.&amp;nbsp;In March 2019, the company was contracted to supply the Israel Police with maintenance services for Mercedes Vario armored&amp;nbsp;vehicles from January 2019 until January 2021 for NIS 200,000.&amp;nbsp;In February 2019, the company was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.In January 2019, the company was contracted to provide the Israel Police with maintenance services for Mercedes Vario vehicles until January 2021.&amp;nbsp;Services for the Ministry of Transport&amp;nbsp;Between 2014 and 2018, the company received NIS 373,004 from the Ministry of Transport and Road Safety for "equipping in East Jerusalem".&amp;nbsp;In 2017, the company provided the Ministry of Transport and Road Safety with&amp;nbsp;purchase of minibuses for the Mount of Olives Company for NIS 794,850.</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza</t>
   </si>
   <si>
     <t>Combined Systems (CSI)</t>
   </si>
   <si>
     <t xml:space="preserve">The company designs, manufactures and markets security products in use by police and military forces worldwide. CSI is one the largest suppliers of tear gas used to repress demonstrations on a global scale.
 The company is a major supplier of crowd control weapons, especially tear gas, to the Israeli police and military.
 In September 2021, the company was awarded a 4 million NIS Israeli police contract for the supply of 1.5 gas bullets. These gas bullets require a special launcher that&amp;rsquo;s manufactured by the company and already in police use.
 In May 2021, the Israeli police contacted Combined System Inc.&amp;rsquo;s Israeli distributor, MR Hunter, for the purchase of demonstration dispersion equipment worth 13 million and 300 NIS. In the tender, the Israeli police notes its need to restock CSI equipment due to their wide use during the repression of the Palestinian May uprising. The company was exempted from a tender as it&amp;rsquo;s already a supplier of these equipment.
 Activists from Majd Al-Krum, a Palestinian town north of Israel, documented the use of CSI manufactured tear gas during Israeli police crackdown on demonstrators, May 2021.
 In 2019, the company was also awarded a 2 million and 600 NIS police contract for the supply of VENOM gas and launcher. The VENOM grenade launcher delivers flash and sound, smoke obscuration, irritant, and blunt trauma effects. In May 2013, seven VENOM grenades were documented being shot from an Israeli army vehicle in Bitonia.
 In a response to a Freedom of Information request in March 2020, the Israeli military confirmed their use of a number of CSI manufactured tear gas in the West Bank, including: CS 400 grenades and CSI 40 mm that&amp;rsquo;s thrown from a launcher. These were used against Palestinians in Aida refugee camp, Bethlehem.
@@ -1883,53 +1767,50 @@
     <t>Israel, USA</t>
   </si>
   <si>
     <t xml:space="preserve">The company is a supplier of advanced computer solutions for military and industrial purposes. The company&amp;#39;s office in Israel is an authorized supplier of the Israeli Ministry of Defense and for the procurement delegation of the IMOD in New York.
 CTI provided the Israeli army with RVD dock for the military tactical vehicles.
 In 2012, the company, in partnership with the US-based company Black Diamond Advanced Technology, developed a portable command and control system for the Israeli army. The system includes a computer and a screen and became an essential part in the army&amp;#39;s uniform.
 In 2019, CTI one three tenders to supply the Israeli army with new and upgraded computer and tablet systems.&amp;nbsp; As part of the tender, the company will also provide logistic maintenance.
 </t>
   </si>
   <si>
     <t>D. Hay Marketing of Agricultural Product</t>
   </si>
   <si>
     <t>The company markets agricultural produce.
 The company’s boxes were found in the Na’aran and Tomer settlements’ packing houses.</t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Dalia Eliaspor Building Contracting Co. 1972</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company was involved in construction projects in the following settlements in occupied East
 Jerusalem: in 2018, it was involved in the construction of 200 housing units in Ramat Shlomo.
 Additionally, it was involved in the construction of 36 housing units in Gilo, and projects in Har
 Homa and Pisgat Ze&amp;rsquo;ev.
 In 2018, the company won a tender for the construction of 44 housing units in the settlement of
 Maaleh Adumim. Additionally, the company was involved in the construction of 24 housing
 units in Givat Ze&amp;rsquo;ev, both located in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Dan Pri Export and International Trade</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural produce to Russia.
 The company&amp;rsquo;s boxes were spotted in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the Jordan Valley, the occupied West Bank.
 </t>
@@ -2159,76 +2040,72 @@
 In 2018, the company won a tender to provide services for the settlement of Karnei Shomron in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Eastern Lines</t>
   </si>
   <si>
     <t xml:space="preserve">A logistics company specializing in the transporting of fruits and vegetables.
 The company is located in the settlement of Tomer in the Jordan Valley in the occupied West Bank and provides transport services for agricultural products from the occupied Jordan Valley into Israel.
 </t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>Edom UK</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli exporter of agricultural goods. EDOM supplies to several major British supermarkets, including Waitrose and Sainsbury&amp;#39;s, through the British company Valley Grown Salads, which is based in Essex.
 EDOM also jointly owns Gildom, together with the Gilad company, which specializes in export to Russian markets. Gildom markets fruits and vegetables from Israel, as well as products from the Netherlands.&amp;nbsp;&amp;nbsp;
 The company exports produce that was packed in the Tomer and Beit Ha&amp;#39;arava&amp;nbsp;settlements&amp;#39; packing houses.
 On 4 February 2013, Corporate Watch researchers visited Beit Ha&amp;#39;arava and entered a packing house where cherry tomatoes were being packaged. The majority of the packing house was taken up with packaging EDOM UK tomatoes, labeled Quality Fresh Produce: Israel&amp;quot;. In response to this evidence, Jimmy Russo, the Company&amp;#39;s Chairman, announced that he plans to resign from his chairmanship and actively seek to sell his 20% shareholding in the Israeli company.
 In Edom UK&amp;#39;s response to a letter sent by Who Profits prior to the publication of this report, the company stated that it does not have any suppliers nor packing stations in Tomer and/or Beit Ha&amp;#39;arava.&amp;nbsp;The company had also sent Who Profits the following statement from Edom UK to its costumers in 21 October 2013, signed by Yaron Yarchi and Yinon Horesh, Joint M.D of Edom UK:
 &amp;quot;None of our produce that we are involved with is grown or produces in the occupied territories. We are working under strict guidelines to guarantee all our customers that as an organisation, we are fully compliant with all regulations that relate to the welfare of all employees under the law of Israel.
 We do not discriminate against colour, creed or ethnical background. We do not employee any child labour or indeed any workers under the national minimum age. We are fully compliant with all social benefits that&amp;#39;s we pay, all this is undertaken under strict guidelines.
 Wages are paid according to the employment ministry guidelines. Our objective is to provide a safe working and environment to all our staff. We also make sure that all staff are trained about their positions which they hold. We also comply with all environmental requirements by making sure that all our growers and our PMO sites that are certified and recognised, they are also non-GMO.
 Our focus is also the environment to minimalize the use of pesticides and chemicals and using biological pest control as much as possible and also making sure we are working to a waste separation programme.&amp;quot;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Efco Equipment</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israeli company specializing in marketing, sales and service for mechanical equipment for infrastructure and construction.
-[...6 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services</t>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
   </si>
   <si>
     <t>EffiSolar Enterprises Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Canadian renewable power project developer founded in 2008, with projects in Ontario, New Jersey, Saipan and Israel.
 Through its Israeli subsidiary, the company is the major shareholders of Green Wind Energy&amp;#39;s wind farm project in the Golan. The project&amp;#39;s plan is meant to dismantle existent wind turbines located in Al-A`Saniya mount in the Golan and build 10 new turbines that will generate 2500 KW of electricity.
 Another company project includes the construction of 15 MW wind farm in the settlement of Merom Golan, located in the occupied Syrian Golan (still waiting for final approvals).
 </t>
   </si>
   <si>
     <t>Efgad Engineering and Construction Works</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction firm. The company constructed housing projects in the settlement of Ariel&amp;nbsp;in the occupied West Bank and in the settlement neighborhoods of Har Homa (Homat Shmuel)&amp;nbsp;and Ramat Shlomo&amp;nbsp;in occupied East Jerusalem.
 In the settlement&amp;nbsp;neighborhood of&amp;nbsp;Har Homa, the company has built 122 housing units.&amp;nbsp;In addition, together with&amp;nbsp;Solel Boneh,&amp;nbsp;the company has built&amp;nbsp;126 housing units and a commercial&amp;nbsp;center in Ramat Shlomo.
 </t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
@@ -2623,140 +2500,93 @@
 In September 2015, E.D.I.G Industries &amp;amp; Installations, an affiliated company, signed an agreement with Treatec 21 Industries to establish a purification plant to serve the settlements of Nokdim and Kfar Eldad in the occupied West Bank and to provide maintenance services for a period of five years. The project was commissioned by the settlement regional council of Gush Ezion for the amount of 5.9 million NIS.
 </t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...49 lines deleted...]
-</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
@@ -3120,159 +2950,63 @@
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>Hamashbir Agriculture</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of agricultural equipment.
 The company operates a branch in the settlement of Tomer in the occupied West Bank. It also operates a branch in Avnei Eitan settlement in the occupied Syrian Golan.
 </t>
   </si>
   <si>
-    <t>Hamat Group (formerly: Lipski Plastic)</t>
-[...5 lines deleted...]
-</t>
+    <t xml:space="preserve">Hamat Group </t>
+  </si>
+  <si>
+    <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>HaShomrim Guarding and Security Group Company (S.B. Shmira Ubitahon)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security company.
 The company operates the Allenby border crossing in the occupied Jordan valley for the Israel Airports Authority (IAA) and regulates the movement of people and goods between the West Bank and Jordan.
 Additionally, the company provides various security services to the Israeli Ministry of Defense. It protects the Israel army&amp;rsquo;s headquarters and Ministry of Defense installations including escorting senior Ministry and security figures in the &amp;ldquo;seam zone&amp;rdquo;. The company also provides overall logistical support to the Israeli Prime Minister&amp;rsquo;s protection.
 </t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
@@ -3497,189 +3231,51 @@
   <si>
     <t xml:space="preserve">Ineco is a Spanish infrastructure engineering and consultancy company providing services for the management of transport systems in the sectors of aviation, railway, roads, urban and sea transport and building.
 In August 2016, Ineco won a tender for the planning and engineering of the tunnels in the Blue Line of the Jerusalem Light Rail. The Blue Line&amp;#39;s planned route passes from the Gilo settlement in southwest East Jerusalem through the city center to the Ramot settlement in northern East Jerusalem, connecting the Israeli settlement neighborhoods to one another and to West Jerusalem.
 The estimated planning cost of the 2.5km tunnel section is NIS 100M.
 Ineco is also participating in the design phase of the electrification of the railway cars of Israel Railways.
 </t>
   </si>
   <si>
     <t xml:space="preserve">ISPRA - Explosives Manufacturing Industries </t>
   </si>
   <si>
     <t>ISPRA, also known as&amp;nbsp;Explosives Manufacturing Industries (1997) Ltd., is an Israeli developer and manufacturer of riot control weapons and police gear.&amp;nbsp;The company manufactures "less lethal ammunition", including pepper ammunition, hand-throwable and launchable tear gas and smoke grenades, tear gas and stun bullets, white smoke and training ammunition, guns and launchers, riot control drone system, gas masks, and tactical gear. The company's brands, Ispra Less Lethal and Sentinel Tactical Gear, are sold worldwide.The company supplies to police and defense forces in the USA, Canada, Europe, Asia, Central &amp;amp; South America and Africa.&amp;nbsp;The company provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;The company was founded in 1969, shortly after the Israeli occupation of the West Bank, East Jerusalem and the Syrian Golan. As early as the 1970s, the company worked in close collaboration with the Israeli Ministry of Defense in the development and production of various types of tear gas devices.&amp;nbsp;The company developed tear gas for the Israeli military specifically for the dispersion of demonstrations in the occupied West Bank. The company developed designated gas grenades that could be fired at greater ranges, grenades that released gas more quickly, and special equipment to adapt the grenades to the weapons used by the Israeli military. These include the 202 tear gas grenade, the 505 and 606 grenades filled with CS or CN gas, the 809 gas grenade, launched with a special launcher mounted on a rifle, and the 'M-5', also known as the 'Uzi gas' (due to its similarity in shape and operation to the Uzi submachine gun), a kind of flamethrower consisting of a tank of compressed air and a gas spray that can be remotely activated against protesters.&amp;nbsp;Services to the Israel Police&amp;nbsp;In October 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with air-dropped gas canisters until January 2025 for NIS 4,000,000.&amp;nbsp;In November 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with “Surprise Egg” ammunition for drones million until June 2024 for NIS 2,000,000. The contract includes the supply of 1,000 items with an option for 200 additional items as needed.Services to Israel Prison Service&amp;nbsp;The company is the sole supplier and maintainer of tear gas for the Israel Prison Service (IPS), and in particular the "Jacobson" tear gas, apparently named after the company’s founder, Dr. Amnon Jacobson.In July 2025, the company was contracted as sole supplier to provide the IPS with renewal of 150 used or worn-out canisters for the IPS units and purchase of 20 new "Jacobson" tear gas canisters for NIS 699,150.In May 2025, the company was contracted as sole supplier with exemption from tender to provide the IPS with Jacobson tear gas grenades with attenuated gas until May 2026 for NIS 123,664.&amp;nbsp;In 2020, the company provided the IPS with 1,000 tear gas canisters for NIS 146,601.&amp;nbsp;In 2018, the company was contracted as sole supplier to provide maintenance for the Jacobson canisters for 48 months (4 years) for NIS 819,000.Gaza 2018&amp;nbsp;Ispra is the developer of the “Cyclone Riot Control Drone System”, a system specifically designed to fire tear gas grenades from drones.The system was used for the first time in an operational experiment by the Israel Border Police using a DJI drone to shoot gas canisters at Palestinian protesters during the Great March of Return in Gaza. On 30 March 2018, identical technology was used against protesters in Gaza, marking the 42nd anniversary of Land Day. Such gas-carrying drones have since been widely used against Palestinian protests in the occupied West Bank.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Isra Marin Manufacture of Structures 3000</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures prefabs, containers and modular constructions. Structures of the company were seen in several military checkpoints throughout the West Bank including the Qalandiya, Huwara and Ni&amp;#39;lin checkpoints.
 Additionally, the company built a sport center and a community center in the West Bank settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
@@ -4459,98 +4055,80 @@
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Food Industry</t>
   </si>
   <si>
     <t>Meytag High Tech Ventures</t>
   </si>
   <si>
     <t xml:space="preserve">Technology accelerator incubator, mainly for the bio-medical industry.
 The company is located in Katzrin, an Israeli settlement in the occupied Golan Heights.
 </t>
   </si>
   <si>
     <t>Other, Pharmaceutical, Technology and Hi-tech</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Gaza, Naqab, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Mifalei Tuff- Agricultural Cooperative Society LTD</t>
   </si>
   <si>
     <t xml:space="preserve">The Cooperative is active in the development, production, and marketing of potting soils and substrates.
 Meifalei Tuff cooperative has a license for Tuff mining and preparing growing substrates, building materials and mixtures in Merom Golan settlement in the occupied Syrian Golan. Products include substrates, growbags, polypropylene trough, raw materials, potting soil and paper plugs.
 The cooperative has three types of substrates used for agricultural purposes including Odem, Zohar and Ram named after illegal Israeli settlements in the occupied Syrian Golan.
 The cooperative provides raw materials such as Baltic Peatmoss, cocopeat, pine barks, red tuff, and tuff lava stones of different sizes.
 In 2022, the cooperative won a tender by the Israel Land Authority to operate the Tel Fares quarry until March 2023. The company won the tender with a bid of NIS 65 .1 million, the tender plan titled 11418/c spreads over 232 dunam of land in occupied Syrian Golan.
 Between April and May 2020, the cooperative received a license by the Department of Energy to extract tuff from the Tel Fares quarry.
 </t>
   </si>
   <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
 Company equipment was documented in Hebron, and the Qalandiya and Huwara checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Migdal Insurance</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of insurance, pensions and financial services.
-[...17 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
@@ -4587,143 +4165,51 @@
 The company is also building a commercial center of 3000 m2 in the settlement of Efrat.
 Over the years, Mishkan Elyahu had completed the construction of the following construction projects in West Bank and East Jerusalem settlements:
 The &amp;quot;village&amp;quot; project of cottage houses in the settlement neighborhood of Pisgat Ze&amp;#39;ev; two housing projects of 24 apartments each in Beitar Illit, one of which is executed in the framework of &amp;quot;Mehir Lemishtaken&amp;quot;;&amp;nbsp;a commercial center in Ma&amp;#39;ale Adumim; a project in&amp;nbsp;the settlement neighborhood of Neve Ya&amp;#39;akov.
 </t>
   </si>
   <si>
     <t>Mitsubishi Motors Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Japanese corporation that designs, develops and manufactures motor vehicles.
 Mitsubishi vehicles are used by the Israeli military and Border Police.
 In 2022 and in 2019, the Israeli Ministry of Defense (IMOD) published a tender for re-modeling of Mitsubishi Triton vehicles used for driving lessons by the military. In 2020, the IMOD published a tender for the acquistion of rims for 2020-2022 Mitsubishi vehicles.
 In 2019, the IMOD published a tender for the maintainance of Mitusbishi Pajero vehicles.&amp;nbsp;
 In 2014, the Israeli military purchased about 3,500 Mitsubishi Attrage vehicles for the use of military officers. In November 2021, the Israeli military announced it will replace 800 of its Mitsubishi Attrage vehicles by April 2023.
 In 2012, Mitsubishi&amp;nbsp;Pajero vehicles were documented used by Israeli Civil Administration personnel in the distribution of house demolition and confiscation orders in Area C in the occupied West Bank.
 Mitsubishi Triton vehicles are also used by the Israeli Police as police cars. In 2019, the Israeli Police announced the purchase of Mitsubishi Outlander off-road vehicles.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
 The Jerusalem Light Rail&amp;nbsp; 
 The company provides security services to the Jerusalem Light Rail, which connects settlement neighborhoods in occupied East Jerusalem to the western part of the city.
 In June 2011, the company won the tender for the security of the JLR. In November 2023, the company won an additional tender issued by the Jerusalem municipality for security services for the Jerusalem Light Rail (JLR).
@@ -5158,67 +4644,70 @@
   <si>
     <t>P.L.H. Lighting Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of street lighting poles and antenna poles for communication infrastructure.
 The company has provided lightning poles to the Jerusalem light rail, which connects the western part of the city with settlement neighborhoods in occupied East Jerusalem.
 The company provided lighting poles to A-Jib checkpoint and to roads in Gush Etzion settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Telecommunication</t>
   </si>
   <si>
     <t>Padcon</t>
   </si>
   <si>
     <t>A German manufacturer and supplier of solar energy equipment. Among its products are monitoring systems for PV power plants.In June 2016, Who Profits documented PADCON's electrical and software components in the Kalia solar field. The field is located in Kalia, an illegal Israeli settlement in the occupied Jordan Valley. Kalia's solar field is built on 135,000 square meters of Palestinian land, all owned by Kibbutz Kalia.The field is connected to the high-voltage power grid, generating 10.8 Mega.&amp;nbsp;In the same year, PADCON was monitoring more than 200MW in Israel.</t>
   </si>
   <si>
     <t>Economic Exploitation, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Partner Communications (formerly Orange)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli Telecommunication Company providing Cellular, Telephone, Internet services, and selling electricity for domestic consumers under the Partner Power brand.
 The company has a general-unified license to provide fixed communication services to settlers in the occupied West Bank and East Jerusalem areas, which is valid until January 2027. The license was granted to the company by the Israeli Minister of Communications.
 &amp;nbsp;As of April 2024, the company holds more than 200 active cellular antennas on occupied land in the West Bank (including East Jerusalem) and the Syrian Golan, of which 18 are in occupied no-man&amp;rsquo;s-land areas, as part of its joint network with Hot Mobile. 8 more company cellular antennas are under construction in East Jerusalem and the settlement of Modi&amp;#39;in Ilit in the occupied West Bank. In some cases, company antennas and communication facilities were erected on privately owned Palestinian land.
 In 2022 the company won a tender published by the Municipality of Beitar Illit settlement in the occupied West Bank, regarding the supply, installation, training and conversion of email server data.
 The company pays rental and land use fees to Israeli settlements, in some cases for the use of private Palestinian land: In 2020, Partner paid the local council of the settlement of Beit El thousands of shekels monthly to keep communication equipment on Palestinian land just outside the settlement&amp;rsquo;s jurisdiction. The company also passed regular payments to the cooperative society of Migron outpost in the West Bank for 12 years.
 The company operates four sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, an area that is off-limits for Palestinian cellular companies. In that way, the company enjoys the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market which constitutes a captive market.
 Between 2017 and 2020, the company won several tenders for the operation and maintenance of Telecommunication and internet services for the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.
 In December 2023, the communications group Partner, in cooperation with the Education and Youth Corps and the Personnel Directorate of the Israeli Military, launched a project allowing soldiers in the war zones in Gaza to send postcards, which the company will deliver. In October 2023, Partner mobilized mobile chargers for mobile devices for Israeli military soldiers.
 In June 2023, the company renewed its sponsorship of two Israeli military combat units. The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service. In addition, During the Israeli attack on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers&amp;rsquo; use.
 The company cooperates with &amp;ldquo;8200 Impact&amp;rdquo;, a startup project founded and managed by military unit 8200 alumni, the Intelligence and Cyber security unit in the Israeli military.
 </t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
@@ -8468,2149 +7957,2149 @@
       <c r="E39" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>163</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>11</v>
+        <v>165</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>169</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>170</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>55</v>
+        <v>174</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>173</v>
+        <v>50</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>60</v>
+        <v>178</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>178</v>
+        <v>60</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>181</v>
+        <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>147</v>
+        <v>66</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="G46" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="E46" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H46" s="0"/>
+      <c r="H46" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="I46" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>26</v>
+        <v>188</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>83</v>
+        <v>190</v>
       </c>
       <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>189</v>
+        <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>190</v>
+        <v>26</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>192</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="0" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>13</v>
+        <v>201</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H51" s="0"/>
+        <v>183</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I51" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>203</v>
+        <v>26</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>205</v>
+        <v>50</v>
       </c>
       <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I55" s="0"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H63" s="0"/>
       <c r="I63" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H64" s="0"/>
       <c r="I64" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H67" s="0"/>
       <c r="I67" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H70" s="0"/>
       <c r="I70" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H72" s="0"/>
       <c r="I72" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H76" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H79" s="0"/>
       <c r="I79" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="H81" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="H83" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="H84" s="0"/>
       <c r="I84" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H85" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I85" s="0"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H86" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="H87" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I87" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C88" s="0"/>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I88" s="0"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>127</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H94" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H95" s="0"/>
       <c r="I95" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H97" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>160</v>
       </c>
       <c r="H99" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H100" s="0"/>
       <c r="I100" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H102" s="0"/>
       <c r="I102" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>349</v>
+        <v>165</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>112</v>
       </c>
       <c r="H104" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H105" s="0"/>
       <c r="I105" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H106" s="0"/>
       <c r="I106" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H107" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I107" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H108" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C110" s="0"/>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H110" s="0"/>
       <c r="I110" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I111" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H112" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I112" s="0"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>380</v>
+        <v>167</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>381</v>
       </c>
       <c r="H114" s="0"/>
       <c r="I114" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>382</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>383</v>
       </c>
@@ -10680,51 +10169,51 @@
       </c>
       <c r="H117" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I117" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>388</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>389</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H118" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I118" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>391</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E119" s="0" t="s">
@@ -10794,86 +10283,86 @@
       </c>
       <c r="H121" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>399</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H122" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I122" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>401</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I123" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>404</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G124" s="0" t="s">
@@ -10939,80 +10428,80 @@
       </c>
       <c r="H126" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>413</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>414</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H127" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>415</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H128" s="0"/>
       <c r="I128" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>417</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>418</v>
       </c>
@@ -11024,51 +10513,51 @@
       </c>
       <c r="H129" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I129" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>419</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>420</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H130" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I130" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>423</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E131" s="0" t="s">
@@ -11109,172 +10598,172 @@
       <c r="G132" s="0" t="s">
         <v>429</v>
       </c>
       <c r="H132" s="0"/>
       <c r="I132" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>430</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H133" s="0"/>
       <c r="I133" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I134" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>434</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>435</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>349</v>
+        <v>165</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>205</v>
+        <v>437</v>
       </c>
       <c r="H135" s="0"/>
       <c r="I135" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H136" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I136" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>441</v>
+        <v>197</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="H137" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>442</v>
       </c>
       <c r="C138" s="0"/>
       <c r="D138" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H138" s="0"/>
       <c r="I138" s="0" t="s">
         <v>79</v>
@@ -11327,51 +10816,51 @@
       </c>
       <c r="F140" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>448</v>
       </c>
       <c r="H140" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>449</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H141" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I141" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>451</v>
       </c>
       <c r="C142" s="0" t="s">
@@ -11418,74 +10907,74 @@
       <c r="G143" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H143" s="0"/>
       <c r="I143" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>455</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>456</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I144" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>457</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>460</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H145" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I145" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>461</v>
       </c>
       <c r="C146" s="0" t="s">
@@ -11534,101 +11023,101 @@
       </c>
       <c r="H147" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I147" s="0" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>469</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>143</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>470</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H148" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I148" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>471</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H149" s="0"/>
       <c r="I149" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>473</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>474</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>475</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H150" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I150" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>476</v>
       </c>
       <c r="C151" s="0" t="s">
@@ -11706,51 +11195,51 @@
       </c>
       <c r="H153" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I153" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>483</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H154" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I154" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>485</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E155" s="0" t="s">
@@ -11880,86 +11369,86 @@
       </c>
       <c r="H159" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I159" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>498</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H160" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I160" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>500</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>501</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>502</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>503</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>504</v>
       </c>
       <c r="G162" s="0" t="s">
@@ -11967,51 +11456,51 @@
       </c>
       <c r="H162" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I162" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>505</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>506</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>380</v>
+        <v>167</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>507</v>
       </c>
       <c r="H163" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I163" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>508</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E164" s="0" t="s">
@@ -12023,51 +11512,51 @@
       <c r="G164" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H164" s="0"/>
       <c r="I164" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H165" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I165" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E166" s="0" t="s">
@@ -12082,8683 +11571,8683 @@
       <c r="H166" s="0"/>
       <c r="I166" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>515</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I167" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>516</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>518</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H168" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I168" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>519</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H169" s="0" t="s">
         <v>521</v>
       </c>
       <c r="I169" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>458</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>11</v>
+        <v>375</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>64</v>
+        <v>138</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>139</v>
+        <v>65</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>37</v>
+        <v>147</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>24</v>
+        <v>524</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H171" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I171" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H172" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="0">
         <v>172</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H173" s="0"/>
       <c r="I173" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="0">
         <v>173</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I174" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H175" s="0"/>
       <c r="I175" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="0">
         <v>175</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H176" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I176" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H177" s="0"/>
       <c r="I177" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I178" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="0">
         <v>178</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H179" s="0"/>
       <c r="I179" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="0">
         <v>179</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="0">
         <v>180</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="H181" s="0" t="s">
         <v>521</v>
       </c>
       <c r="I181" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="0">
         <v>181</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H182" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I182" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="0">
         <v>182</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>205</v>
+        <v>437</v>
       </c>
       <c r="H183" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I183" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="0">
         <v>183</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="I184" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="0">
         <v>184</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H185" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I185" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="0">
         <v>185</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="I186" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>518</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H187" s="0"/>
       <c r="I187" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="0">
         <v>187</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H188" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I188" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="0">
         <v>188</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H189" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I189" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="0">
         <v>189</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H190" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I190" s="0"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="0">
         <v>190</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G191" s="0"/>
       <c r="H191" s="0"/>
       <c r="I191" s="0"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="0">
         <v>191</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H192" s="0"/>
       <c r="I192" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="0">
         <v>192</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H193" s="0"/>
       <c r="I193" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="0">
         <v>193</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="H194" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I194" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="0">
         <v>194</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H195" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I195" s="0"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="0">
         <v>195</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H196" s="0"/>
       <c r="I196" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="0">
         <v>196</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H197" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I197" s="0"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="0">
         <v>197</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H198" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I198" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="0">
         <v>198</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H199" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I199" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="0">
         <v>199</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="H200" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I200" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="0">
         <v>200</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H201" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I201" s="0"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="0">
         <v>201</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H202" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I202" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="0">
         <v>202</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>28</v>
+        <v>116</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>42</v>
+        <v>561</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="0">
         <v>203</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>108</v>
+        <v>147</v>
       </c>
       <c r="I204" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="0">
         <v>204</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H205" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I205" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="0">
         <v>205</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>163</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H206" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I206" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="0">
         <v>206</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H207" s="0"/>
       <c r="I207" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="0">
         <v>207</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H208" s="0"/>
       <c r="I208" s="0"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="0">
         <v>208</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>420</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H209" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I209" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="0">
         <v>209</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="I210" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="0">
         <v>210</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>463</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I211" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="0">
         <v>211</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="H212" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I212" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="0">
         <v>212</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="I213" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="0">
         <v>213</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H214" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I214" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="0">
         <v>214</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H215" s="0"/>
       <c r="I215" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="0">
         <v>215</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H216" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I216" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="0">
         <v>216</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="H217" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I217" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="0">
         <v>217</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="I218" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="0">
         <v>218</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H219" s="0"/>
       <c r="I219" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="0">
         <v>219</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H220" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I220" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="0">
         <v>220</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="0">
         <v>221</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="H222" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I222" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="0">
         <v>222</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H223" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I223" s="0"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="0">
         <v>223</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H224" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I224" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="0">
         <v>224</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H225" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I225" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="0">
         <v>225</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H226" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I226" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="0">
         <v>226</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>221</v>
+        <v>605</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H227" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="0">
         <v>227</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>482</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="H228" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I228" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="0">
         <v>228</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H229" s="0"/>
       <c r="I229" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="0">
         <v>229</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H230" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I230" s="0"/>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="0">
         <v>230</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>349</v>
+        <v>165</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="I231" s="0"/>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="0">
         <v>231</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>349</v>
+        <v>165</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H232" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I232" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="0">
         <v>232</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H233" s="0"/>
       <c r="I233" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="0">
         <v>233</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H234" s="0"/>
       <c r="I234" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="0">
         <v>234</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0"/>
       <c r="H235" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I235" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="0">
         <v>235</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H236" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I236" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="0">
         <v>236</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H237" s="0"/>
       <c r="I237" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="0">
         <v>237</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>380</v>
+        <v>167</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H238" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I238" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="0">
         <v>238</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="H239" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I239" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="0">
         <v>239</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H240" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I240" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="0">
         <v>240</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>448</v>
       </c>
       <c r="H241" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I241" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="0">
         <v>241</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H242" s="0"/>
       <c r="I242" s="0"/>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="0">
         <v>242</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H243" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I243" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="0">
         <v>243</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>482</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H244" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I244" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="0">
         <v>244</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H245" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I245" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="0">
         <v>245</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H246" s="0"/>
       <c r="I246" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="0">
         <v>246</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H247" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I247" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="0">
         <v>247</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H248" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I248" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="0">
         <v>248</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H249" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I249" s="0"/>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="0">
         <v>249</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I250" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="0">
         <v>250</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="H251" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I251" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="0">
         <v>251</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>160</v>
       </c>
       <c r="H252" s="0"/>
       <c r="I252" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="0">
         <v>252</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H253" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I253" s="0"/>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="0">
         <v>253</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="H254" s="0"/>
       <c r="I254" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="0">
         <v>254</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>463</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="H255" s="0"/>
       <c r="I255" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="0">
         <v>255</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H256" s="0"/>
       <c r="I256" s="0"/>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="0">
         <v>256</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I257" s="0"/>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="0">
         <v>257</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>138</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I258" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="0">
         <v>258</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H259" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I259" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="0">
         <v>259</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H260" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I260" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="0">
         <v>260</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H261" s="0"/>
       <c r="I261" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="0">
         <v>261</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H262" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I262" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="0">
         <v>262</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>205</v>
+        <v>437</v>
       </c>
       <c r="H263" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I263" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="0">
         <v>263</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>143</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I264" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="0">
         <v>264</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H265" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I265" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="0">
         <v>265</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H266" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I266" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="0">
         <v>266</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H267" s="0"/>
       <c r="I267" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="0">
         <v>267</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H268" s="0"/>
       <c r="I268" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="0">
         <v>268</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H269" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I269" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="0">
         <v>269</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H270" s="0"/>
       <c r="I270" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="0">
         <v>270</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="I271" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="0">
         <v>271</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H272" s="0"/>
       <c r="I272" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="0">
         <v>272</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="H273" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I273" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="0">
         <v>273</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H274" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I274" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="0">
         <v>274</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H275" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I275" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="0">
         <v>275</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H276" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I276" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="0">
         <v>276</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H277" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I277" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="0">
         <v>277</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H278" s="0"/>
       <c r="I278" s="0"/>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="0">
         <v>278</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="H279" s="0" t="s">
         <v>521</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="0">
         <v>279</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="H280" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I280" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="0">
         <v>280</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I281" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="0">
         <v>281</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>116</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H282" s="0"/>
       <c r="I282" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="0">
         <v>282</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H283" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I283" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="0">
         <v>283</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>482</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="H284" s="0"/>
       <c r="I284" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="0">
         <v>284</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="H285" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I285" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="0">
         <v>285</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>816</v>
+        <v>524</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="0">
         <v>286</v>
       </c>
       <c r="B287" s="0" t="s">
         <v>817</v>
       </c>
       <c r="C287" s="0"/>
       <c r="D287" s="0" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H287" s="0"/>
       <c r="I287" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="0">
         <v>287</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>819</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H288" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I288" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="0">
         <v>288</v>
       </c>
       <c r="B289" s="0" t="s">
         <v>821</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>99</v>
+        <v>823</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>109</v>
+        <v>312</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="0">
         <v>289</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H290" s="0"/>
       <c r="I290" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="0">
         <v>290</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="0">
         <v>291</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H292" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I292" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="0">
         <v>292</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H293" s="0"/>
       <c r="I293" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="0">
         <v>293</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H294" s="0" t="s">
         <v>521</v>
       </c>
       <c r="I294" s="0"/>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="0">
         <v>294</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H295" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I295" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="0">
         <v>295</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H296" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I296" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="0">
         <v>296</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H297" s="0"/>
       <c r="I297" s="0"/>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="0">
         <v>297</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I298" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="0">
         <v>298</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H299" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I299" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="0">
         <v>299</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H300" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I300" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="0">
         <v>300</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I301" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="0">
         <v>301</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H302" s="0"/>
       <c r="I302" s="0"/>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="0">
         <v>302</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H303" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I303" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="0">
         <v>303</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H304" s="0"/>
       <c r="I304" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="0">
         <v>304</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H305" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I305" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="0">
         <v>305</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H306" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I306" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="0">
         <v>306</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H307" s="0"/>
       <c r="I307" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="0">
         <v>307</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H308" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I308" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="0">
         <v>308</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>504</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H309" s="0"/>
       <c r="I309" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="0">
         <v>309</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H310" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I310" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="0">
         <v>310</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="I311" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="0">
         <v>311</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H312" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I312" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="0">
         <v>312</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="H313" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I313" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="0">
         <v>313</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H314" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I314" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="0">
         <v>314</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H315" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I315" s="0"/>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="0">
         <v>315</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H316" s="0"/>
       <c r="I316" s="0"/>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="0">
         <v>316</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H317" s="0"/>
       <c r="I317" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="0">
         <v>317</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="H318" s="0"/>
       <c r="I318" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="0">
         <v>318</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H319" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I319" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="0">
         <v>319</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>380</v>
+        <v>167</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H320" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I320" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="0">
         <v>320</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H321" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I321" s="0" t="s">
-        <v>816</v>
+        <v>524</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="0">
         <v>321</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H322" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I322" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="0">
         <v>322</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I323" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="0">
         <v>323</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H324" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I324" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="0">
         <v>324</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H325" s="0"/>
       <c r="I325" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="0">
         <v>325</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>397</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="I326" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="0">
         <v>326</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H327" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I327" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="0">
         <v>327</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H328" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I328" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="0">
         <v>328</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>380</v>
+        <v>167</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="H329" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I329" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="0">
         <v>329</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H330" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I330" s="0"/>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="0">
         <v>330</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H331" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I331" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="0">
         <v>331</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>221</v>
+        <v>922</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H332" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I332" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="0">
         <v>332</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H333" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I333" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="0">
         <v>333</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H334" s="0"/>
       <c r="I334" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="0">
         <v>334</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>221</v>
+        <v>922</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H335" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I335" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="0">
         <v>335</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H336" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I336" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="0">
         <v>336</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H337" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I337" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="0">
         <v>337</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H338" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I338" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="0">
         <v>338</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>458</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>411</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>412</v>
       </c>
       <c r="H339" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I339" s="0"/>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="0">
         <v>339</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H340" s="0"/>
       <c r="I340" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="0">
         <v>340</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H341" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I341" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="0">
         <v>341</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H342" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I342" s="0" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="0">
         <v>342</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>205</v>
+        <v>437</v>
       </c>
       <c r="H343" s="0"/>
       <c r="I343" s="0"/>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="0">
         <v>343</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H344" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I344" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="0">
         <v>344</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H345" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I345" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="0">
         <v>345</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H346" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I346" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="0">
         <v>346</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H347" s="0"/>
       <c r="I347" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="0">
         <v>347</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="H348" s="0"/>
       <c r="I348" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="0">
         <v>348</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>380</v>
+        <v>167</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H349" s="0"/>
       <c r="I349" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="0">
         <v>349</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H350" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I350" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="0">
         <v>350</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="H351" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I351" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="0">
         <v>351</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>143</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H352" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I352" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="0">
         <v>352</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>160</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="I353" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="0">
         <v>353</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>160</v>
       </c>
       <c r="H354" s="0"/>
       <c r="I354" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="0">
         <v>354</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="G355" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H355" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I355" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="0">
         <v>355</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H356" s="0"/>
       <c r="I356" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="0">
         <v>356</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H357" s="0"/>
       <c r="I357" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="0">
         <v>357</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H358" s="0"/>
       <c r="I358" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="0">
         <v>358</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H359" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I359" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="0">
         <v>359</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H360" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="0">
         <v>360</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H361" s="0"/>
       <c r="I361" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="0">
         <v>361</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H362" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I362" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="0">
         <v>362</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H363" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I363" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="0">
         <v>363</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>349</v>
+        <v>165</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="I364" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="0">
         <v>364</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H365" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I365" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="0">
         <v>365</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H366" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I366" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="0">
         <v>366</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H367" s="0"/>
       <c r="I367" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="0">
         <v>367</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H368" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I368" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="0">
         <v>368</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>163</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H369" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I369" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="0">
         <v>369</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H370" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I370" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="0">
         <v>370</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H371" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I371" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="0">
         <v>371</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H372" s="0"/>
       <c r="I372" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="0">
         <v>372</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>411</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>412</v>
       </c>
       <c r="H373" s="0"/>
       <c r="I373" s="0"/>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="0">
         <v>373</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>205</v>
+        <v>437</v>
       </c>
       <c r="H374" s="0"/>
       <c r="I374" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="0">
         <v>374</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H375" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I375" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="0">
         <v>375</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H376" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I376" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="0">
         <v>376</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="I377" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="0">
         <v>377</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H378" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I378" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="0">
         <v>378</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>482</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H379" s="0"/>
       <c r="I379" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="0">
         <v>379</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H380" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I380" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="0">
         <v>380</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="H381" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I381" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="0">
         <v>381</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H382" s="0"/>
       <c r="I382" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="0">
         <v>382</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="H383" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I383" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="0">
         <v>383</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H384" s="0"/>
       <c r="I384" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="0">
         <v>384</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H385" s="0"/>
       <c r="I385" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="0">
         <v>385</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H386" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I386" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="0">
         <v>386</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H387" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I387" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="0">
         <v>387</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="H388" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I388" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="0">
         <v>388</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I389" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="0">
         <v>389</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H390" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I390" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="0">
         <v>390</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="F391" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="G391" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H391" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I391" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="0">
         <v>391</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>463</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="H392" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I392" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="0">
         <v>392</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H393" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I393" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="0">
         <v>393</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G394" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H394" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I394" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="0">
         <v>394</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="F395" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G395" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I395" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="0">
         <v>395</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G396" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H396" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I396" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="0">
         <v>396</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G397" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H397" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I397" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="0">
         <v>397</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D398" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="G398" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H398" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I398" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="0">
         <v>398</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D399" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="F399" s="0" t="s">
         <v>463</v>
       </c>
       <c r="G399" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H399" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I399" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="0">
         <v>399</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G400" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H400" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I400" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="0">
         <v>400</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G401" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H401" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I401" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="0">
         <v>401</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G402" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H402" s="0"/>
       <c r="I402" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="0">
         <v>402</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D403" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H403" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I403" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="0">
         <v>403</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G404" s="0" t="s">
         <v>406</v>
       </c>
       <c r="H404" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I404" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="0">
         <v>404</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F405" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G405" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H405" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I405" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="0">
         <v>405</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D406" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G406" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H406" s="0"/>
       <c r="I406" s="0"/>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="0">
         <v>406</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>71</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H407" s="0"/>
       <c r="I407" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="0">
         <v>407</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D408" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H408" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I408" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="0">
         <v>408</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D409" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="F409" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="G409" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H409" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I409" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="0">
         <v>409</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D410" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H410" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I410" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="0">
         <v>410</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D411" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F411" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G411" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H411" s="0"/>
       <c r="I411" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="0">
         <v>411</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D412" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E412" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="F412" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="G412" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H412" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I412" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="0">
         <v>412</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D413" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E413" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F413" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="H413" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I413" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="0">
         <v>413</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D414" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E414" s="0" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H414" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I414" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="0">
         <v>414</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D415" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H415" s="0"/>
       <c r="I415" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="0">
         <v>415</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H416" s="0"/>
       <c r="I416" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="0">
         <v>416</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D417" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E417" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="F417" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G417" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H417" s="0"/>
       <c r="I417" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="0">
         <v>417</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D418" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E418" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="F418" s="0" t="s">
         <v>411</v>
       </c>
       <c r="G418" s="0" t="s">
         <v>412</v>
       </c>
       <c r="H418" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I418" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="0">
         <v>418</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D419" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E419" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="F419" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G419" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H419" s="0"/>
       <c r="I419" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="0">
         <v>419</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D420" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E420" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="F420" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G420" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H420" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I420" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="0">
         <v>420</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D421" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E421" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="F421" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="H421" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I421" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="0">
         <v>421</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D422" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E422" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="F422" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="H422" s="0"/>
       <c r="I422" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="0">
         <v>422</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D423" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E423" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="F423" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G423" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H423" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I423" s="0"/>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="0">
         <v>423</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D424" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E424" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F424" s="0" t="s">
         <v>482</v>
       </c>
       <c r="G424" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H424" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I424" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="0">
         <v>424</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D425" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E425" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="F425" s="0" t="s">
         <v>494</v>
       </c>
       <c r="G425" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H425" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I425" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="0">
         <v>425</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D426" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E426" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="F426" s="0" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="G426" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H426" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I426" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="0">
         <v>426</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D427" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E427" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G427" s="0" t="s">
         <v>406</v>
       </c>
       <c r="H427" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I427" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="0">
         <v>427</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>458</v>
       </c>
       <c r="D428" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E428" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="F428" s="0" t="s">
         <v>411</v>
       </c>
       <c r="G428" s="0" t="s">
         <v>412</v>
       </c>
       <c r="H428" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I428" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="0">
         <v>428</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D429" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E429" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="F429" s="0" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="G429" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H429" s="0"/>
       <c r="I429" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="0">
         <v>429</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D430" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E430" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F430" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="H430" s="0"/>
       <c r="I430" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="0">
         <v>430</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="D431" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E431" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="F431" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G431" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="I431" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="0">
         <v>431</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D432" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E432" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="F432" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G432" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H432" s="0"/>
       <c r="I432" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="0">
         <v>432</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D433" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E433" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="F433" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G433" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H433" s="0"/>
       <c r="I433" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="0">
         <v>433</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>143</v>
       </c>
       <c r="D434" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E434" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="F434" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="G434" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H434" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I434" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="0">
         <v>434</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D435" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E435" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="F435" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G435" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H435" s="0"/>
       <c r="I435" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="0">
         <v>435</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D436" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E436" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F436" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G436" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H436" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I436" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="0">
         <v>436</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D437" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E437" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="F437" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G437" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="I437" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="0">
         <v>437</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D438" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E438" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="F438" s="0" t="s">
         <v>411</v>
       </c>
       <c r="G438" s="0" t="s">
         <v>412</v>
       </c>
       <c r="H438" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I438" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="0">
         <v>438</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="D439" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E439" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="F439" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G439" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H439" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I439" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="0">
         <v>439</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D440" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E440" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="F440" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="G440" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H440" s="0"/>
       <c r="I440" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="0">
         <v>440</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D441" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E441" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F441" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G441" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="I441" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="0">
         <v>441</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D442" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E442" s="0" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="F442" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="G442" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H442" s="0"/>
       <c r="I442" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="0">
         <v>442</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D443" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E443" s="0" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="F443" s="0" t="s">
         <v>397</v>
       </c>
       <c r="G443" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H443" s="0"/>
       <c r="I443" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="0">
         <v>443</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D444" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E444" s="0" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="F444" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H444" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I444" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="0">
         <v>444</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D445" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E445" s="0" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="F445" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G445" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H445" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I445" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="0">
         <v>445</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D446" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E446" s="0" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="F446" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G446" s="0" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="H446" s="0"/>
       <c r="I446" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="0">
         <v>446</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D447" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E447" s="0" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="F447" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G447" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H447" s="0"/>
       <c r="I447" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="0">
         <v>447</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D448" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E448" s="0" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="F448" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G448" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H448" s="0"/>
       <c r="I448" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="0">
         <v>448</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D449" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E449" s="0" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="F449" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H449" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I449" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="0">
         <v>449</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D450" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E450" s="0" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="F450" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="G450" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="I450" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="0">
         <v>450</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D451" s="0" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="E451" s="0" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="F451" s="0" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="G451" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I451" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="0">
         <v>451</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D452" s="0" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="E452" s="0" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="F452" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="0" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="H452" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I452" s="0"/>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="0">
         <v>452</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="D453" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E453" s="0" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="F453" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G453" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I453" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="0">
         <v>453</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D454" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E454" s="0" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="F454" s="0" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="G454" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H454" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I454" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="0">
         <v>454</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D455" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E455" s="0" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="F455" s="0" t="s">
         <v>120</v>
       </c>
       <c r="G455" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H455" s="0"/>
       <c r="I455" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="0">
         <v>455</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D456" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E456" s="0" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="F456" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G456" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H456" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I456" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="0">
         <v>456</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D457" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E457" s="0" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="F457" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G457" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H457" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I457" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="0">
         <v>457</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D458" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E458" s="0" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="F458" s="0" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="G458" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H458" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I458" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="0">
         <v>458</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D459" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E459" s="0" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="F459" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="H459" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I459" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="0">
         <v>459</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D460" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E460" s="0" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="F460" s="0" t="s">
         <v>482</v>
       </c>
       <c r="G460" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="H460" s="0"/>
       <c r="I460" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="0">
         <v>460</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D461" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E461" s="0" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="F461" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G461" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H461" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I461" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="0">
         <v>461</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D462" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E462" s="0" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="F462" s="0" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="G462" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H462" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I462" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="0">
         <v>462</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D463" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E463" s="0" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="F463" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="G463" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H463" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I463" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="0">
         <v>463</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D464" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E464" s="0" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="F464" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G464" s="0" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="H464" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I464" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="0">
         <v>464</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D465" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E465" s="0" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H465" s="0"/>
       <c r="I465" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="0">
         <v>465</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D466" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E466" s="0" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="F466" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G466" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H466" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I466" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="0">
         <v>466</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D467" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E467" s="0" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="F467" s="0" t="s">
         <v>494</v>
       </c>
       <c r="G467" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H467" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I467" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="0">
         <v>467</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D468" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E468" s="0" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="F468" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G468" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H468" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I468" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="0">
         <v>468</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D469" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E469" s="0" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="F469" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="G469" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H469" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I469" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="0">
         <v>469</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="C470" s="0"/>
       <c r="D470" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E470" s="0" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="F470" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G470" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H470" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I470" s="0"/>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="0">
         <v>470</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D471" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E471" s="0" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="F471" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G471" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H471" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I471" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="0">
         <v>471</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D472" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E472" s="0" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="F472" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="G472" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="I472" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="0">
         <v>472</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D473" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E473" s="0" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="F473" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G473" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H473" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I473" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>