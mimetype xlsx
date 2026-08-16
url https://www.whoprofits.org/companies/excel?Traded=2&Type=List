--- v0 (2026-05-18)
+++ v1 (2026-08-16)
@@ -200,74 +200,50 @@
   <si>
     <t>Ashdar Building Company</t>
   </si>
   <si>
     <t xml:space="preserve">A construction company, which develops, builds and markets residential neighborhoods. Ashdar also rents office and industrial spaces.
 The company has built housing projects in the settlements of Oranit, Alfei Menashe,&amp;nbsp;Ma&amp;#39;ale Adumim and Beitar Illit&amp;nbsp;in the occupied West Bank.
 In December 2014, the company signed a contract&amp;nbsp;for an urban renewal project in the settlement neighborhood of Gilo in occupied East Jerusalem. The planned project will include 464 housing beyond the Green Line.
 </t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
-    <t>B Communications</t>
-[...22 lines deleted...]
-  <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
@@ -275,197 +251,108 @@
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...97 lines deleted...]
-</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Baran Group</t>
   </si>
   <si>
     <t xml:space="preserve">Baran Group is a publicly-traded Israeli civil engineering, technology, telecommunication and construction solution provider with global operations.
 In February 2024, Baran Israel, a fully-owned subsidiary of Baran Group, issued an open tender for development works of a residential project in the Ma&amp;rsquo;ale Adumim settlement in the occupied West Bank. The tender pertains to carrying out development works to complete the occupancy of the project.
 In 2022, and 2023 the company carried out infrastructure works for the construction of a new residential neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The works included the infrastructure construction of 459 housing units, and the construction of public infrastructure including road breaking, subsurface farming infrastructure, construction of an underground passage, retaining walls, and renovations that encompass play facilities. Additionally, the project involves the establishment of electrical and communication infrastructure connections, as well as the construction of sidewalks.
 In January 2023, Baran Efko Ltd., a fully-owned subsidiary of Baran Group, carried out the planning, production and construction of a 30-meters high cellular mast for the Pelephone Communications company in the settlement of Beitar Illit, in the occupied West Bank.
 In 2022, Baran Group provided Project Management Office services for the development of the Jerusalem Light Rail network (JLR). The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits report: Developments in the expansion of the JLR network: The J-Net project.
 In 2022, Baran Israel, a fully-owned subsidiary of Baran Group, managed the installation of the first turbine at the power station in Bereshit Wind Farm in the occupied Syrian Golan. The Bereshit Wind Farm is a large wind energy project of Enlight Renewable Energies in the Syrian Golan. The turbines are manufactured by General Electric company.
 In May 2020, the company signed a contract with Elbit Systems&amp;nbsp; for the planning and management of the relocation of Israeli Military Industries (IMI) factories to Ramat Beka industrial zone in the Naqab worth around 18 million USD (60 million NIS).
 In 2019, Baran Group was granted a contract with the Israeli Police for the construction and maintenance of buildings worth around NIS 7 million NIS.
 Furthermore, the Group managed the construction project of section A of the Tel Aviv-Jerusalem Fast Train (A1), including Bridge 6, which crosses the Green Line at the Latrun enclave into occupied Palestinian land.
 </t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
 Boeing aircrafts have been used by the Israeli military since 1948.
 Since 1990, the Apache helicopters have been used by the Israeli Air Force in military attacks and in Israel&amp;#39;s targeted killings in the besieged Gaza, and in military trainings in the occupied West Bank and Syrian Golan. Boeing Harpoon anti-ship missiles are in use in the Israeli Navy Sa&amp;rsquo;ar ships, used to enforce the illegal naval siege of Gaza.
 The company has provided Israel with AH-64 Apache helicopters,&amp;nbsp;F-15 fighter jets,&amp;nbsp;Hellfire missiles, MK-84&amp;nbsp;2000-lb bombs,&amp;nbsp;MK-82&amp;nbsp;500-lb bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into &amp;ldquo;smart&amp;rdquo; GPS-equipped guided bombs.
 The company is the manufacture of Arrow 2 and Arrow 3 missile systems, a US-Israeli anti-ballistic missile systems, jointly funded, developed and produced by Israel and the United States.
 Israeli military attacks on Gaza 
 2022: Boeing attack helicopters and fighter jets were used in Israel&amp;rsquo;s assault on Gaza, between August 5th and 7th, 2022, during which 44 Palestinians were killed, including 15 children and 4 women, and 360 wounded.
 2021: On May 5, 2021, five days before May 2021 Israeli attack on Gaza, the US State Department formally notified a proposed USD 735 million sale of Joint Direct Attack Munition (JDAM) kits and Small Diameter Bombs (SDBs) manufactured by Boeing to Israel. On May 20, the US administration approved an export license for the sale.
 2019: In November 2019, an Israeli JDAM-guided bomb killed eight family members, five children and three adults, in the city of&amp;nbsp;Dir al-Balah in Gaza.
 2014: In 2014, Israeli forces used JDAM guiding systems, Apache helicopters, and Dense Inert Metal Explosions (DIME) in Israel&amp;rsquo;s military attack on Gaza. At least 13 Palestinian children were killed by missiles fired directly from Apache helicopters. Israeli forces conducted over 6,000 airstrikes in Gaza and damaged or destroyed 18,000 housing units, 73 medical facilities, and many ambulances. 2,251 Palestinians were killed during the military assault, of whom 551 were children.
 2008-2009: Boeing AH-64 Apache combat helicopters were also used in Israel&amp;rsquo;s assault on Gaza in 2008-2009, during which 1,383 Palestinians were killed, of whom 333 were children. Amnesty International&amp;nbsp;documented&amp;nbsp;the use of Hellfire missiles in the killing of children and medical staff in Gaza. The missiles used are produced by Boeing and Lockheed Martin joint venture.
 The Boeing AH-64 Apache&amp;nbsp;combat helicopter has two General Electric T700-GE-701 engines.
 Services to the Israeli Ministry of Defense
 In December 2021, the Israeli Ministry of Defense signed an agreement with the American government for the purchase of two additional (total four) Boeing KC-46 Pegasus aircrafts for USD 1.1 billion, paid from US foreign aid funds. Boeing KC-46 Pegasus is a military aerial refueling and strategic military transport aircraft, which according to the agreement, will be adapted to the Israeli Air Force operational requirements, and Israeli systems will be integrated into them. &amp;nbsp;
@@ -802,113 +689,66 @@
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...49 lines deleted...]
-</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
-[...5 lines deleted...]
-    <t>Technology and Hi-tech</t>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
 Also in 2022, the company was contracted, with an exemption from tender, to provide Baggage Systems maintenance for a period of three years for NIS 2,120,826. In 2021, the company was contracted, with an exemption from tender, to provide patrol and verification services for NIS 350,000 for a period of six months.
 Also in 2021, the company was contracted with an exemption from tender, to provide maintenance services for Baggage X-ray System for NIS 970,000 until 2022.
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
@@ -929,343 +769,84 @@
   <si>
     <t>Hamat Group (formerly: Lipski Plastic)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures and distributes bathroom and kitchen products, including: ceramic tiles, sanitary ware and household faucets. Under the brand name &amp;quot;Lipski&amp;quot;, the company manufactures and markets plastic sanitary and plumbing products.
 Company&amp;#39;s production lines in the field of installation and sanitation are held in the Lipski factory, which is located in the settlement industrial zone of Barkan in the occupied West Bank.
 Lipski products are exported to Europe under the label &amp;quot;Made in Israel&amp;quot;.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
-    <t>Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
@@ -1308,312 +889,176 @@
   </si>
   <si>
     <t xml:space="preserve">Malam Team is an Israeli IT services group that provides computer services in the field of information technology. &amp;nbsp;
 The company is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).
 Ofek military camp
 In October 2022, Malam Team was awarded a tender for the Israeli Ministry of Defense (IMOD) for the financing, planning, construction, operation and maintenance of the &amp;quot;Ofek Rahav&amp;quot; military camp, which will be established near the city of Ramla, for a period of 25 years.
 According to the tender, Malam Team will serve as the project&amp;#39;s main ICT contractor, for the design, construction, operation, maintenance and technological upgrades of the ICT systems. According to the company, its revenues from the project are expected to amount to about NIS 530 million.
 The camp will cover 360 dunams and is planned to accommodate about 9,000 serving soldiers, and will be the largest and most central multi-armed camp of the Israeli military and will include the new recruiting office and chain of command, the headquarters of the Ground Forces, the Technological and Logistics Directorate units, the Personnel Directorate and an advanced medical center. In addition, the project will include commercial areas, parking lots, sports facilities and bicycle paths.
 The project is part of the Israeli Government Resolution 2392 (from 2015) for the relocation of military camps from the center of Israel. The franchisee of the project is Shikun &amp;amp; Binui Group, and it is financed by Hapoalim Bank.
 Military logistics centers
 In 2020, Malam Team was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be one of two IT providers for three new military regional logistics centers for the period of 25 years, together with IBM. The new centers will provide all the military&amp;rsquo;s logistical needs using advanced technology. The entire operation is expected to be civilian, and based largely on robotics and sophisticated equipment. The contract, shared by MalamTeam and IBM is valued at NIS 1 billion for both companies.
 Eltel Technologistics 
 Malam Team provides outsourcing services to the IMOD through its subsidiary Eltel Technologistics, jointly owned with Elta Systems, subsidiary of Israel Aerospace Industries (IAI).
 Eltel, which develops and supplies technological and maintenance solutions for the security sector, was a main contractor for the IMOD for the operation and management of an interrogation and training facility for Israeli military combat units. The facility offers Israeli military and police advanced live ammunition and artillery training, digital shooting ranges and urban combat training areas that simulate the occupied West Bank, Gaza and the Syrian Golan Heights. In addition, the company operates a hi-tech training center for military commanders.
 As of 2020, the company has provided adaptation of technological and logistical solutions to the IMOD and a control team to work in cooperation with the Israeli military in training. In 2019, the company provided to the Israeli military training services and management of military exercises. In 2018, the company provided implementation and training of a sniper simulator in the Israeli military units.
 In 2019, Eltel Technologistics won a tender for the IMOD to supply drones to the Israeli military&amp;rsquo;s infantry units.
 In addition, Eltel provided installation and maintenance services for scanners installed at commercial and civil Israeli checkpoints in the occupied West Bank and besieged Gaza.
 In 2017, Eltel provided objects scanning systems to the Israeli Prison Service (IPS) for Hadarim Detention Facility, where Palestinian detainees are incarcerated, for NIS 346,219.
 In 2016, Eltel Technologistics provided shooting trainings for the Israeli Coordinator of Government Activities in the Territories (COGAT) for NIS 15,982.
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>Technology and Hi-tech</t>
+  </si>
+  <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Maman Cargo Terminals and Handling</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of logistics and aviation services.
 The Group&amp;rsquo;s subsidiaries provide cargo management and ground-handling services for airlines, supply chain management (SCM), and third-party logistics (TPL).
 Maman&amp;#39;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation of the Palestinian territory and from the joint custom envelope - designed in the Oslo Accords. &amp;#39;Quality and Security reasons&amp;#39; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies.
 Each shipment to the oPt is delayed&amp;nbsp;for security inspection&amp;nbsp;for a period&amp;nbsp;ranging from several days to several weeks, even&amp;nbsp;in cases in which a license has been obtained and the shipment passed security at a European airport. During the waiting period the goods are usually stored in warehouses inside the terminal or&amp;nbsp;in close proximity&amp;nbsp;to it.&amp;nbsp; The costs&amp;nbsp;of the security checks, logistics and storage, performed by private Israeli companies, among them Maman is central a player, are paid by Palestinian manufacturers and&amp;nbsp;importers. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to the Palestinian population.
 Archive 2000, one of the company&amp;#39;s subsidiaries, operates a facility in&amp;nbsp;Mishor Adumim.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Matrix IT</t>
   </si>
   <si>
     <t>TASE, Subsidiary of Public</t>
   </si>
   <si>
     <t>Matrix IT is a publicly traded Israeli Information Technology (IT) company operating globally in the fields of IT solutions and services, consulting, and management. The Matrix Group provides services in the areas of banking and finance, government and the public sector, security, transportation, high-tech and startups, health, industry, retail and trade, education and academia. The Group is also engaged in the sale and marketing of software and hardware products from a wide range of manufacturers, as well as in the provision of consulting services, project management and multidisciplinary engineering consulting.&amp;nbsp;The company is controlled by Israeli information technology group&amp;nbsp;Formula Systems (1985) Ltd. (NASDAQ and TASE: FORTY), which provides extensive services and works in close cooperation with the Israeli Ministry of Defense, the Israeli military, the security forces, and the defense industries.In March 2025, Matrix announced the acquisition of Magic Software Enterprises Ltd. (TASE and NASDAQ: MGIC), making it one of the largest public IT companies in the world.The company provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s fully owned subsidiary, Matrix I.T. Global Services Ltd. (formerly Talpiot) is located in the settlement of Modi’in Illit in the occupied West Bank.&amp;nbsp;The center, established in 2005, was previously named “Talpiot” after the Israeli military’s elite training program unit.In 2020, the company’s fully owned subsidiary, Matrix I.T. Integration &amp;amp; Infrastructures Ltd., provided computing services for Ariel university, located in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company provides various services and products to the Israeli Ministry of Defense (IMOD), the Israeli military and security forces.&amp;nbsp;Matrix's Defense division is engaged in projects for the IMOD and Israeli security forces. The division provides services for the Israeli military, the IMOD and the Israeli defense industries, as well as abroad. The company provides services to the Israeli Air Force, the Israeli Navy, the Military Intelligence Directorate, the Directorate of Defense Research &amp;amp; Development, and the Israel Prison Service, and Israeli weapon companies, Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems, which provide weapons for the Israeli military.&amp;nbsp;GazaSince the beginning of the ongoing Israeli attack on Gaza in October 2023, the company has increased its activity and provided fitted services to the IMOD and the defense industries. The company has expanded its services and contract with the IMOD and increased the sales of software products it provides for it.&amp;nbsp;Services to the Israeli Weapon Industry&amp;nbsp;In addition to consulting, Matrix Defense is involved in projects in the fields of defense, intelligence, web intelligence and cyber in collaboration with security agencies, which in some cases are later sold to foreign countries.The company is involved in building central systems for the security industries and operates an Artificial Intelligence and Machine Learning Excellence Center that works in collaboration with the Israel Aerospace Industries (IAI) and other security agencies, developing solutions based on artificial intelligence, machine learning and big data, integrated into a variety of systems, incluidng AI solutions for automatic target identification on the future battlefield, expanding the capabilities and performance of existing systems and developing innovation capabilities based on automated systems. In the past year, the company's scope of activity has increased significantly, and it was included by order of the Minister of Defense as a defense industry directly supervised by the IMODThe company was founded by a senior Brigadier General of the Air Force's fighter pilots. The company chairman is a retired major general who was, among others, the commander of the military Judea and Samaria Division in the occupied West Bank.Service for the Coordinator of Government Activities in the Territories (COGAT)&amp;nbsp;Matrix I.T. and its fully owned subsidiaries, Matrix IT Advanced Information Systems and Matrix IT Integration &amp;amp; Infrastructures, provide computing services and equipment to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) in Gaza.&amp;nbsp;Israeli Civil Administration&amp;nbsp;The company provides the ICA with computers, computing services, consultants and system analysts, including for systems used for monitoring and data collection and biometric identification of Palestinians in the West Bank and Gaza. The ICA headquarters is located in the settlement of Beit El in the occupied West Bank.Meitar SystemMatrix provides computing equipment for the Meitar biometric system, which is used to monitor the movement of Palestinians in the occupied West Bank. The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. In September 2024, the company was contracted to provide the ICA with computers for the Meitar biometric project for NIS 136,663. In December 2021, the company provided the ICA with computer screens for checkpoints for NIS 79,243. In 2018, the company provided computer screens for the Meitar System for NIS 40,159.&amp;nbsp;Wisdom Stone System&amp;nbsp;The company provides system analysts and computing consultants for the ICA’s “Wisdom Stone” system. The Wisdom Stone is a computerized information system used by the ICA and DCL Gaza to monitor and collect data on Palestinian residents in the West Bank and the Gaza Strip as part of Israel's permit regime enforced in the oPt. The system centralizes information documenting previous permit applications submitted, "disqualifications" imposed on individuals, the dates of a person's entry into Israel, and more. In addition, the system is used by soldiers of the unit to revoke a permit granted to a person or group of people. In January 2024, the company was contracted to provide the ICA with system analyst for the Wisdom Stone until January 2025 for NIS 804,960. In January 2023, the company was contracted to provide the system analyst until January 2024 for NIS 696,555. Between 2018 and 2020, the company provided the ICA with computing consultants for the system for NIS 1,152,876.In March 2024 and December 2023, the company provided the ICA with cloud switch management system for NIS 31,550 and NIS 142,9077, respectively. In January 2024, the company provided the ICA with Android tablets for ICT inventory management for NIS 7,145.&amp;nbsp;In December 2023, the company provided the ICA with Gigabit Interface Converters (GBIC) for a new civic network for NIS 99,757. In June 2023 and June 2022, the company provided the ICA with computers for a biometric project for NIS 2,277 and NIS 121,156.&amp;nbsp;In February 2022, the company was contracted to provide the ICA with development of software to monitor illegal construction until end of December 2023 for NIS 684,999. Also in 2022, the company provided the ICA with systems analyst for NIS 615,109 and switches for NIS 69,442.&amp;nbsp;In 2021, the company provided the ICA with computing service providers for NIS 424,709 and desk computers and equipment for NIS 154,709. In 2020, the company provided the ICA with computing service providers for NIS 270,270, computers for NIS 29,615 and workstation for Geographic Information System (GIS) for NIS 14,807.&amp;nbsp;Between 2016 and 2020, the company provided the ICA with routers, communication equipment, computers and computer screens for a total of NIS 571,042. Between 2016 and 2017, the company provided the ICA with computing consultants for a biometric project for a total of NIS 907,507.&amp;nbsp;In 2017, the company provided services for a project for “biometric identification of Palestinians in the West Bank” for NIS 22,806.Coordinator of Government Activities in the Territories&amp;nbsp;The company provides the Coordinator of Government Activities in the Territories (COGAT) with computing services, computers, tablets, computer monitors, and communication equipment.&amp;nbsp;In 2024, the company provided COGAT with computing equipment and services for a total of NIS 28,655. In 2023, the company provided computing equipment and services for a total of NIS 74,062; In 2022, for NIS 54, 562; In 2021, for NIS 40,602; and in 2020, for NIS 33,960.District Coordination and Liaison Office in&amp;nbsp;GazaThe company has provided computers and screens to the Israeli military District Coordination and Liaison Office (DCL or DCO) in Gaza, which manages and monitors the movement of Palestinians in the oPt, among others. Until October 2023, the DCL office was located at Erez Checkpoint, which was the only land crossing between the besieged Gaza Strip and Israel and the West Bank since the Israeli siege on the Gaza Strip.&amp;nbsp;In 2022, the company provided DCL Gaza with computers for NIS 4,644. In 2019, the company provided DCL Gaza with screens for NIS 7,004. Between 2016 and 2018, the company provided computers and screens for NIS 51,610.Project NimbusIn February 2024, Matrix won a tender to provide SAP BTP (SAP Business Technology Platform) solution in the Nimbus government cloud. As part of the tender, Matrix will provide SAP's platform on Google Cloud for government ministries, trust units and public sector entities.The SAP BTP platform is a cloud platform (SaaS) that will allow government organizations access to a variety of advanced capabilities through data management, application development, and advanced analytics capabilities combined with artificial intelligence.Project Nimbus is a large-scale project for the provision of public cloud computing services and centralization of government databases for the Israeli government as part of the computing system of government ministries and bodies, including to the Israeli Ministry of Defense, the Israeli military, Israel Police and the Israel Prison Service. The project also includes services to the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.Matrix’s partners in the Nimbus project include&amp;nbsp;IBM’s fully owned Israeli subsidiary, Red Hat Israel, which works extensively with the Israeli military.Training Courses for the Israeli Military&amp;nbsp;The company’s fully owned subsidiary, John Bryce Training, has won a tender from the Ministry of Defense to provide a variety of professional training in the fields of information security and cyber for the Ministry of Defense’s Computer Professions School, which is the main unit for training soldiers in the field of computing in the Israeli military. The financial scope of the agreement is estimated at approximately 1.8 million NIS per year and is expected to last for 3 years, with a total scope of approximately 5 million NIS.The company offers courses to prepare for service in the technological units in the Israeli military, intended for students in the ninth grade and above, including the Intelligence Corps, Unit 8200, the ICT Corps, and the Air Force. The course instructors are graduates of military technological units or former members of the Ministry of Defense.&amp;nbsp;Since 2015, the company’s fully owned subsidiary, John Bryce Training Ltd., has been the training contractor in the Israel Police National Training Center project for the concessionaire from the&amp;nbsp;Shikun &amp;amp; Binui Group.In 2017, the company’s fully owned subsidiary, John Bryce Training Ltd., won a 3-year tender to provide training for the Israeli army around Cyber Security and Information Security.The company offers Information Security and Cyber studies to the public which according to its website are delivered in a unique simulator that is used to train soldiers in Israeli military cyber units.&amp;nbsp;“Combatants for Hi-Tech”&amp;nbsp;The company's fully owned subsidiary, Matrix DNA, is operating a training course for combatant soldiers to integrate them into the technology industry upon their release from the military. The course offers technological product management training for combatant soldiers as part of the Israeli military General Staff program and the "Combatants to High-Tech" program.&amp;nbsp;In September 2024, the course was adapted for reservists from the combat system, from which 21 warriors aged 24-31 who had fought in Gaza after October 2023 were selected.In August 2024, Matrix took part in a professional training course in the field of cyber and programming which was designed to train combatant soldiers with battlefield experience who were injured in battle and were forced to transfer to a rear-line role in the army to integrate them into the military's technological array. The course is operated in collaboration with the technological units of the military's Telecommunications and Information Technology Unit (Lotem Unit).IT For IDFIn 2024, Matrix IT sponsored the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.Services for the Israel PoliceIn May 2024, Matrix was awarded a tender from the Israel Police for the purchase of computer peripherals, memory devices, computers and unique printers.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Police and the Border Police with computers and tablets, computer peripherals, communications equipment and body cameras for a total of NIS 56,224,567.In 2020, the company provided equipment for police stations and police activity in the occupied West Bank and East Jerusalem for a total amount of NIS 76,876, including in the Jordan Valley area and the Palestinian neighborhood of Sheikh Jarrah in East Jerusalem. In 2019, the company provided equipment for a police station in the settlement of Modiin Illit in the West Bank for NIS 10,043.&amp;nbsp;In 2020, the company provided equipment worth NIS 4,404 for the "Ring" checkpoint (Anata/al-Esawiyah) in the Jerusalem Envelope operated by the Israel Police.&amp;nbsp;Also in 2020, the company provided the Border Police with communication equipment for activity in the West Bank, for a training base in the settlement of Michmash in the occupied West Bank, and for a project in Atarot in occupied East Jerusalem, for a total amount of NIS 17,251.&amp;nbsp;Services for the&amp;nbsp;Israel Prison Service&amp;nbsp;Matrix established the Israel Prison Service's Server Farm.&amp;nbsp;In July 2023, the company won a tender by the Israel Prison Service (IPS) for establishing a primary and secondary server farm for the Prison Service for NIS 10 million. In 2022, the company began the process of planning the establishment of the project together with the IPS' division and in cooperation with&amp;nbsp;Bynet&amp;nbsp;Communications. The volume of data processed and stored in the new server farm is hundreds of terabytes and it serves approximately 10,000 IPS employees. The establishment was completed in May 2024.The company provides the IPS with Business Object Enterprise Report Generator software. In December 2024, the company was exempted from tender for renewal of maintenance contract for the IPS from January 2025 until end of December 2027 for NIS 1,372,547. In September 2023, the company was exempted from tender for renewal of maintenance contract for Enterprise Report Generator for the IPS until end of December 2024 for NIS 42,507. In 2021, the company was contracted as sole supplier for maintenance for Business Object Enterprise Report Generator software licensing for three years.&amp;nbsp;In February 2023, the company was awarded a tender for computerizing the pharmacies of the Israel Prison Service to supply the IPS with an information system for supply chain management of medicines and equipment for 785,000 NIS.In November 2022, the company was contracted with an exemption from tender to provide a platform to support unstructured data processing from the IPS' systems until November 2025 for NIS 600,000.In November 2021, the company’s fully owned subsidiary Matrix I.T. Software Products, was contracted by the IPS, with an exemption from tender, to renew a contract for the maintenance of Organizational Report Generator from 2022 until the end of 2024 for NIS 886,274.&amp;nbsp;In 2020, the company was contracted by the IPS for the provision of Linux System maintenance until 2023.&amp;nbsp;Between 2015 and 2019, the company’s fully owned subsidiary, John Bryce Training, provided the IPS with training, advanced computing courses and workshops for NIS 385,133.Services for Government Offices&amp;nbsp;The company's fully owned subsidiary, Matrix IT Integration and Infrastructure, provides servers and data storage systems to the Israeli government offices.&amp;nbsp;In 2016, the company was awarded a central tender for the supply of servers and data storage systems to government offices, which was extended from time to time. In January 2024, the contract was extended, with exemption from tender, until the end of June 2024 for NIS 10,000,000.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
 In 2022, Jerusalem24 and Danish investigative media Danwatch, documented evidence that Mehadrin exports dates produced in Israeli settlements in the Jordan Valley to Europe.
 The company&amp;rsquo;s subsidiary, Miriam Shoham,&amp;nbsp;operates a packaging facility and Mango plantation in the settlement of Ramot, in the occupied Syrain Golan.
 Exploitation of Labor 
 The company employs hundreds of Palestinian harvest workers from the occupied West Bank West Bank. According to the company&amp;#39;s annual report, they cost the company less than Israeli workers, who receive a higher salary.
 For more on Palestinian workers in the Israeli economy see Who Profits&amp;rsquo; Flash report: Exploited and Essential: Palestinian Labour under Covid-19.
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
+    <t>Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Meitarim Quarry</t>
   </si>
   <si>
     <t xml:space="preserve">The company is active in the field of civil engineering and development. The Group manages several companies and subsidiaries in the field of civil engineering, industry, infrastructure, development and contracting.
 The company operates the Meitarim Quarry, located in the occupied West Bank, next to the settlement of Teneh Omarim. In 2016, the company established an asphalt factory near the quarry.
 The company is involved in the construction of 40 housing units in the settlement of Eshkolot, located in the West Bank. The company is also involved in conducting engineer work for Maaleh Adumim shopping center.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Migdal Insurance</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of insurance, pensions and financial services.
-[...17 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Mordechai Aviv Construction Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company.
 The company constructs several housing projects in settlements in the West Bank, including Ma&amp;#39;ale Adumim and Pisgat Ze&amp;#39;ev, and in the settlement neighborhoods of Jerusalem including Homat Shmuel (Har Homa), Givat Ze&amp;#39;ev and Talpiot East.
 The company owns factories for the manufacturing and processing of building materials, a garage and a warehouse on a 7.5 dunam plot in its possession in the&amp;nbsp;Atarot Industrial Zone, which is a settlement in the occupied Palestinian territory.&amp;nbsp;The company&amp;#39;s real estate asset in the occupied Palestinian land of Atarot has generated 1 million NIS in 2013 alone. The land is in full ownership of the company until 2023 and it is subject to renewal of ownership vis-&amp;agrave;-vis the Israeli land Adminstraion for another 49 years.
 In addition, the company has constructed Ma&amp;#39;aleh Adumim City Hall, and owned Adumim Mall, Ma&amp;#39;ale Adumim&amp;#39;s shopping mall, until March 2006.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>One Software Technologies</t>
   </si>
   <si>
     <t>A publicly traded Israeli information technology services company. The company provides consulting, developing, and implementing services worldwide to the high-tech, banking, finance, insurance, retail, and commerce industries.The company is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Meitar Biometric SystemOne Software provides the Israeli Civil Administration with Information Technology (IT) consultancy, management and maintenance services for Meitar System, a biometric identification system deployed at checkpoints in the occupied West Bank.The Meitar System has been used by the Israeli Civil Administration (ICA) to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank.The biometric cards contain personal identifying information that is stored in the "Rolling Stone" system, a population registration system of the Palestinian population in the West Bank, operated by the Israeli military ICT and Cyber unit. The data can be used for intelligence purposes. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. &amp;nbsp;In January 2021, One Technologies provided the ICA with a manager for the Meitar System for NIS 335,998. In June 2020, the company provided the ICA with a manager for the Meitar System for NIS 692,183. Between 2017 and 2020, One Software won several tenders to supply IT consultants and management for the Meitar system for over NIS 800,000.In addition, through its fully owned subsidiaries, Taldor Consultants Ltd., Taldor Computer Systems (1986) Ltd., and Harel Information Technologies Ltd., the company provided the ICA with managers, content experts, and computer consultant field technicians for the Meitar System, as well as maintenance, repair and upgrade services for biometric queue kiosks for the Meitar System.Between 2023 and 2024, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 424,008. Between 2022 and 2023, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 384,699. Between 2021 and 2022, Taldor Consultants provided the ICA with a Meitar System Content Expert for NIS 173,113. Between 2020 and 2021, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 273,611. Between 2019 and 2020, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 330,389. Between 2018 and 2019, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System NIS 233,766.In 2021, Taldor Computer Systems provided the ICA with repair services for kiosks for the Meitar biometric project for NIS 28,009.In 2018, Harel Information Technologies provided the ICA with computers for Meitar System for NIS 72,914.Between 2018 and 2021, One Software's fully owned subsidiary, Taldor Communication, won several tenders from the ICA to provide consulting services for the Meitar System and maintenance services for queuing systems as part of a biometric project in the West Bank.Harel Information TechnologiesOne Software's fully owned subsidiary, Harel Information Technologies, provides computers and computing services to the Israel Civil Administration in the occupied West Bank, the District Coordination and Liaison Office (DCL) in Gaza, and the Israeli Ministry of Defense Coordinator of Government Activities in the Territories.Services to the Israeli Civil Administration in the occupied West BankThe company provides computers, computing services and equipment to the Israel Civil Administration (ICA) headquarters located near the settlement of Beit El in the occupied West Bank.In June 2024, Harel provided the ICA with workstations computers and mini desktop computers for NIS 104,975. In March 2024, Harel provided the ICA with computers for NIS 117,436.In October 2023, Harel provided the ICA with computers, laptops and transformers for NIS 321,224. In July 2023, Harel provided the ICA with computers for a biometric project and operation and maintenance services for NIS 109,996. In May 2023, Harel provided the ICA with televisions for the ICA Communication Unit for NIS 14,245. In February 2023, the company provided communication converters for NIS 43,456.In October 2022, Harel provided the ICA with screens configuration and desktop computers for the ICA Water Unit for NIS 285,877. In June 2022, the company provided computers and computer screens for NIS 155,603. In February 2022, the company provided laptops, screens and HP toners for NIS 91,398.In 2021, Harel provided the ICA with computers, toners, laptops and minicomputers for NIS 417,255. In 2020, the company provided computers for NIS 313,339. In 2019, the company provided laptops, lab equipment, server warranty and toners for NIS 454,549.Between 2017 and 2020, Harel Information Technologies won several tenders to provide computers and ICT equipment to DCL Gaza and to the ICA in the West Bank. Between 2015 and 2018, Harel provided the ICA with computers and computing equipment for a total amount of NIS 1,778,652.Also in 2015, the company provided equipment for Basel System for NIS 25,758.Gaza District Coordination and Liaison Officethe District Coordination and Liaison Office (DCL) in Gaza, the Israeli military coordination office responsible for implementing the Israeli government's civilian policy in the besieged Gaza. The office controls and manages the movement of Palestinians in and out of Gaza.The unit is subordinate to the Coordination of Government Activities in the Territories (COGAT) and its office is located adjacent to the Israeli Erez Checkpoint, which has been the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.In February 2024, Harel provided DCL Gaza with computing services for NIS 4,904. In January 2024, Harel provided DCL Gaza with desktop computers for NIS 56,252.In November 2023, Harel provided DCL Gaza with computing services for NIS 292.5. In October 2023, Harel provided repair services for NIS 292.5. In September 2023, the company provided computers for NIS 44,414.In 2022, Harel provided DCL Gaza with Computers for NIS 12,201. In 2021, the company provided computers for NIS 17,157. In 2020, the company provided computers for NIS 27,902. In 2019, the company provided printers for NIS 9,348. Between 2016 and 2018, the company provided computers for a total amount of NIS 248,961.Coordinator of Government Activities in the TerritoriesSince at least 2015, Harel has provided the Coordinator of Government Activities in the Territories (COGAT) with computing and IT services and equipment, including for biometric projects and biometric identification for permits required for movement in the occupied West Bank and Gaza. COGAT's headquarters is located in the Kirya military compound in Tel Aviv.Harel has also provided computing and information centralization services for the "Basel System", a biometric identification system previously deployed at checkpoints in the West Bank and Gaza. The system, designed to control the entry of Palestinians from the oPt to Israel, involved the issuance of magnetic cards with extensive biometric information (fingerprints, retinal and facial data).In November 2023, Harel provided COGAT with computing services for NIS 2,000. In October 2023, Harel provided COGAT with desktop computers and screens for NIS 286,740. July 2023, the company provided printers and toners for NIS 1,003. In May 2023, the company provided computers for NIS 27,653.In September 2022, Harel provided COGAT with computing services for NIS 3,538. In August 2022, Harel provided COGAT with computers for NIS 55,484. In June 2022, the company provided laptops for NIS 4,924. In March 2022, the company provided computing services for NIS 3,442. In February, the company provided toners for NIS 35,128.In 2021, Harel provided COGAT with computers, laptops, workstations and toners for NIS 146,018. In 2020, Harel provided COGAT with computers and toners for NIS 178,133.Between 2015 and 2019, Harel provided COGAT with printers, computers, and computing equipment for a total amount of NIS 523,667.Services to the Israeli Ministry of DefenseIn June 2018, Taldor won a NIS 550 million tender from the Israeli Ministry of Defense (IMOD) to serve as the main ICT services contractor in the military ICT Technology Center, Kiryat HaTikshuv, in Beer Sheva for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters, to the Naqab region. Taldor won the tender together with a company controlled by Shikun &amp;amp; Binui Group and Africa Israel.In November 2024, One Software developed for the IMOD a mobile application that allows precise navigation to graves in military plots in cemeteries. The application was developed by the company in collaboration with the ICT Division and the Defense Procurement Administration at the Ministry of Defense.In December 2024, the company launched a new campaign in which it pledged to offer employment to every Orthodox (Haredi) serving in the Israeli army. According to the company, every young Haredi who enlists in the army, regardless of the position or length of time they serve, will receive a job offer from the company upon their discharge.Services to the Israel Prison ServiceThe company’s fully owned subsidiary, Harel Information Technologies, had over 130 engagements with the Israel Prison Service worth NIS 16,020,447, which included the purchase of desktop computers and monitors for NIS 8,753,832, purchase of storage systems and backup software for NIS 1,145,251, servers for NIS 649,052, and communication services for NIS 1,347,795.</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...4 lines deleted...]
-    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Orad </t>
   </si>
   <si>
     <t xml:space="preserve">A Public Israeli company, Provider of integration services for security, safety &amp;amp; Homeland Security such as Intruder Movement Detection, Radar/Sonar, Security Fence, Biometrics and Smart Cards, Video Surveillance, Video Analysis, Situation Management Solutions, Fire Detection, Surveillance Drones, Drone Detection and Obstruction, Security Planning a Consulting, System Integrators and Training. In addition, the company offers safety &amp;amp; fire detection, electromechanical systems, automation, control &amp;amp; solar energy (PV).
 The majority of the group clients are government bodies and state-owned defense companies such as Raphael and Israel Aerospace Industries. Additionally, the company is an authorized exporter of military equipment and defense knowledge, and provides to militaries around the world.
 Services to the Israeli military 
 The company regularly provides services for the Israeli Ministry of Defense (IMOD) such as works at Israeli military bases and IMOD facilities.
 Orad provided the entire fire detection and automatic extinguishing, designated network, and a command &amp;amp; Control center for the Israeli military &amp;ldquo;City of Training Bases&amp;rdquo;, an Israeli military training campus in the Naqab.
 For more on development and military projects in the Naqab see Who Profits Dynamic Report Tools of Dispossession in the Naqab.&amp;nbsp;
 SolarPower
 ORAD provides photovoltaic solar energy solutions through its fully-owned subsidiary, SolarPower.
 In 2018, SolarPower, along with several other companies, won a tender for the IMOD for the construction of photovoltaic (PV) installations on roofs in Israeli military bases and defense facilities. The tender includes the installation of approximately 30 megawatts of solar systems for 5 years. In addition, SolarPower provided 600 solar light poles for the IMOD.
 Services to Settlements 
 SolarPower provides and carries out installations of solar systems in settlements in the occupied West Bank.
 In 2018, SolarPower installed solar systems at the Mateh Binyamin settlement council in the occupied West Bank. The systems were installed on the roofs of schools and educational institutions throughout the council in the amount of about 900 kilowatts.
 The company installed solar systems for Compost Or which operates a recycling facility near the settlement of Masua in the Jordan Valley in the occupied West Bank.
 The company also installed its solar systems in the settlements of Ariel, Elkana, Neria (Talmon) in the occupied West Bank.
 The company also supplied Siemens traffic control systems for the Israeli Apartheid roads 5 and 443 in the occupied West Bank, where only Israelis are allowed to travel. &amp;nbsp;
 The Wall
 Company&amp;rsquo;s technological systems were installed in fences as part of the construction of the Apartheid Wall.
 Surveillance in East Jerusalem 
 The company&amp;#39;s CCTV cameras were deployed in the Old City in occupied East Jerusalem, as part of the Jerusalem Municipality&amp;#39;s Safe City project, in which dozens of Orad cameras were deployed throughout the city for 24/7 surveillance.
 Services to the Israel Police
@@ -1651,50 +1096,53 @@
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city. The parking lot, located adjacent to the Green Line, will be connected to the JLR Blue Line station and is designed to serve the traffic coming from the settlement neighborhoods of Ramot and Ramat Shlomo, among others.&amp;nbsp;
 The construction cost of the parking lot is estimated at NIS 124 million, and it is expected to include 5.5 floors in a total area of about 35,000 square meters with a total of 940 parking spaces. The works include the construction of an underground passage for vehicles and pedestrians, and ramps for the light rail.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Partner Communications (formerly Orange)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli Telecommunication Company providing Cellular, Telephone, Internet services, and selling electricity for domestic consumers under the Partner Power brand.
 The company has a general-unified license to provide fixed communication services to settlers in the occupied West Bank and East Jerusalem areas, which is valid until January 2027. The license was granted to the company by the Israeli Minister of Communications.
 &amp;nbsp;As of April 2024, the company holds more than 200 active cellular antennas on occupied land in the West Bank (including East Jerusalem) and the Syrian Golan, of which 18 are in occupied no-man&amp;rsquo;s-land areas, as part of its joint network with Hot Mobile. 8 more company cellular antennas are under construction in East Jerusalem and the settlement of Modi&amp;#39;in Ilit in the occupied West Bank. In some cases, company antennas and communication facilities were erected on privately owned Palestinian land.
 In 2022 the company won a tender published by the Municipality of Beitar Illit settlement in the occupied West Bank, regarding the supply, installation, training and conversion of email server data.
 The company pays rental and land use fees to Israeli settlements, in some cases for the use of private Palestinian land: In 2020, Partner paid the local council of the settlement of Beit El thousands of shekels monthly to keep communication equipment on Palestinian land just outside the settlement&amp;rsquo;s jurisdiction. The company also passed regular payments to the cooperative society of Migron outpost in the West Bank for 12 years.
 The company operates four sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, an area that is off-limits for Palestinian cellular companies. In that way, the company enjoys the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market which constitutes a captive market.
 Between 2017 and 2020, the company won several tenders for the operation and maintenance of Telecommunication and internet services for the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.
 In December 2023, the communications group Partner, in cooperation with the Education and Youth Corps and the Personnel Directorate of the Israeli Military, launched a project allowing soldiers in the war zones in Gaza to send postcards, which the company will deliver. In October 2023, Partner mobilized mobile chargers for mobile devices for Israeli military soldiers.
 In June 2023, the company renewed its sponsorship of two Israeli military combat units. The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service. In addition, During the Israeli attack on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers&amp;rsquo; use.
 The company cooperates with &amp;ldquo;8200 Impact&amp;rdquo;, a startup project founded and managed by military unit 8200 alumni, the Intelligence and Cyber security unit in the Israeli military.
 </t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
@@ -2364,51 +1812,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I66"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2654,1671 +2102,1642 @@
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I12" s="0" t="s">
         <v>59</v>
-      </c>
-[...19 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="F13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="0" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>85</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>20</v>
+        <v>94</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>94</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>14</v>
+        <v>107</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>109</v>
+        <v>45</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>111</v>
+        <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>45</v>
+        <v>114</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>58</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>117</v>
+        <v>62</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>118</v>
+        <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>63</v>
+        <v>121</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>35</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>31</v>
+        <v>131</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>132</v>
+        <v>58</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>133</v>
+        <v>46</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>139</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>63</v>
+        <v>142</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>24</v>
+        <v>134</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>142</v>
+        <v>58</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>63</v>
+        <v>150</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>46</v>
+        <v>151</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>148</v>
+        <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>149</v>
+        <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>66</v>
+        <v>155</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>152</v>
+        <v>31</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>153</v>
+        <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>72</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>124</v>
+        <v>165</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>161</v>
+        <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>167</v>
+        <v>48</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>124</v>
+        <v>30</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>173</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>143</v>
+        <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>175</v>
+        <v>141</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>26</v>
+        <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>153</v>
+        <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>66</v>
+        <v>186</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>185</v>
+        <v>85</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>20</v>
+        <v>189</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="I46" s="0"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>88</v>
+        <v>192</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="I47" s="0"/>
+        <v>46</v>
+      </c>
+      <c r="I47" s="0" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>192</v>
+        <v>14</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>46</v>
+        <v>151</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>193</v>
+        <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>152</v>
+        <v>199</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>200</v>
+        <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>11</v>
+        <v>206</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>71</v>
+        <v>208</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>57</v>
+        <v>209</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="I52" s="0"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>208</v>
+        <v>85</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>209</v>
+        <v>58</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="I53" s="0"/>
+        <v>86</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>212</v>
+      </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>63</v>
+        <v>215</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>89</v>
+        <v>151</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>212</v>
+        <v>173</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>152</v>
+        <v>46</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>143</v>
+        <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>218</v>
+        <v>20</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>19</v>
+        <v>223</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>20</v>
+        <v>224</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>35</v>
+        <v>152</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>153</v>
+        <v>91</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>227</v>
+        <v>24</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>24</v>
+        <v>234</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>235</v>
+        <v>38</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="I61" s="0"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>238</v>
+        <v>208</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>38</v>
+        <v>209</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="I62" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="I62" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>208</v>
+        <v>243</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>209</v>
+        <v>42</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>42</v>
+        <v>247</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>246</v>
+        <v>19</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>247</v>
+        <v>42</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>52</v>
-[...27 lines deleted...]
-      <c r="I66" s="0" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>