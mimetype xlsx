--- v1 (2026-08-16)
+++ v2 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -415,94 +415,54 @@
 Read more on surveillance in East Jerusalem in our flash report &amp;ldquo;Big Brother&amp;rdquo; in Jerusalem&amp;rsquo;s Old City: Israel&amp;rsquo;s Militarized Visual Surveillance System in Occupied East Jerusalem.
 Smart City 
 Moreover, the company has provided &amp;lsquo;Smart City&amp;rsquo; systems for the city of Lod (Lyd) municipality for over 12 years as part of a tender contract and exercising the option of extension periods. In the city, located within the Green Line, almost a third of the population are Palestinians with Israeli citizenship who suffer from neglected infrastructure and discriminatory policing.
 In August 2022, a fully owned subsidiary of the company won a tender for the supply, installation and maintenance of technological security systems and related equipment in the city of Lod for an estimated amount of approximately NIS 30 million for a first contract period of three years, with the potential for extension. As part of the tender, the company will install an array of IoT sensors and an array of cameras throughout the city for monitoring, control and enforcement. The company will provide cameras, communication systems, equipment and all infrastructure and components required. In addition, the company will provide warranty, maintenance, training and service for the existing systems in the city.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
     <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
 The company is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus, Dan Public Transportation Company, and the Spanish infrastructure company COMSA.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for a period of seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030. &amp;nbsp;
 In September 2023, JTrain won a tender by Moriah Jerusalem Development Corporation to carry out infrastructure, construction, paving and development works at the Ramot Interchange, adjacent to the Ramot settlement neighborhood, as part of the Blue Line project.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 Construction on Occupied Land 
 The company has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem. These include the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the &amp;quot;Green Park&amp;quot; neighborhood in the settlement of Modi&amp;#39;in Illit, and the &amp;quot;Nofei Hasela&amp;quot; neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank.
 In January 2020, the company won a tender through its fully owned subsidiary Cebus Rimon, to supply and install prefabricated transformer rooms in the settlement of Modi&amp;rsquo;in Illit in the West Bank.
 In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.
 The company also built a commercial complex for Rami Levy in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.
@@ -548,112 +508,51 @@
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Service Industry and Retail</t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Energix Renewable Energies</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the field of renewable energy.
 The company has several renewable energy projects in different stages of development in the occupied Syrian Golan, the West Bank and the Naqab.
 ARAN Project
 Through its subsidiary, Clean Wind Energy Ltd., the company &amp;nbsp;is developing the ARAN project for the construction of a large wind turbine farm, located in the occupied Syrian Golan, to generate electricity from wind energy. The project will include 41 wind turbines, 200 meters long each, on agricultural land owned by Syrian farmers.
 The company holds a conditional license for a capacity of 104 MW for the wind farm which is expected to start its commercial operation in 2025, and to connect to the electricity grid in April 2027 with an estimated annual revenue of over NIS 90 million.
 The turbines are planned to be built in the Northern Syrian Golan in two sites: the Suheita compound, on the southeastern side of Majdal Shams, and the Ra&amp;rsquo;abana compound, on the southwestern side of the village of Masaada, both of which are agricultural lands owned by Syrian farmers. The electrical substation will be located in Bar&amp;rsquo;on Junction, also in the occupied Golan. The ARAN wind farm will occupy about a fifth of the agricultural land that is still in the possession of Syrians in the occupied Golan and will deny them access to their natural resources.
 In June 2023, dozens of protesters were injured by Israel Police&amp;rsquo;s crowd control weapons during protests against the construction of the wind farm&amp;rsquo;s turbines on their agricultural lands.
 In September 2022, Energix paid part of the budget for the training of a special Police Force dedicated to securing the construction of its wind turbines and suppressing the protests of the local Druze community against the project. This was done in exchange for the police deploying their forces to secure the construction and prevent damages and delays in the project&amp;rsquo;s development.
 In December 2021, Energix signed an agreement with the Israeli Ministry of Defense, to finance the development of a technological solution which ensures the turbines will not interfere with the Israeli military&amp;rsquo;s operations in the occupied Golan. Two thirds of the cost of the technological solution, estimated at NIS 250 million, will be paid by the company.
 Since 2015, the company have signed contracts with local Syrian farmers to lease their lands for the construction of the wind turbines. According to the NGO Al-Marsad Human Rights Center, the contracts with the farmers include a demand that all farmers register their lands with Israel, and give the company &amp;ldquo;a designation of land rights that allows the company to destroy and utilize whatever it wants on the leased land&amp;rdquo;, and assure &amp;ldquo;a lack of exclusivity between Energix and landowners that allows Energix an unrestricted ability to pass the rights and obligations of the contract to another company or person&amp;rdquo;. Al-Marsad further noted that the compensation given to Syrian farmers is considerably low compared to the compensation given to Israelis who are leasing their lands for similar projects. While Syrian farmers are offered one percent of the project&amp;rsquo;s revenues, Israelis have been offered as much as five times more. In May 2021, 88 farmers and six private water associations filed a lawsuit with the court requesting to stop the company project claiming that part of it would be established on their land without their consent. According to the lawsuit, most of the farmers who signed an agreement with Energix for land use withdrew their consent, and more than 5,000 Syrian residents signed a petition against the project and raising concerns about health and environmental consequences for the residents of the area.
 In 2019, Energix filed suit against Al-Marsad, alleging defamation and claiming that Al-Marsad had incited a boycott in violation of Israel&amp;rsquo;s anti-boycott law. The lawsuit marks the first time the anti-boycott law has been used in an attempt to silence the speech and activities of a human rights organization.
@@ -745,87 +644,81 @@
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
 Also in 2022, the company was contracted, with an exemption from tender, to provide Baggage Systems maintenance for a period of three years for NIS 2,120,826. In 2021, the company was contracted, with an exemption from tender, to provide patrol and verification services for NIS 350,000 for a period of six months.
 Also in 2021, the company was contracted with an exemption from tender, to provide maintenance services for Baggage X-ray System for NIS 970,000 until 2022.
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
 According to IPS&amp;rsquo; logistical support center, maintenance provision will gradually be transferred to Magalcom (of Telrad Group) and Top Sky Line, which won a 2015 IPS tender for the development of new management systems to be installed in all prisons, as well as maintenance of existing systems.
 In 2017, the company was contracted to provide maintenance of security and control systems for NIS 335,902.
 During 2016, it had contracts with the IPS in the amount of NIS 11,543,885. These contracts include: An integrated management system in Ofer prison for NIS 663,306. Ofer is an Israeli prison for Palestinian political prisoners, located in the West Bank, near the settlement of&amp;nbsp;Givat Ze&amp;rsquo;ev.
 The prison holds 1,500 Palestinian political prisoners and includes a military court which judges detainees from the West bank on a daily basis. Installing and maintaining an integrated management system, a closed circuit system and a cards&amp;rsquo; reader in Megido prison for NIS 569,639. Megido prison, located within the Green Line, is a detention facility designated for&amp;nbsp;Palestinian political prisoners. Megido prison holds over 1,200 Palestinian political prisoners. The company installed and maintained technological systems in Ketziot prison for NIS 430,019. Ketziot prison is the biggest incarceration facility in Israel and holds some 2,200 Palestinian political prisoners (the entire prison population includes 2,500 prisoners). The Ketziot prison has a military court for administrative detention and many of the prisoners held in Ketziot are under administrative detention. The Ketziot prison also includes the Holot facility and Saharonim prison for foreign immigrants. Installing a collaborating management system in Shata prison for the amount of NIS 318,111. Shata prison (currently Hashita prison) is a maximum security prison for criminal prisoners and for Palestinian political prisoners. In addition, the company installed cameras in Nachshon cells for NIS 128,406. Nachson is a central unit of the IPS for escort of prisoners, a security force and an intervention force of the IPS. The unit facilitates the transportation of prisoners for place to place.
 During 2016, the company also installed a PA systems in Rimonim prison for the amount of NIS 238,330 and performs the maintenance of a collaborating management system in Rimonim prison for NIS 35,336. Rimonim prison (part of Hasharon compound) is mostly a criminal prison but includes a wing for Palestinian political prisoners. In previous years, the company was contracted by the IPS to perform the following activities: Installing and operating the entire security system of the Ketziot Prison, the central control room of the Megido Prison and security services to Damon prison. Damon Prison, also located inside Israel, holds over 500 Palestinian political prisoners and undocumented persons from the occupied West Bank. Some of these prisoners have not been charged yet and some are administrative detainees. The company also installed peripheral defense systems on the walls surrounding the Ofer prison and operates a central control room for the entire Ofer compound.
 In addition, the company also provided the entire security systems and the central control room in Rimonim prison. The company also provided security systems for the Abu Kabir, Kishon (&amp;ldquo;Al-Jalameh&amp;rdquo;) and Jerusalem (&amp;ldquo;Russian Compound&amp;rdquo;) detention and interrogation facilities. Palestinian political prisoners are usually held in detention facilities without legal proceeding for long periods of time.&amp;nbsp;Human rights organizations&amp;nbsp;have collected evidence showing that Palestinian prisoners are regularly subjected to torture in these facilities. Since 2005, the company has been providing IPS with ankle monitors. The ankle monitors are manufactured by the Israeli company Elmo Tech.
 Additional activities of the company
 The company is one of the major security systems provider to the Israeli government, the Israeli Ministry of Defense (IMOD) and the Israeli Air Force, including the IMOD complex (&amp;ldquo;Hakirya&amp;rdquo;) in Tel Aviv. It also provided security systems to the Israeli armored corps base of Nachshonim, which was donated by the US army in accordance with the&amp;nbsp;Wye River Memorandum. The company operates security patrol units which secure oceanic facilities, vehicles and transport routes, buildings and equipment of the security and finance industries. These units, as the company states, are manned by &amp;ldquo;combatants who graduated elite combat units in the Israeli army&amp;rdquo;.
 Between 2010 and 2018, the company provided and maintained security systems for the Israeli Population and Immigration Authority for the total sum of NIS 9,123,095. In March 2019, the contract was extended to 30 September 2019 for an additional NIS 750,000. Among the company&amp;rsquo;s clients is the Western Wall Heritage Foundation, a governmental body established by the Ministry of Religion in 1988 carrying out development and infrastructure work and hold Jewish religion ceremonies in the site located in the occupied Old City in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Hamat Group (formerly: Lipski Plastic)</t>
+    <t xml:space="preserve">Hamat Group </t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
-    <t xml:space="preserve">Manufactures and distributes bathroom and kitchen products, including: ceramic tiles, sanitary ware and household faucets. Under the brand name &amp;quot;Lipski&amp;quot;, the company manufactures and markets plastic sanitary and plumbing products.
-[...5 lines deleted...]
-    <t>Settlement Production</t>
+    <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
-    <t>$50M-$100M</t>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
     <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
@@ -1005,51 +898,57 @@
   <si>
     <t xml:space="preserve">A development and construction company.
 The company constructs several housing projects in settlements in the West Bank, including Ma&amp;#39;ale Adumim and Pisgat Ze&amp;#39;ev, and in the settlement neighborhoods of Jerusalem including Homat Shmuel (Har Homa), Givat Ze&amp;#39;ev and Talpiot East.
 The company owns factories for the manufacturing and processing of building materials, a garage and a warehouse on a 7.5 dunam plot in its possession in the&amp;nbsp;Atarot Industrial Zone, which is a settlement in the occupied Palestinian territory.&amp;nbsp;The company&amp;#39;s real estate asset in the occupied Palestinian land of Atarot has generated 1 million NIS in 2013 alone. The land is in full ownership of the company until 2023 and it is subject to renewal of ownership vis-&amp;agrave;-vis the Israeli land Adminstraion for another 49 years.
 In addition, the company has constructed Ma&amp;#39;aleh Adumim City Hall, and owned Adumim Mall, Ma&amp;#39;ale Adumim&amp;#39;s shopping mall, until March 2006.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
     <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
+  </si>
+  <si>
+    <t>$50M-$100M</t>
   </si>
   <si>
     <t>One Software Technologies</t>
   </si>
   <si>
     <t>A publicly traded Israeli information technology services company. The company provides consulting, developing, and implementing services worldwide to the high-tech, banking, finance, insurance, retail, and commerce industries.The company is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Meitar Biometric SystemOne Software provides the Israeli Civil Administration with Information Technology (IT) consultancy, management and maintenance services for Meitar System, a biometric identification system deployed at checkpoints in the occupied West Bank.The Meitar System has been used by the Israeli Civil Administration (ICA) to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank.The biometric cards contain personal identifying information that is stored in the "Rolling Stone" system, a population registration system of the Palestinian population in the West Bank, operated by the Israeli military ICT and Cyber unit. The data can be used for intelligence purposes. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. &amp;nbsp;In January 2021, One Technologies provided the ICA with a manager for the Meitar System for NIS 335,998. In June 2020, the company provided the ICA with a manager for the Meitar System for NIS 692,183. Between 2017 and 2020, One Software won several tenders to supply IT consultants and management for the Meitar system for over NIS 800,000.In addition, through its fully owned subsidiaries, Taldor Consultants Ltd., Taldor Computer Systems (1986) Ltd., and Harel Information Technologies Ltd., the company provided the ICA with managers, content experts, and computer consultant field technicians for the Meitar System, as well as maintenance, repair and upgrade services for biometric queue kiosks for the Meitar System.Between 2023 and 2024, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 424,008. Between 2022 and 2023, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 384,699. Between 2021 and 2022, Taldor Consultants provided the ICA with a Meitar System Content Expert for NIS 173,113. Between 2020 and 2021, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 273,611. Between 2019 and 2020, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 330,389. Between 2018 and 2019, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System NIS 233,766.In 2021, Taldor Computer Systems provided the ICA with repair services for kiosks for the Meitar biometric project for NIS 28,009.In 2018, Harel Information Technologies provided the ICA with computers for Meitar System for NIS 72,914.Between 2018 and 2021, One Software's fully owned subsidiary, Taldor Communication, won several tenders from the ICA to provide consulting services for the Meitar System and maintenance services for queuing systems as part of a biometric project in the West Bank.Harel Information TechnologiesOne Software's fully owned subsidiary, Harel Information Technologies, provides computers and computing services to the Israel Civil Administration in the occupied West Bank, the District Coordination and Liaison Office (DCL) in Gaza, and the Israeli Ministry of Defense Coordinator of Government Activities in the Territories.Services to the Israeli Civil Administration in the occupied West BankThe company provides computers, computing services and equipment to the Israel Civil Administration (ICA) headquarters located near the settlement of Beit El in the occupied West Bank.In June 2024, Harel provided the ICA with workstations computers and mini desktop computers for NIS 104,975. In March 2024, Harel provided the ICA with computers for NIS 117,436.In October 2023, Harel provided the ICA with computers, laptops and transformers for NIS 321,224. In July 2023, Harel provided the ICA with computers for a biometric project and operation and maintenance services for NIS 109,996. In May 2023, Harel provided the ICA with televisions for the ICA Communication Unit for NIS 14,245. In February 2023, the company provided communication converters for NIS 43,456.In October 2022, Harel provided the ICA with screens configuration and desktop computers for the ICA Water Unit for NIS 285,877. In June 2022, the company provided computers and computer screens for NIS 155,603. In February 2022, the company provided laptops, screens and HP toners for NIS 91,398.In 2021, Harel provided the ICA with computers, toners, laptops and minicomputers for NIS 417,255. In 2020, the company provided computers for NIS 313,339. In 2019, the company provided laptops, lab equipment, server warranty and toners for NIS 454,549.Between 2017 and 2020, Harel Information Technologies won several tenders to provide computers and ICT equipment to DCL Gaza and to the ICA in the West Bank. Between 2015 and 2018, Harel provided the ICA with computers and computing equipment for a total amount of NIS 1,778,652.Also in 2015, the company provided equipment for Basel System for NIS 25,758.Gaza District Coordination and Liaison Officethe District Coordination and Liaison Office (DCL) in Gaza, the Israeli military coordination office responsible for implementing the Israeli government's civilian policy in the besieged Gaza. The office controls and manages the movement of Palestinians in and out of Gaza.The unit is subordinate to the Coordination of Government Activities in the Territories (COGAT) and its office is located adjacent to the Israeli Erez Checkpoint, which has been the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.In February 2024, Harel provided DCL Gaza with computing services for NIS 4,904. In January 2024, Harel provided DCL Gaza with desktop computers for NIS 56,252.In November 2023, Harel provided DCL Gaza with computing services for NIS 292.5. In October 2023, Harel provided repair services for NIS 292.5. In September 2023, the company provided computers for NIS 44,414.In 2022, Harel provided DCL Gaza with Computers for NIS 12,201. In 2021, the company provided computers for NIS 17,157. In 2020, the company provided computers for NIS 27,902. In 2019, the company provided printers for NIS 9,348. Between 2016 and 2018, the company provided computers for a total amount of NIS 248,961.Coordinator of Government Activities in the TerritoriesSince at least 2015, Harel has provided the Coordinator of Government Activities in the Territories (COGAT) with computing and IT services and equipment, including for biometric projects and biometric identification for permits required for movement in the occupied West Bank and Gaza. COGAT's headquarters is located in the Kirya military compound in Tel Aviv.Harel has also provided computing and information centralization services for the "Basel System", a biometric identification system previously deployed at checkpoints in the West Bank and Gaza. The system, designed to control the entry of Palestinians from the oPt to Israel, involved the issuance of magnetic cards with extensive biometric information (fingerprints, retinal and facial data).In November 2023, Harel provided COGAT with computing services for NIS 2,000. In October 2023, Harel provided COGAT with desktop computers and screens for NIS 286,740. July 2023, the company provided printers and toners for NIS 1,003. In May 2023, the company provided computers for NIS 27,653.In September 2022, Harel provided COGAT with computing services for NIS 3,538. In August 2022, Harel provided COGAT with computers for NIS 55,484. In June 2022, the company provided laptops for NIS 4,924. In March 2022, the company provided computing services for NIS 3,442. In February, the company provided toners for NIS 35,128.In 2021, Harel provided COGAT with computers, laptops, workstations and toners for NIS 146,018. In 2020, Harel provided COGAT with computers and toners for NIS 178,133.Between 2015 and 2019, Harel provided COGAT with printers, computers, and computing equipment for a total amount of NIS 523,667.Services to the Israeli Ministry of DefenseIn June 2018, Taldor won a NIS 550 million tender from the Israeli Ministry of Defense (IMOD) to serve as the main ICT services contractor in the military ICT Technology Center, Kiryat HaTikshuv, in Beer Sheva for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters, to the Naqab region. Taldor won the tender together with a company controlled by Shikun &amp;amp; Binui Group and Africa Israel.In November 2024, One Software developed for the IMOD a mobile application that allows precise navigation to graves in military plots in cemeteries. The application was developed by the company in collaboration with the ICT Division and the Defense Procurement Administration at the Ministry of Defense.In December 2024, the company launched a new campaign in which it pledged to offer employment to every Orthodox (Haredi) serving in the Israeli army. According to the company, every young Haredi who enlists in the army, regardless of the position or length of time they serve, will receive a job offer from the company upon their discharge.Services to the Israel Prison ServiceThe company’s fully owned subsidiary, Harel Information Technologies, had over 130 engagements with the Israel Prison Service worth NIS 16,020,447, which included the purchase of desktop computers and monitors for NIS 8,753,832, purchase of storage systems and backup software for NIS 1,145,251, servers for NIS 649,052, and communication services for NIS 1,347,795.</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Orad </t>
   </si>
   <si>
     <t xml:space="preserve">A Public Israeli company, Provider of integration services for security, safety &amp;amp; Homeland Security such as Intruder Movement Detection, Radar/Sonar, Security Fence, Biometrics and Smart Cards, Video Surveillance, Video Analysis, Situation Management Solutions, Fire Detection, Surveillance Drones, Drone Detection and Obstruction, Security Planning a Consulting, System Integrators and Training. In addition, the company offers safety &amp;amp; fire detection, electromechanical systems, automation, control &amp;amp; solar energy (PV).
 The majority of the group clients are government bodies and state-owned defense companies such as Raphael and Israel Aerospace Industries. Additionally, the company is an authorized exporter of military equipment and defense knowledge, and provides to militaries around the world.
 Services to the Israeli military 
 The company regularly provides services for the Israeli Ministry of Defense (IMOD) such as works at Israeli military bases and IMOD facilities.
 Orad provided the entire fire detection and automatic extinguishing, designated network, and a command &amp;amp; Control center for the Israeli military &amp;ldquo;City of Training Bases&amp;rdquo;, an Israeli military training campus in the Naqab.
 For more on development and military projects in the Naqab see Who Profits Dynamic Report Tools of Dispossession in the Naqab.&amp;nbsp;
 SolarPower
 ORAD provides photovoltaic solar energy solutions through its fully-owned subsidiary, SolarPower.
 In 2018, SolarPower, along with several other companies, won a tender for the IMOD for the construction of photovoltaic (PV) installations on roofs in Israeli military bases and defense facilities. The tender includes the installation of approximately 30 megawatts of solar systems for 5 years. In addition, SolarPower provided 600 solar light poles for the IMOD.
 Services to Settlements 
 SolarPower provides and carries out installations of solar systems in settlements in the occupied West Bank.
@@ -1079,137 +978,105 @@
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of civil engineering, infrastructure, real estate and quarrying.
 Through its fully-owned subsidiaries, the Group is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank.
 Meitarim Quarry 
 The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 The company had two authorization contracts for the operation of the quarry for a total land area of 374 dunams, which were valid until December 2015 and have yet to be renewed. Meitarim Quarry&amp;#39;s annual mining rate is 2.5 million tons. In 2022, 2,789,799 tons of aggregates were mined. The company also operates concrete and asphalt plants next to the quarry, and facilities in an area of about 38 dunams for the quarry&amp;#39;s activity.
 Highway 60 (Tunnel Road) Expansion 
 Oron carries out the construction of a highway in the occupied West Bank, connecting West Bank settlements to Jerusalem.
 In 2020, Oron Infrastructure and Construction Ltd. won a tender to carry out tunneling, bridge construction and paving works in the expansion of the southern section of Highway 60 in occupied East Jerusalem, estimated at NIS 300 million.
 Highway 60, also known as Tunnel Road, passes directly under the Palestinian town of Beit Jala connecting Gush Etzion settlements in the occupied West Bank to Jerusalem, and providing access to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The highway serves vehicles with Israeli license plates only.
 The expansion project includes the construction of a new road, tunneling, bridge construction and paving works in the southern section of Highway 60 between the settlement neighborhood of Gilo in occupied East Jerusalem and the settlement of Beitar Ilit in the occupied West Bank. The expansion is designed to double the highway&amp;rsquo;s capacity and to ease settlers&amp;rsquo; movement between Jerusalem and the Gush Etzion settlement bloc and settlements farther south. More than 12 dunams of land were confiscated by the Israeli Civil Administration from the Palestinian village of al-Khader and the city of Beit Jala for the highway expansion.
 In February 2022, the company breached the new tunnel. As of September 2023, the company is still carrying out work for the new highway as part of the project.
 Settlement construction 
 In 2019, the company&amp;rsquo;s fully owned subsidiary Oron Real Estate, was involved in an expansion project of the settlement of Eshkolot in the occupied West Bank. The project included the marketing of 64 lots in the settlement in an area of half a dunam each, with 40 of which are villas and 24 of which are plots for independent construction as part of an expansion project of the settlement. The company&amp;rsquo;s stake in the project was 80%.
 Jerusalem Light Rail 
 In June 2021, the company&amp;rsquo;s fully-owned subsidiary Oron Infrastructure and Construction won the tender for the construction of a &amp;ldquo;Park and Drive&amp;rdquo; parking lot in Mount Hotzvim in Jerusalem, part of the Jerusalem Light Rail (JLR) network.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city. The parking lot, located adjacent to the Green Line, will be connected to the JLR Blue Line station and is designed to serve the traffic coming from the settlement neighborhoods of Ramot and Ramat Shlomo, among others.&amp;nbsp;
 The construction cost of the parking lot is estimated at NIS 124 million, and it is expected to include 5.5 floors in a total area of about 35,000 square meters with a total of 940 parking spaces. The works include the construction of an underground passage for vehicles and pedestrians, and ramps for the light rail.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
-[...1 lines deleted...]
-  <si>
     <t>Partner Communications (formerly Orange)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli Telecommunication Company providing Cellular, Telephone, Internet services, and selling electricity for domestic consumers under the Partner Power brand.
 The company has a general-unified license to provide fixed communication services to settlers in the occupied West Bank and East Jerusalem areas, which is valid until January 2027. The license was granted to the company by the Israeli Minister of Communications.
 &amp;nbsp;As of April 2024, the company holds more than 200 active cellular antennas on occupied land in the West Bank (including East Jerusalem) and the Syrian Golan, of which 18 are in occupied no-man&amp;rsquo;s-land areas, as part of its joint network with Hot Mobile. 8 more company cellular antennas are under construction in East Jerusalem and the settlement of Modi&amp;#39;in Ilit in the occupied West Bank. In some cases, company antennas and communication facilities were erected on privately owned Palestinian land.
 In 2022 the company won a tender published by the Municipality of Beitar Illit settlement in the occupied West Bank, regarding the supply, installation, training and conversion of email server data.
 The company pays rental and land use fees to Israeli settlements, in some cases for the use of private Palestinian land: In 2020, Partner paid the local council of the settlement of Beit El thousands of shekels monthly to keep communication equipment on Palestinian land just outside the settlement&amp;rsquo;s jurisdiction. The company also passed regular payments to the cooperative society of Migron outpost in the West Bank for 12 years.
 The company operates four sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, an area that is off-limits for Palestinian cellular companies. In that way, the company enjoys the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market which constitutes a captive market.
 Between 2017 and 2020, the company won several tenders for the operation and maintenance of Telecommunication and internet services for the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.
 In December 2023, the communications group Partner, in cooperation with the Education and Youth Corps and the Personnel Directorate of the Israeli Military, launched a project allowing soldiers in the war zones in Gaza to send postcards, which the company will deliver. In October 2023, Partner mobilized mobile chargers for mobile devices for Israeli military soldiers.
 In June 2023, the company renewed its sponsorship of two Israeli military combat units. The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service. In addition, During the Israeli attack on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers&amp;rsquo; use.
 The company cooperates with &amp;ldquo;8200 Impact&amp;rdquo;, a startup project founded and managed by military unit 8200 alumni, the Intelligence and Cyber security unit in the Israeli military.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...34 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
 In 2023, the company announced a backlog of rooftop projects in a settlement of the occupied West Bank, with a total installed capacity of 8.6 MW. While construction of which has been completed.
 In November 2019, the company signed a cooperation agreement with Lumisun Ltd. to initiate, plan, finance, build, and operate ground-based photovoltaic electricity facilities in the Jordan Valley in the occupied West Bank.
 In January 2023, the company won two tenders from the Israel Land Authority to lease 2,800 dunams of land in Naot Hovav and Ramat Beka in the Naqab area for solar projects with a combined capacity of 520 megawatts and additional storage batteries of 940 megawatts. The project entails the forced displacement of Bedouin families in the Ramat Beka area, and an evacuation order has already been issued. However, the company withdrew from both tenders for strategic reasons. For further information on Solar Energy Production in The Naqab, see Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
@@ -2685,597 +2552,597 @@
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>129</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>130</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>131</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>137</v>
+        <v>85</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="C33" s="0" t="s">
+      <c r="D33" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="D33" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="0" t="s">
+      <c r="F33" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="F33" s="0" t="s">
+      <c r="G33" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C35" s="0" t="s">
+      <c r="D35" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="D35" s="0" t="s">
+      <c r="E35" s="0" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G35" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="H35" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="H35" s="0" t="s">
+      <c r="I35" s="0" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E36" s="0" t="s">
+      <c r="F36" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="F36" s="0" t="s">
+      <c r="G36" s="0" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="F37" s="0" t="s">
+      <c r="G37" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="F38" s="0" t="s">
+      <c r="G38" s="0" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="C39" s="0" t="s">
+      <c r="D39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="D39" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="0" t="s">
+      <c r="F39" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="F39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F40" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="0" t="s">
+      <c r="F41" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>182</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>189</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>131</v>
+        <v>190</v>
       </c>
       <c r="I46" s="0"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>121</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>199</v>
+        <v>131</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>202</v>
       </c>
       <c r="G50" s="0" t="s">
@@ -3339,403 +3206,403 @@
       <c r="G52" s="0" t="s">
         <v>209</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I52" s="0"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>85</v>
+        <v>212</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I61" s="0"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>100</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>208</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>209</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>131</v>
+        <v>190</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>131</v>
+        <v>190</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>131</v>
+        <v>190</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>