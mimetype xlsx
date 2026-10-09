--- v0 (2026-06-27)
+++ v1 (2026-10-09)
@@ -12,169 +12,130 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
-  </si>
-[...40 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
@@ -213,50 +174,53 @@
     <t>Private</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Rivulis PTE</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t xml:space="preserve">A global micro irrigation company.
 In April 2022, Who Profits documented Rivulis company signs in a settlement date plantation in the Jordan Valley, occupied West Bank. According to the sign, Rivulis planned and executed irrigation and fertilization systems for the Kfir settlement farm in Yafit settlement.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in June 2019, March 2019 and October 2017. The purchase orders on all boxes documented by Who Profits were made by the Naama settlement branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 Rivulis has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Jordan Valley</t>
   </si>
   <si>
     <t>T.M.M. Integrated Recycling Industries</t>
   </si>
   <si>
@@ -594,51 +558,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -653,277 +617,250 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0"/>
+      <c r="H2" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I2" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="H3" s="0"/>
+      <c r="I3" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H4" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" s="0"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I5" s="0"/>
+        <v>33</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
+      <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="D7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>50</v>
-      </c>
-[...2 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>22</v>
-      </c>
-[...30 lines deleted...]
-        <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">