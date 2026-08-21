--- v0 (2026-06-27)
+++ v1 (2026-08-21)
@@ -12,143 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Other</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
@@ -630,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I11"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -704,297 +719,324 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I5" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="0" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="G8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="H9" s="0" t="s">
+      <c r="I9" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="H10" s="0" t="s">
+      <c r="I10" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H11" s="0"/>
+        <v>65</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I11" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="0">
+        <v>11</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="H12" s="0"/>
+      <c r="I12" s="0" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">