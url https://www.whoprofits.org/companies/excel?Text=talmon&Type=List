--- v1 (2026-08-21)
+++ v2 (2026-10-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -81,89 +81,50 @@
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...37 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
@@ -261,50 +222,71 @@
 The Wall
 Company&amp;rsquo;s technological systems were installed in fences as part of the construction of the Apartheid Wall.
 Surveillance in East Jerusalem 
 The company&amp;#39;s CCTV cameras were deployed in the Old City in occupied East Jerusalem, as part of the Jerusalem Municipality&amp;#39;s Safe City project, in which dozens of Orad cameras were deployed throughout the city for 24/7 surveillance.
 Services to the Israel Police
 The company provides Biometric systems of various types to the Israel Police and Israeli border crossings using fingerprint, iris, palm and veins and facial recognition in combination with video management and analysis systems.
 In 2018, the company was contracted, with an exemption from tender, to be the sole supplier of maintenance of fire detection systems for the Israeli Police for NIS 150,000 for six months.
 Services to the Israeli Prison Service (IPS) 
 In December 2022, the company won a tender for the provision of maintenance and installation services of fire and smoke detection systems, and automatic gas fire extinguishing systems in the Israeli Prison Service (IPS) units.
 In 2020, the company was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023.
 In 2018, the company was contracted by the IPS to provide annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 The company provided the IPS with a range radar, control system and a night vision system for Ktzi&amp;#39;ot Prison, where Palestinian prisoners are incarcerated and held under administrative detention.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Population Control, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phoenix Financial </t>
+  </si>
+  <si>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Taavura Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">A large Israeli road haulage and logistics company. The group engages in various types of road haulage, earth moving and mining, cranes and heavy lift, oversize loads and heavy haulage, air cargo terminal operations and logistics services as well as importing and servicing DAF, Kenworth and Isuzu trucks and VDL buses.
 Taavura provided heavy haulage and installation engineering services to the Israeli authorities during the construction of the&amp;nbsp;Separation&amp;nbsp;Wall.&amp;nbsp;Company cranes were documented installing&amp;nbsp;concrete slabs as part of the apparatus of the Wall near the Palestinian town of Abu Dis and in the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;Liebherr&amp;nbsp;heavy construction machinery imported to Israel by Tashtit,&amp;nbsp;a division of Taavura,&amp;nbsp;was used in the construction of the Wall&amp;nbsp;on the land of the Palestinian village of Ni&amp;rsquo;lin.
 The company was also involved in the construction of two bridges in the occupied Palestinian territory, one above Route 1 near the settlement industrial zone of&amp;nbsp;Mishor Adumim&amp;nbsp;in the West Bank and the other as part of Route 20/4 above Route 433 in northern East Jerusalem. Company trucks transported extra-large concrete beans to the construction sites and company cranes lifted and installed them in place.
 The company transports heavy cargo for the Israel military. The company transported aircrafts and watercrafts and participated in a drill of the Israeli military as a transporter of tanks. During the attack on Gaza in November 2012, the company transported tanks to the front lines.
 Taavura hauled parts of&amp;nbsp;Herrenknecht&amp;nbsp;tunneling&amp;nbsp;machinery form the port to the construction site of the&amp;nbsp;Tel Aviv-Jerusalem new fast train line. The fast train&amp;nbsp;crosses the Green Line into occupied Palestinian territory. Taavura also hauled transformers to the occupied Syrian Golan, including hoisting Electric pole for Israel Electric Corporation in the settlement of Merom Golan. Additionally, the company&amp;rsquo;s cranes were used outside Damascus Gate in East Jerusalem, and in 2021 its trucks provided haul services from Barkan Industrial zone in occupied West Bank.
 The Tashtit Division is also the exclusive importer of DAF Trucks to Israel.&amp;nbsp;Tashtit provides repair and maintenance&amp;nbsp;service through a network of authorized DAF garages, three of which are located in the occupied Palestinian territory.&amp;nbsp;Y. Tzarfati Car and Metal Services&amp;nbsp;is located in the Mishor Adumim settlement industrial zone, Friends Garage P.H. in the settlement neighborhood of&amp;nbsp;Neve Yaakov&amp;nbsp;in occupied East Jerusalem and S. Haddad Garages in the settlement industrial zone of&amp;nbsp;Atarot. Through its 50% share in UTI (Universal Trucks Israel), the company imports and distributes Isuzu trucks. Y. Tzarfati Car and Metal Services and S. Haddad Garages also function as UTI&amp;rsquo;s Isuzu licensed service centers.
 Until 2021, Egged Taavura was a subsidiary of the company (50%) in the field of public transportation and operated dozens of bus lines in the occupied West Bank and East Jerusalem, serving more than 20 Israeli settlements, including Elon Moreh, Itamar, Kfar Tapuach, Eli, Rechelim, Shilo, Ma&amp;rsquo;ale Levona, Immanuel, Kedumim, Karnei Shomron, Ariel, Shvut Rachel, Ofra, Sha&amp;rsquo;ar Binyamin industrial zone, Geva Binyamin (Adam), Talmon, Nahliel, Dolev, Nili, Na&amp;rsquo;ale and Pisgat Zeev. In 2016, Egged Taavura and other companies ordered 71 Mars Defender armored buses from Merkavim to be used in settlements. In 2021 Egged Taavura was acquired by Electra Afikim.
 In the logistics sector, Taavura owns&amp;nbsp;Maman Cargo Terminals and Handling, which supplies management and operation services to cargo terminals in Israel. Maman&amp;rsquo;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation and from the joint custom envelope &amp;ndash; designed in the Oslo Accords. &amp;lsquo;Quality and Security reasons&amp;rsquo; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to Palestinian manufacturers and&amp;nbsp;importers.
 Maman provides archiving services through its subsidiaries Archive 2000 and Archive Jerusalem, which operate an archiving facility in Mishor Adumim&amp;nbsp;settlement Industrial Zone.
 Taavura&amp;rsquo;s earth-moving division provided training to several Israeli army units, including an Engineering Corps unit stationed in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>$500M-$1B</t>
@@ -645,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I12"/>
+  <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -746,297 +728,328 @@
       <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="0" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>62</v>
-      </c>
-[...19 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="0">
+        <v>12</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...4 lines deleted...]
-        <v>61</v>
+      <c r="F13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="0"/>
+      <c r="I13" s="0" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">