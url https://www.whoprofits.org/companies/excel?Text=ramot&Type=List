--- v0 (2026-06-01)
+++ v1 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -197,50 +197,65 @@
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
@@ -570,53 +585,50 @@
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
-    <t>UK</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
 Services to the Settlements
 Electra Afikim 
 The company&amp;rsquo;s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.
 The Jerusalem Light Rail 
 In March 2023, Electra&amp;rsquo;s fully owned subsidiary, Electra Infrastructures Ltd., won the tender for carrying out earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;
 The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.
 According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.
 The Jerusalem Light Rail 
 In March 2023, Electra&amp;rsquo;s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;
 The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.
 According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.
 For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue Line
@@ -683,101 +695,51 @@
   <si>
     <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
 Expedia Group&amp;rsquo;s booking websites include: Expedia.com, Hotels.com, trivago, Vrbo, Orbitz, Travelocity, Wotif Group, ebookers, CheapTickets, Hotwire.com and CarRentals.com. Additional company brands include: Brand Expedia, Expedia Partner Solutions, Expedia Group Media Solutions, and Expedia Cruises.
 Through its travel booking and search websites, Expedia.com, Hotels.com and its majority-owned subsidiary trivago, the company promotes properties located on&amp;nbsp;occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...49 lines deleted...]
-</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
@@ -2082,51 +2044,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I58"/>
+  <dimension ref="A1:I59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2295,1500 +2257,1527 @@
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="H8" s="0" t="s">
         <v>52</v>
       </c>
+      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="H10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="H11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I11" s="0" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>42</v>
+        <v>85</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="H16" s="0"/>
+        <v>42</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I16" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>95</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>76</v>
+        <v>96</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>31</v>
+        <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>106</v>
+        <v>81</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>108</v>
+        <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="0" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>111</v>
+        <v>57</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>31</v>
+        <v>112</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>52</v>
+        <v>118</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>120</v>
+        <v>81</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="I27" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>126</v>
+        <v>90</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
-        <v>129</v>
+        <v>47</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>11</v>
+        <v>128</v>
       </c>
       <c r="E29" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="0" t="s">
+      <c r="H29" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="H29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I29" s="0" t="s">
-        <v>47</v>
+        <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>135</v>
+        <v>66</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>30</v>
+        <v>132</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>139</v>
+        <v>30</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="0" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>63</v>
+        <v>143</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="G33" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="H33" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="H33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I33" s="0" t="s">
-        <v>145</v>
+        <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>148</v>
+        <v>73</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>31</v>
+        <v>149</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>151</v>
+        <v>28</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="H35" s="0"/>
+        <v>152</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="I35" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="E36" s="0" t="s">
+      <c r="F36" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="F36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
-        <v>157</v>
+        <v>47</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>160</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>164</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>139</v>
+        <v>68</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>71</v>
+        <v>168</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>31</v>
+        <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>151</v>
+        <v>76</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="H40" s="0"/>
+        <v>73</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I40" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>11</v>
+        <v>172</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>179</v>
+        <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>98</v>
+        <v>182</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>127</v>
+        <v>73</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>182</v>
+        <v>30</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>31</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>11</v>
+        <v>172</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>185</v>
+        <v>131</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>52</v>
+        <v>186</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>187</v>
+        <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>46</v>
+        <v>189</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>139</v>
+        <v>57</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>18</v>
+        <v>191</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H47" s="0"/>
+      <c r="H47" s="0" t="s">
+        <v>143</v>
+      </c>
       <c r="I47" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>193</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>11</v>
+        <v>172</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>197</v>
+        <v>97</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>52</v>
+        <v>186</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>198</v>
+        <v>47</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="F50" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="F50" s="0" t="s">
+      <c r="G50" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="G50" s="0" t="s">
+      <c r="H50" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I50" s="0" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>204</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>151</v>
+        <v>205</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="H51" s="0"/>
+        <v>206</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I51" s="0" t="s">
-        <v>47</v>
+        <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>28</v>
+        <v>155</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>209</v>
+        <v>15</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>212</v>
+        <v>36</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>128</v>
+        <v>213</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>126</v>
+        <v>28</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>11</v>
+        <v>172</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="H56" s="0"/>
+        <v>219</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>132</v>
+      </c>
       <c r="I56" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>219</v>
+        <v>18</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
-        <v>221</v>
+        <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C58" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I58" s="0" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="0">
+        <v>58</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C59" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D58" s="0" t="s">
-[...14 lines deleted...]
-      <c r="I58" s="0" t="s">
+      <c r="D59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I59" s="0" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>