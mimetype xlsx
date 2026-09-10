--- v1 (2026-07-22)
+++ v2 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -227,235 +227,101 @@
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
@@ -592,115 +458,57 @@
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
     <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
 Expedia Group&amp;rsquo;s booking websites include: Expedia.com, Hotels.com, trivago, Vrbo, Orbitz, Travelocity, Wotif Group, ebookers, CheapTickets, Hotwire.com and CarRentals.com. Additional company brands include: Brand Expedia, Expedia Partner Solutions, Expedia Group Media Solutions, and Expedia Cruises.
 Through its travel booking and search websites, Expedia.com, Hotels.com and its majority-owned subsidiary trivago, the company promotes properties located on&amp;nbsp;occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
@@ -849,316 +657,85 @@
 In 2022, Hagihon has planned to carry out NIS 65.8 million projects to replace water lines that interfere with road construction or other development projects. The company intends to replace water lines with diameters between 6&amp;Prime; and 32&amp;Prime; as part of Moriah Jerusalem Development company&amp;rsquo;s work on the Green and Blue Line of the Jerusalem light rail. In addition, Hagihon takes part in several construction projects commissioned by Moriah including French Hill Junction, Umm Leeson &amp;ndash; Road 1, Atarot parking lot, Jabel Mukaber and Asher Wiener Streets.
 Other involvements
 Between 2016 and 2021, Hagihon received NIS 35.7 million from the Israeli Water Authority to provide water beyond the Separation Wall. Palestinian neighborhoods such as Ras Khamis, Ras Shhadi, Al Salam and Shu&amp;rsquo;afat refugee camp suffer from poor water infrastructure and services. In 2015, the Israeli Supreme Court assigned the responsibility of installing and upgrading water pipelines in these neighborhoods to Hagihon, the Jerusalem Municipality, the Israeli Government Water and Sewage Authority, and the Ministry of National Infrastructure, Water and Energy. As of 2021, 94% of these neighborhoods&amp;rsquo; residents reported that they still suffer from lack of supply and water shortage, having to pay and maintain for alternative water supply systems.
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Ineco</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t xml:space="preserve">Ineco is a Spanish infrastructure engineering and consultancy company providing services for the management of transport systems in the sectors of aviation, railway, roads, urban and sea transport and building.
 In August 2016, Ineco won a tender for the planning and engineering of the tunnels in the Blue Line of the Jerusalem Light Rail. The Blue Line&amp;#39;s planned route passes from the Gilo settlement in southwest East Jerusalem through the city center to the Ramot settlement in northern East Jerusalem, connecting the Israeli settlement neighborhoods to one another and to West Jerusalem.
 The estimated planning cost of the 2.5km tunnel section is NIS 100M.
 Ineco is also participating in the design phase of the electrification of the railway cars of Israel Railways.
 </t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Kavim Public Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli public transportation company.
 The company operates public bus lines to Israeli settlements in the occupied West Bank and in occupied East Jerusalem.
 In 2012, the company won an Israeli Transportation Ministry tender to provide bus services to the settlement of Modiin Illit in the occupied West Bank.
 In 2011, Kavim merged with Illit, which operated bus lines in the settlement of Beitar Illit in the occupied West Bank. In 2016, the company was selected to continue providing bus services to Beitar Illit under a new tender until 2028.
 Several Kavim bus lines also serve the settlement neighborhoods of Ramot and Gilo in occupied East Jerusalem and the settlement of Givat Zeev in the occupied West Bank.
 Additionally, the company operates a customer service call center in Beitar Illit and several card issuance stations in Modiin Illit and Beitar Illit.
 Through its subsidiaries Kavim Lanofesh (100%) and Kavim Lateva (50%), the company is a partner in the Society for the Preservation of Nature Megalim Eretz, a limited partnership that provides guided tours to Israeli high school students to the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>Kotler Adika Building Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company. Kotler Adika is involved in numerous construction and infrastructure projects in West Bank and East Jerusalem settlements.
@@ -1223,143 +800,51 @@
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
 The company constructed the Israeli military&amp;#39;s Ariel Sharon Training Campus (also known as the Bahadim City) in the Naqab in partnership with Electra and Binat companies. The project was established under a concession for 25 years and includes the design, finance, construction, operation and maintenance for NIS 2 billion.
 The project was flagged as a national project that involved the relocation of 7 military training bases to the Naqab. The campus, built on 250,000 m2 of land, includes 120 buildings, among them soldier barracks, training, classrooms, offices, workshops for handling buildings tanks and vehicles, logistics centers and shooting ranges.
 in 2021 The company completed the Neve Tzedek legal and detention facility. The project consisted of constructing a new legal quarter complex for the Israeli military, with a merger of military prosecutors, courts and detention facilities in a single installation comprised of 23 structures.
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>N. O. A. Management and Consulting</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is located in the settlement neighborhood of Ramot in occupied East Jerusalem. The company has also won a tender from the Israel Land Administration to construct a housing project of 20 units, land which is privately owned by Palestinians from the Beit Iksa village.
 </t>
   </si>
   <si>
     <t>Oron Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of civil engineering, infrastructure, real estate and quarrying.
 Through its fully-owned subsidiaries, the Group is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank.
 Meitarim Quarry 
 The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 The company had two authorization contracts for the operation of the quarry for a total land area of 374 dunams, which were valid until December 2015 and have yet to be renewed. Meitarim Quarry&amp;#39;s annual mining rate is 2.5 million tons. In 2022, 2,789,799 tons of aggregates were mined. The company also operates concrete and asphalt plants next to the quarry, and facilities in an area of about 38 dunams for the quarry&amp;#39;s activity.
 Highway 60 (Tunnel Road) Expansion 
 Oron carries out the construction of a highway in the occupied West Bank, connecting West Bank settlements to Jerusalem.
 In 2020, Oron Infrastructure and Construction Ltd. won a tender to carry out tunneling, bridge construction and paving works in the expansion of the southern section of Highway 60 in occupied East Jerusalem, estimated at NIS 300 million.
 Highway 60, also known as Tunnel Road, passes directly under the Palestinian town of Beit Jala connecting Gush Etzion settlements in the occupied West Bank to Jerusalem, and providing access to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The highway serves vehicles with Israeli license plates only.
@@ -1367,89 +852,57 @@
 In February 2022, the company breached the new tunnel. As of September 2023, the company is still carrying out work for the new highway as part of the project.
 Settlement construction 
 In 2019, the company&amp;rsquo;s fully owned subsidiary Oron Real Estate, was involved in an expansion project of the settlement of Eshkolot in the occupied West Bank. The project included the marketing of 64 lots in the settlement in an area of half a dunam each, with 40 of which are villas and 24 of which are plots for independent construction as part of an expansion project of the settlement. The company&amp;rsquo;s stake in the project was 80%.
 Jerusalem Light Rail 
 In June 2021, the company&amp;rsquo;s fully-owned subsidiary Oron Infrastructure and Construction won the tender for the construction of a &amp;ldquo;Park and Drive&amp;rdquo; parking lot in Mount Hotzvim in Jerusalem, part of the Jerusalem Light Rail (JLR) network.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city. The parking lot, located adjacent to the Green Line, will be connected to the JLR Blue Line station and is designed to serve the traffic coming from the settlement neighborhoods of Ramot and Ramat Shlomo, among others.&amp;nbsp;
 The construction cost of the parking lot is estimated at NIS 124 million, and it is expected to include 5.5 floors in a total area of about 35,000 square meters with a total of 940 parking spaces. The works include the construction of an underground passage for vehicles and pedestrians, and ramps for the light rail.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...37 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
@@ -1582,50 +1035,53 @@
 In 2019, Moriyah Jerusalem Development Corporation awarded Solel Boneh Infrastructures a contract for the construction of the Tunnel Road, a section of Route 60, which connects the southern part of the Occupied West Bank to Jerusalem. The project includes a 12 km road connecting Gilo settlement neighborhood in occupied East Jerusalem and the settlement of Elazar. The construction costs are estimated at NIS 1 billion and the construction work is set to end in 2025. The project includes the construction of two new tunnels, the construction of a new bridge, the addition of two traffic lanes in every direction, and the establishment of a public transportation lane. The project also includes the restoration of the existing tunnels and system upgrade. The road passes directly under the Palestinian town of Beit Jala and provides access to Jerusalem without coming in view of surrounding Palestinian villages and neighborhoods, connecting Jerusalem to the settlements of Gush Etzion area in the occupied West Bank.
 Furthermore, Solel Boneh was involved in settlement expansion through carrying out the construction of settlements including the settlements of Modi&amp;rsquo;in Illit in 1974, Ma&amp;rsquo;ale Adumim in 1975, and Ariel in 1981 in the occupied West Bank, and the settlement neighborhoods of Har Homa in 1990 in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.
 The company has also carried out the construction of Road 90, which was finalized in 2003, which crosses through the occupied West Bank, including the Jordan Valley region.
 Services to the Israeli Police:
 Shikun &amp;amp; Binui holds 50% of Policity Ltd., the franchisee operating the Israeli Police national training center, under a PPP/PFI agreement from 2011 for the establishment of the training center and the provision of operation, maintenance and training services for a period of 25 years, for about NIS 600 million. In addition, the company owns 25% of the venture that provides the training services at the center. The remaining shares of Policity Ltd. are held by&amp;nbsp;G1 Secure Solutions&amp;nbsp;(25%) and G4S Holdings (B) B.V (25%).
 The center was built by Solel Boneh infrastructures, in 2014, featuring 38 buildings,&amp;nbsp;on approximately 57 acres and a built area of 62,000 m&amp;sup2;. The center includes residential buildings for cadets and staff, office buildings, a cafeteria, public buildings, an advanced training complex, shooting ranges, an athletics stadium and sports equipment.
 Energy Projects&amp;nbsp;in the Naqab
 The Group is also significantly involved in Israeli government plans for the industrialization and development of the Naqab (Negev) region. The plans aim to expand industrial production and military presence in the region, with the aim to increase the region&amp;rsquo;s Israeli Jewish population and their prosperity. This comes at the direct expense of the Naqab&amp;rsquo;s Palestinian population, especially those living in villages that have not been recognized by the Israeli state, thus placing them in imminent danger of forced displacement.
 In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab.
 The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Special Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.
 The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab.. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%. The power plant is located in Neot Hovav Industrial Zone in the Naqab, home to Israel&amp;rsquo;s most dangerous and health hazardous wastes, which is located a few meters from the unrecognized Palestinian Bedouin village of Wadi Naam. &amp;nbsp;In November 2020, Ramat Hovav Power Plant Partnership signed two 20 years maintenance contracts with&amp;nbsp;Siemens Energy&amp;nbsp;and Ethos Energy for the supply of heavy maintenance services to the power plant. The contracts together are worth around USD139 million (137 million euro).
 The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, in Ashalim, Nevatim, Shneur Tze&amp;rsquo;elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these farms produce over 300-MW of electricity and take over thousands of dunams of land.
 Gas Energy Projects
 Shikun &amp;amp; Binui holds an agreement with Energean Israel Ltd. to purchase natural gas from the &amp;quot;Shark/Tanin&amp;quot; reservoir for the flow of gas to the Ramat Hovav power station for 20 years from the date of supply.
 In December 2020, the company signed an agreement with the Leviathan reservoir partnership (NeWMeD Energy, Chevron Mediterranean Limited and Ratio Energies) for the supply of natural gas for a period of 30 months from that date or until the start of gas flow from the Shark reservoir. The Leviathan and Karish gas fields are located in the Mediterranean. The gas extraction by the Israeli state comes in violation of the Paris Protocol, the economic annex of the Oslo Accords Agreement, which calls for the establishment of a joint Development Program, to provide for joint &amp;ldquo;exploitation of oil and gas for industrial purposes.&amp;rdquo; Israel&amp;rsquo;s blockage of Palestinians&amp;rsquo; ability to develop their natural resources leads to the de-development of the Palestinian economy.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Real Estate, Renewable Energy</t>
   </si>
   <si>
     <t>Shikun Dayarim</t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the development and construction of residential, commercial, high-tech, industrial and touristic projects.
 In East Jerusalem, the company is involved in the construction of six housing units in the settlement neighborhood of Neve Yaakov. In addition, the company is involved in the construction of two housing units in the settlement neighborhood of Ramot.
 In the West Bank, the company is involved in a construction project in the settlement of Ariel.
 </t>
   </si>
   <si>
     <t>Sonol Israel</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli energy company that operates more than 230 gas stations.
 The company operates stations in the following settlements in the occupied West Bank: Ariel, Eli, Kfar Adumim, Almog and Maaleh Efraim. It also operates a station next to the Qalandia checkpoint.
 In occupied East Jerusalem, the company operates a station in the settlement neighborhood of Ramot Alon.
 In the occupied Syrian Golan, the company operates a station in the settlement of Katzrin.
 </t>
   </si>
   <si>
     <t>Super Pharm (Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli drug store chain.
 The company operates branches in the settlement of Maaleh Adumim in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Ramot, Gilo and Har Homa in occupied East Jerusalem.
 </t>
   </si>
@@ -2044,51 +1500,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I59"/>
+  <dimension ref="A1:I58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2316,1468 +1772,1441 @@
       </c>
       <c r="F9" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="H10" s="0"/>
+      <c r="H10" s="0" t="s">
+        <v>63</v>
+      </c>
       <c r="I10" s="0" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="0" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>85</v>
+        <v>42</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="H17" s="0"/>
+        <v>88</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>63</v>
+      </c>
       <c r="I17" s="0" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="0" t="s">
+      <c r="H18" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I18" s="0" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>95</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>99</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="0" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F21" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H22" s="0"/>
+      <c r="H22" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I22" s="0" t="s">
-        <v>47</v>
+        <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>110</v>
+        <v>76</v>
       </c>
       <c r="G23" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="H23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I23" s="0" t="s">
-        <v>112</v>
+        <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H24" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I24" s="0" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>118</v>
+        <v>57</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="D26" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G26" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F27" s="0" t="s">
-        <v>124</v>
+        <v>85</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>11</v>
+        <v>124</v>
       </c>
       <c r="E28" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="H28" s="0"/>
+        <v>127</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>128</v>
+      </c>
       <c r="I28" s="0" t="s">
-        <v>47</v>
+        <v>129</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="H29" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I29" s="0" t="s">
-        <v>133</v>
+        <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="0" t="s">
-        <v>136</v>
+        <v>68</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>132</v>
+        <v>57</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="F31" s="0" t="s">
+      <c r="G31" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="H31" s="0" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>142</v>
+        <v>28</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>143</v>
+        <v>63</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="0" t="s">
+      <c r="F33" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I33" s="0" t="s">
         <v>145</v>
-      </c>
-[...13 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H34" s="0" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>149</v>
+        <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="F35" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="F35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="0" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="0" t="s">
-        <v>11</v>
+        <v>154</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="H36" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>111</v>
+      </c>
       <c r="I36" s="0" t="s">
-        <v>47</v>
+        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>157</v>
+        <v>59</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>160</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>115</v>
+        <v>63</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>164</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>68</v>
+        <v>139</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>165</v>
+        <v>145</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>168</v>
+        <v>71</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>143</v>
+        <v>57</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>149</v>
+        <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40" s="0" t="s">
-        <v>76</v>
+        <v>151</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="0" t="s">
+      <c r="F41" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G41" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="H41" s="0"/>
+        <v>92</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>139</v>
+      </c>
       <c r="I41" s="0" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="F42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="0" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>143</v>
+        <v>57</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>43</v>
+        <v>179</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>11</v>
+        <v>168</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F44" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="H44" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="G44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I44" s="0" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G45" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="F45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H45" s="0" t="s">
-        <v>186</v>
+        <v>57</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C46" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>189</v>
+        <v>46</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>57</v>
+        <v>139</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>11</v>
+        <v>168</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>28</v>
+        <v>193</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="H48" s="0"/>
+        <v>92</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>182</v>
+      </c>
       <c r="I48" s="0" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="0" t="s">
+      <c r="F49" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="F49" s="0" t="s">
+      <c r="G49" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="G49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H49" s="0" t="s">
-        <v>186</v>
+        <v>57</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>47</v>
+        <v>198</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>202</v>
+        <v>93</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>10</v>
+        <v>204</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>205</v>
+        <v>151</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F52" s="0" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="H52" s="0"/>
+        <v>62</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>36</v>
+        <v>213</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>213</v>
+        <v>128</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>11</v>
+        <v>168</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>28</v>
+        <v>126</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>216</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>130</v>
+        <v>76</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>219</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="H56" s="0"/>
       <c r="I56" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C57" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="H57" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I57" s="0" t="s">
-        <v>47</v>
+        <v>222</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>224</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>81</v>
+        <v>225</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>29</v>
+        <v>226</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>225</v>
-[...27 lines deleted...]
-      <c r="I59" s="0" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>