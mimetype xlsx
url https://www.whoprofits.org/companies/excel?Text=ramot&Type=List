--- v2 (2026-09-10)
+++ v3 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -123,118 +123,97 @@
 For more information about Agrexco&amp;rsquo;s past involvement in the occupation, see Who Profits&amp;rsquo; 2013 update &amp;ldquo;Agrexco Is Back in Business&amp;rdquo; and 2014 in-depth report &amp;ldquo;Made in Israel: Agricultural Export from Occupied Territories&amp;rdquo;.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Altice International</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
     <t>$5B-$10B</t>
-  </si>
-[...36 lines deleted...]
-    <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
@@ -313,62 +292,51 @@
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...10 lines deleted...]
-    <t>$15B-$25B</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Cafe Cafe</t>
   </si>
   <si>
     <t xml:space="preserve">A chain of Caf&amp;eacute;- restaurants
 The company operates branches in the following settlements in the West Bank: Almog, Jordan Valley and Ariel; it also operates a branch in the settlement of Ramot in East Jerusalem. In addition, the company donates to the Israeli army on a regular basis.
 In 2013, the company was accused of labor discrimination against Arabs, for refusing to hire an Arab in one of the company&amp;#39;s branches in Tel-Aviv.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
@@ -382,228 +350,151 @@
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Dan Public Transportation Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation company that operates public bus services. The company is also active in the real estate sector and provides private transportation services.
 The company is involved in the construction of residential and transportation projects in settlement neighborhoods and in the Jerusalem Light Rail project in occupied East Jerusalem.
 Israeli Construction on Occupied Land
 Dan Group&amp;rsquo;s real estate company, Dan Nadlan, is initiating residential projects in settlement neighborhoods in occupied East Jerusalem, including Armon HaNatziiv, Pisgat Ze&amp;rsquo;ev and French Hill.
 As of May 2023, the company&amp;rsquo;s projects include residential and commerce complexes with 800 housing units in Pisgat Ze&amp;rsquo;ev and 400 housing units in French Hill.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Dan Public Transportation, the Spanish infrastructure company COMSA&amp;nbsp;and Israeli company Danya Cebus.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
+    <t>East Jerusalem</t>
+  </si>
+  <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
-    <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
-[...29 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>A publicly traded Israeli construction company. Danya Cebus Group is one of the largest Israeli construction and infrastructure companies. The company specializes in executing large and complex infrastructure projects that include paving roads, building railway infrastructure, bridges, parking lots, tunnel mining and developing associated infrastructure.&amp;nbsp;The Group is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. In addition, the company provides construction services for military projects for the Israeli Ministry of Defense.&amp;nbsp;The Jerusalem Light RailDanya Cebus is the establisher and operator of the Blue Line of the Jerusalem Light Rail.The company holds 50% of the Blue Line project concessionaire and 75% of the project construction contractor.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.In September 2023, the company’s consortium, JTrain, was awarded the tender for the financing, planning, construction, maintenance and operation of the JLR’s third light rail line for a period of 25 years. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus and&amp;nbsp;Dan Public Transportation Company.&amp;nbsp;In July 2025, the JTrain consortium received approval to start construction work.&amp;nbsp;The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.&amp;nbsp;As part of the project, estimated at NIS 9 billion, the company will establish, operate, and maintain the Blue Line, including constructing a train depot complex, an elevated and underground track section, and the construction of 3 underground stations.The project is financed by a consortium led by&amp;nbsp;Bank Leumi.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.Construction on Occupied LandDanya Cebus has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;In January 2020, the company’s fully owned subsidiary Cebus Rimon won a tender to supply and install prefabricated transformer rooms in the settlement of Modi’in Illit in the West Bank.In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.The company also built a commercial complex for&amp;nbsp;Rami Levy&amp;nbsp;in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.The company built the Hebrew University's residential student dormitories, the "Students Village", in the settlement neighborhood of French Hill in occupied East Jerusalem. The project was carried out in partnership with the&amp;nbsp;Minrav Group. The residential complex includes 9 buildings spanning 40,000 square meters and can accommodate 1,600 students. The project also included infrastructure works and road development.&amp;nbsp;The company’s fully owned subsidiary Cebus Rimon was involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train, see Who Profits’ Update&amp;nbsp;Crossing the Line.In previous years,&amp;nbsp;the Group was involved in the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the "Green Park" neighborhood in the settlement of Modi'in Illit, and the "Nofei Hasela" neighborhood in the settlement of Ma’ale Adumim in the occupied West Bank.Exploitation of Occupied ResourcesIn 2022, Danya Cebus along with&amp;nbsp;Electra&amp;nbsp;won a NIS 600 million tender by Mekorot Water Company for planning and drilling of around 70 water wells. the company is carrying out the planning and execution of 36 water well drilling and installation of pumping stations including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;In August 2025, the company received additional 12 water well drillings from Mekorot, estimated at NIS 150 million.&amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Exploitation of Occupied Water ResourcesDanya Group’s Metsada conducts geophysical testing of water wells in the occupied West Bank for the Israel Water Authority.In September 2024, Danya Cebus was contracted by the Israel Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000. The project includes monitoring, water sampling, and pumping in the Mountain Aquifer, which is the main groundwater basin in the West Bank.The project in the Mountain Aquifer has been carried out by Metsada team since 2005 through a contract with Danya Cebus' parent company, Lapidoth Capital.&amp;nbsp;Metsada also provides services to international companies drilling gas and oil wells offshore Israel in the Mediterranean.In September 2024, Danya Cebus was contracted by the Israeli Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000:&amp;nbsp;The observation well monitoring project includes monitoring in the mountain aquifer and the coastal aquifer, including water sampling, television photography, and pumpings for water sampling and cleaning of wells.The project in the Mountain Aquifer has been carried out since 2005 through a contract with the Metsada team of the Lapidot company.&amp;nbsp;The Metsada team performs geophysical tests on oil, water, research and observation wells drilled, including in the occupied West Bank. In addition, international companies drilling gas and oil wells in the sea off the coast of Israel use the services of the Metsada team.&amp;nbsp;The Mountain Aquifer is the main groundwater basin in the West Bank, extending across both sides of the Green Line.Services for the Israeli Ministry of DefenseGaza BarrierIn 2017, Danya Cebus won three tenders worth NIS 770 million for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza. The tender included the construction of three sections of a 16.8 kilometer long wall using the hydro-mill method for the Israeli Ministry of Defense.As part of the works, the company’s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company's employees attacked protesters who demonstrated near the work site near the border with Gaza.Israeli Military ICT Campus (Kiryat HaTikshuv)Danay Cebus carried out construction works for the&amp;nbsp;Israeli military Information and Communication Technology (ICT) Campus in the Naqab.The company carried out the construction of the Israeli military ICT Campus together with&amp;nbsp;Shikun &amp;amp; Binui under a 2018 tender. The works included the construction of all-purpose buildings on 173,000 square meters for the military's technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters. The project was part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab region.&amp;nbsp;In April 2023, Danya Cebus sold its shares in the construction contractor to&amp;nbsp;Shikun &amp;amp; Binui for NIS 7.5 million plus VAT.Camp Ariel Sharon Military BaseBetween 2013 and 2016,&amp;nbsp;Danya Cebus carried out construction work in Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.For more on development and military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Collaborations with the Military&amp;nbsp;In November 2025, the company launched the "Building a Future for Combatants" program in collaboration with the Israeli military's 7186th Military Engineering Unit of the Technology and Logistics Division. The program offers professional training in the field of civil engineering for combatants and military engineering operators, provided by company employees and the unit's reservists.Services for the Israeli PoliceDanya Cebus constructed the Isreali Police’s Tel Aviv District Police Headquarters office building.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...17 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
-    <t>G1 Secure Solutions (formerly G4S Israel)</t>
-[...34 lines deleted...]
-    <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">Galnor Building and Development Co.  </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that carries out projects in the fields of residential, commercial, infrastructure and public buildings.&amp;nbsp;
 Jerusalem Light Rail 
 In August 2023, Galnor won the tender for carrying out works for the construction of the Rosemary parking lot in Gilo settlement neighborhood, as part of the Jerusalem Light Rail (JLR) project. The Rosemary parking lot in Gilo settlement neighborhood, adjacent to the Green and Blue JLR lines station, will contain about 1,000 parking spaces and will serve the residents of Gilo and those coming from Gush Etzion settlements. It is expected to be opened in 2027.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.
 In 2020, Galnor won a tender from Moriah to carry out infrastructure works, construction, retaining walls, paving and development for the extension of the JLR route on the Hebrew University campus in Mount Scopus. In 2019, the Galnor won a tender from Moriah Jerusalem Development Corporation to carry out the execution of infrastructure, bridging, paving and development in Gilo as part of the works for the JLR project.
 Qalandiya Checkpoint 
 In April 2021, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out infrastructure works, construction, bridging, retaining walls, paving and development in the Qalandiya Checkpoint subsidence project for grade separation and underpass in the Qalandiya checkpoint. The project includes the construction of an underground passage road for vehicles, designed to pass under the checkpoint creating a new access road bypassing Jerusalem into the Green Line significantly shortening the commuting time between settlements in the north of the occupied West Bank and Jordan Valley, to central Israel. The cost of the project was estimated at USD 120 million. The underpass connects the settlement of Geva Binyamin to Atarot settlement Industrial Zone.
 Construction on Occupied Land
 In March 2023, Galnor won a tender from Israel Land Authority for the purchase of lease rights for the construction of 100 housing units in a complex in the Ramot settlements neighborhood in East Jerusalem.
 In November 2022, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out works for the construction of the Ben Hinnom Bridge. The bridge, inaugurated in July 2023, is a 200-meter long suspension bridge that connects Mount Zion to the compound of the Elad settler association located in the Palestinian neighbrhood of Abu Tor. The project was carried out by the Moriah Company at a cost of approximately NIS 20 million.
 In 2019, the company won a tender issued by Moriah for development and maintenance work for the construction of a parking lot in Mt Scopus in East Jerusalem.
 In 2017, the company won a tender issued by Moriah for paving, systems and an inspection structure on Route 437 north of Jerusalem in the occupied West Bank. The road is part of the Eastern Ring Road, itself part of a larger Israeli transport project encircling West Jerusalem and parts of East Jerusalem, which cuts off and isolates East Jerusalem from the rest of the West Bank while improving connectivity between the northern and southern settlement blocs. Some 300 dunams were expropriated from the Palestinian village Hizma for the construction of Route 437.
 In 2014, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out a grade separation project on Route 60 (Tunnel Road) and Route 50 (Begin Highway) in Gilo settlement neighborhood.
 Previously, the company carried out road and infrastructure development work in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhoods of Ramat Shlomo and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
@@ -651,94 +542,91 @@
 In 2022, the company replaced water line networks in Jerusalem with a budget of NIS 47.7 million. Hagihon planned replacing water pipelines in various settlement neighborhoods in occupied East Jerusalem including Neve Ya&amp;rsquo;akov neighborhood, French Hill neighborhood, Gilo neighborhood,&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; in addition to various sites in the Old City of Jerusalem such as Jewish and Christian quarters, Damascus Gate and a section of Hagai Street, the Greek Patriarchate, Beit Hanina&amp;nbsp; and Shuafat.
 Hagihon allocated NIS 290,000 for the construction of pressure reduction devices in Wadi Qaddum in Silwan and NIS 400,000 in 2020 for al Tur neighborhood in occupied East Jerusalem.
 The Company completed the upgrade of two pumping stations in Ramot and Gilo Settlement&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; neighborhoods in occupied East Jerusalem for a budget of NIS 1.1 million for each station. The upgrade began in 2021, in accordance with the requirements of the master plan for Jerusalem &amp;ndash; 2040. The station aims to provide a solution to the increase in water consumption in both neighborhoods.
 The Company also carried out a NIS 1.46 million project for the installment of water meters in occupied East Jerusalem. The project aims to reduce water lost, prevent water theft and increase payment collection rates in East Jerusalem.
 In 20200, Hagihon carried out collection pools purification worth NIS 6 million in Homat Shmuel, Gilo, Ramot, and Neve Ya&amp;rsquo;akov settlement neighborhoods in occupied East Jerusalem.
 Jerusalem Light Rail project and road construction services
 In 2022, Hagihon has planned to carry out NIS 65.8 million projects to replace water lines that interfere with road construction or other development projects. The company intends to replace water lines with diameters between 6&amp;Prime; and 32&amp;Prime; as part of Moriah Jerusalem Development company&amp;rsquo;s work on the Green and Blue Line of the Jerusalem light rail. In addition, Hagihon takes part in several construction projects commissioned by Moriah including French Hill Junction, Umm Leeson &amp;ndash; Road 1, Atarot parking lot, Jabel Mukaber and Asher Wiener Streets.
 Other involvements
 Between 2016 and 2021, Hagihon received NIS 35.7 million from the Israeli Water Authority to provide water beyond the Separation Wall. Palestinian neighborhoods such as Ras Khamis, Ras Shhadi, Al Salam and Shu&amp;rsquo;afat refugee camp suffer from poor water infrastructure and services. In 2015, the Israeli Supreme Court assigned the responsibility of installing and upgrading water pipelines in these neighborhoods to Hagihon, the Jerusalem Municipality, the Israeli Government Water and Sewage Authority, and the Ministry of National Infrastructure, Water and Energy. As of 2021, 94% of these neighborhoods&amp;rsquo; residents reported that they still suffer from lack of supply and water shortage, having to pay and maintain for alternative water supply systems.
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Ineco</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t xml:space="preserve">Ineco is a Spanish infrastructure engineering and consultancy company providing services for the management of transport systems in the sectors of aviation, railway, roads, urban and sea transport and building.
 In August 2016, Ineco won a tender for the planning and engineering of the tunnels in the Blue Line of the Jerusalem Light Rail. The Blue Line&amp;#39;s planned route passes from the Gilo settlement in southwest East Jerusalem through the city center to the Ramot settlement in northern East Jerusalem, connecting the Israeli settlement neighborhoods to one another and to West Jerusalem.
 The estimated planning cost of the 2.5km tunnel section is NIS 100M.
 Ineco is also participating in the design phase of the electrification of the railway cars of Israel Railways.
 </t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Kavim Public Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli public transportation company.
 The company operates public bus lines to Israeli settlements in the occupied West Bank and in occupied East Jerusalem.
 In 2012, the company won an Israeli Transportation Ministry tender to provide bus services to the settlement of Modiin Illit in the occupied West Bank.
 In 2011, Kavim merged with Illit, which operated bus lines in the settlement of Beitar Illit in the occupied West Bank. In 2016, the company was selected to continue providing bus services to Beitar Illit under a new tender until 2028.
 Several Kavim bus lines also serve the settlement neighborhoods of Ramot and Gilo in occupied East Jerusalem and the settlement of Givat Zeev in the occupied West Bank.
 Additionally, the company operates a customer service call center in Beitar Illit and several card issuance stations in Modiin Illit and Beitar Illit.
 Through its subsidiaries Kavim Lanofesh (100%) and Kavim Lateva (50%), the company is a partner in the Society for the Preservation of Nature Megalim Eretz, a limited partnership that provides guided tours to Israeli high school students to the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>Kotler Adika Building Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company. Kotler Adika is involved in numerous construction and infrastructure projects in West Bank and East Jerusalem settlements.
 On 2 February 2014, the company won a tender of NIS 6.9 million, with development expenses of NIS 12.6 million, to build 48 housing units on an area of 7,325 m2 in southwest Ma&amp;#39;aleh Adumim.
 The project is built in the framework of Local Outline Plan 420/1/16/4/1, which refers to the land of the Palestinian villages Al-Azariya and Abu-Dis. It is accompanied by the Mizrahi-Tefahot bank.
 The company carried out construction on an area of 2,268m2 in the Mishor Adumim Industrial Zone in the Maale Adumim settlement. The Mercantile Discount bank extended credit for the project. Kotler Adika is building 94 housing units on an area of 6,610 m2 in the southwest of the Ramat Shlomo settlement neighborhood in East Jerusalem. The project is executed under a tender of NIS 10,844, with development expenses NIS 34.75 million, awarded to the company on 28 December 2015.
@@ -838,50 +726,56 @@
   <si>
     <t>Oron Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of civil engineering, infrastructure, real estate and quarrying.
 Through its fully-owned subsidiaries, the Group is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank.
 Meitarim Quarry 
 The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 The company had two authorization contracts for the operation of the quarry for a total land area of 374 dunams, which were valid until December 2015 and have yet to be renewed. Meitarim Quarry&amp;#39;s annual mining rate is 2.5 million tons. In 2022, 2,789,799 tons of aggregates were mined. The company also operates concrete and asphalt plants next to the quarry, and facilities in an area of about 38 dunams for the quarry&amp;#39;s activity.
 Highway 60 (Tunnel Road) Expansion 
 Oron carries out the construction of a highway in the occupied West Bank, connecting West Bank settlements to Jerusalem.
 In 2020, Oron Infrastructure and Construction Ltd. won a tender to carry out tunneling, bridge construction and paving works in the expansion of the southern section of Highway 60 in occupied East Jerusalem, estimated at NIS 300 million.
 Highway 60, also known as Tunnel Road, passes directly under the Palestinian town of Beit Jala connecting Gush Etzion settlements in the occupied West Bank to Jerusalem, and providing access to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The highway serves vehicles with Israeli license plates only.
 The expansion project includes the construction of a new road, tunneling, bridge construction and paving works in the southern section of Highway 60 between the settlement neighborhood of Gilo in occupied East Jerusalem and the settlement of Beitar Ilit in the occupied West Bank. The expansion is designed to double the highway&amp;rsquo;s capacity and to ease settlers&amp;rsquo; movement between Jerusalem and the Gush Etzion settlement bloc and settlements farther south. More than 12 dunams of land were confiscated by the Israeli Civil Administration from the Palestinian village of al-Khader and the city of Beit Jala for the highway expansion.
 In February 2022, the company breached the new tunnel. As of September 2023, the company is still carrying out work for the new highway as part of the project.
 Settlement construction 
 In 2019, the company&amp;rsquo;s fully owned subsidiary Oron Real Estate, was involved in an expansion project of the settlement of Eshkolot in the occupied West Bank. The project included the marketing of 64 lots in the settlement in an area of half a dunam each, with 40 of which are villas and 24 of which are plots for independent construction as part of an expansion project of the settlement. The company&amp;rsquo;s stake in the project was 80%.
 Jerusalem Light Rail 
 In June 2021, the company&amp;rsquo;s fully-owned subsidiary Oron Infrastructure and Construction won the tender for the construction of a &amp;ldquo;Park and Drive&amp;rdquo; parking lot in Mount Hotzvim in Jerusalem, part of the Jerusalem Light Rail (JLR) network.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city. The parking lot, located adjacent to the Green Line, will be connected to the JLR Blue Line station and is designed to serve the traffic coming from the settlement neighborhoods of Ramot and Ramat Shlomo, among others.&amp;nbsp;
 The construction cost of the parking lot is estimated at NIS 124 million, and it is expected to include 5.5 floors in a total area of about 35,000 square meters with a total of 940 parking spaces. The works include the construction of an underground passage for vehicles and pedestrians, and ramps for the light rail.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
     <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
@@ -991,93 +885,50 @@
 Between 2010 and 2015, the company performed infrastructure works for the construction of the Tel Aviv Jerusalem fast train (A1 train), which crosses into the occupied West Bank in two areas, with a financial scope of approximately NIS 1.6 billion.
 Services to the Israeli military 
 Israeli military Unified Supply Center 
 In January 2020, Shapir&amp;rsquo;s subsidiary, Shapir Orian Logistics (60%), was awarded a tender by the Israeli Ministry of Defense (IMOD) for a financing concession agreement for the planning, construction, operation and maintenance of three logistics centers for the Israeli military for a period of 26 years, of which 5 years for the construction period, for NIS 1.25 billion.
 The military Unified Supply Center project includes the construction of three new supply centers as part of a future plan to unify all the logistics centers that will provide logistics services to all army units. The total area of the project is 1,700,000 m2 including 210,000 m2 of dedicated construction and 60,000 m2 of administrative construction.
 Starting from the date of operation of the project and throughout its duration, the company will receive regular payments that will reach a total amount of NIS 5.5 billion. Shapir&amp;rsquo;s estimated revenues from the project are estimated at NIS 2.359 billion.
 Naqab 
 Petroleum Exploration
 Shapir holds a land license for petroleum exploration in a land area of approximately 337,000,000 m2 in the northeastern Naqab and southern Judean desert. In 2019, the company received a license from the Ministry of Energy for a period of 3 years, which was later extended until the end of 2025.
 Additionally, the company holds a license for oil shale exploration of oil shale minerals for cement production at the Oron site in the Naqab.&amp;nbsp;
 Highway 6
 Between 2013 and 2017, the company constructed the southern section of Highway 6 near the village of Laqiya in the Naqab. The project included the construction of a new road section with two lanes in each direction, bridges with a total area of ​​approximately 16,300 m2, retaining walls, drainage canals and landscaping works and systems in a financial scope of about NIS 311 million.
 Highway 6 is one of Israeli developmental projects in the Naqab region leading to the dispossession of the Naqab&amp;rsquo;s Palestinian Bedouin communities. For more see Who Profits&amp;rsquo; interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
-    <t>Shikun &amp; Binui Group</t>
-[...41 lines deleted...]
-  <si>
     <t>Shikun Dayarim</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the development and construction of residential, commercial, high-tech, industrial and touristic projects.
 In East Jerusalem, the company is involved in the construction of six housing units in the settlement neighborhood of Neve Yaakov. In addition, the company is involved in the construction of two housing units in the settlement neighborhood of Ramot.
 In the West Bank, the company is involved in a construction project in the settlement of Ariel.
 </t>
   </si>
   <si>
     <t>Sonol Israel</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli energy company that operates more than 230 gas stations.
 The company operates stations in the following settlements in the occupied West Bank: Ariel, Eli, Kfar Adumim, Almog and Maaleh Efraim. It also operates a station next to the Qalandia checkpoint.
 In occupied East Jerusalem, the company operates a station in the settlement neighborhood of Ramot Alon.
 In the occupied Syrian Golan, the company operates a station in the settlement of Katzrin.
 </t>
   </si>
   <si>
     <t>Super Pharm (Israel)</t>
   </si>
   <si>
@@ -1114,60 +965,51 @@
 </t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>Tnufa Transportation Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">A private company operating public transportation lines in Israel.
 The company was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area.
 In 2020, Tnufa won a tender to operate public transportation in the Shomron (Samaria) area in the occupied West Bank, as part of the Israeli Ministry of Transportation&amp;rsquo;s plan to increase public transportation services in the Shomron area by tens of percent.
 According to the tender the company is to operate 85 urban and regional lines, 17 of which are new lines, which are expected to increase the frequency of travel on the lines by 30%.
 Company&amp;rsquo;s lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line in the area. Company lines also serve Ofer military base.
 In 2021,&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;gave NIS 0.5 billion to the company, for a period of ten years, for the purpose of financing the two public transportation clusters in the Shomron and Jerusalem corridor.
 </t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>Yehuda Welded Mesh (Yehuda Group)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, producing and providing steel welded mesh, fencing, cutting, bending, and preparation of steel for construction, security and agriculture. Yehuda Group is divided into three divisions: Yehuda Welded Mesh, Yehuda Steel and Yehuda Fences.
 The company provides security fences to settlements and for Israeli military and Police facilities in the occupied West Bank.
 The company provided fences for the construction of the wall around the besieged Gaza.
 Services to Settlements
 In 2023, the company won a tender by the Mateh Binyamin settlement regional council for the provision and installment of gates and fences in educational facilities in the council.
 The company was involved in the construction of school fences in the settlement of Beitar Illit in the occupied West Bank.
 In 2002, the company won a tender for building fences in the amount of about NIS 5 million in the Seam Zone, including in the settlements of Karnei Shomron and Oranit. Prior to that, the company has installed security fences in several settlements in the occupied West Bank, including a 2 km fence in the settlement of Karnei Shomron, a 2 km fence in Kfar Ruth), and a fence in Oranit.
 Also in 2002, the company installed security fences in different areas is Jerusalem worth NIS 1 million, including a 1500 meter x 3 meter fence in the tunnel road connecting Jerusalem to the Gush Etzion settlement, and a 2.35 meter x 2 km fence in the settlement neighborhood of Armon Hanatziv in East Jerusalem, and an 800 meter security fence close to Shua&amp;#39;afat neighborhood meant to prevent passage to the settlement neighborhood of Ramot.
 Between 2007 and 2011, company fences were documented in in the settlement industrial zones of Barkan, Ariel, and Sha&amp;rsquo;ar Binyamin, and in the perimeter of Israeli settlements in the West Bank, including Alfei Menashe, Ariel, Karnei Shomron, Kedar, Mehola in 2011, Modi&amp;rsquo;in Illit, Sha&amp;rsquo;arei Tikva and Oranit. In Karnei Shomron, the fence incorporates electronic detection systems by Magal.
 In 2009, Company fences were documented in a facility of the Israeli National Water Company Mekorot nearby the Palestinian town of Huwara in the occupied West Bank.
 Services to the Israeli Ministry of Defense
 In 2002, the company provided a 70 km long fence to the Ministry of Defense for the construction of the wall around the besieged Gaza. In addition, company fences were installed around military installations inside settlements in the West Bank, including Ariel in 2010, Argaman (in the Jordan Valley) in 2010, Oranit and Beit Horon in 2004 and Revava in 2009.
 Company fences were also documented in an Israeli police station in the settlement of Ariel in 2010.
 In 2011, the company was involved in the construction of a 241 km fence in cooperation with the Ministry of Defense along the border with Egypt designed to prevent African asylum seekers from entering Israel.
 Services to the Jerusalem Light Rail (JLR):
 In 2004, the company sold a 10 km mobile fence to the municipality of Jerusalem worth NIS 2 million that was used in the construction of the Jerusalem Light rail (JLR), which connects settlement neighborhoods in occupied East Jerusalem to western part of the city. To learn more on the JLR, see Who Profits Update &amp;quot;Developments in the expansion of the JLR network: The J-Net project&amp;quot;.
 Services to the A1 Tel-Aviv Jerusalem Train: 
 The company provided 20,000 tons of iron, bar mats and other materials for the construction of the Tel Aviv-Jerusalem Fast Train line (A1). The A1 train route crosses the Green Line into the occupied West Bank using Palestinian Land, some of it privately owned. For more information about the A1 train, see Who Profits&amp;rsquo; report &amp;quot;Crossing the Line: The Tel Aviv Jerusalem Fast Train.&amp;quot;
 </t>
   </si>
@@ -1500,51 +1342,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I58"/>
+  <dimension ref="A1:I56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1631,1583 +1473,1529 @@
         <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="0"/>
+      <c r="C5" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="D5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="H5" s="0"/>
+      <c r="H5" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I5" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="H6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="H8" s="0"/>
+      <c r="H8" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I8" s="0" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>71</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="F13" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="H16" s="0"/>
+        <v>82</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I16" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="0" t="s">
+      <c r="H17" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>91</v>
+        <v>28</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H19" s="0" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="0" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F20" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="G20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="D21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="0" t="s">
+      <c r="H21" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="I21" s="0" t="s">
         <v>103</v>
-      </c>
-[...2 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>108</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>114</v>
+        <v>53</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="H26" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I26" s="0" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>124</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>120</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>128</v>
+        <v>53</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>129</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H29" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>134</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>135</v>
+        <v>41</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F31" s="0" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>139</v>
+        <v>53</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
-        <v>145</v>
+        <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I34" s="0" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>151</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="H35" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I35" s="0" t="s">
-        <v>47</v>
+        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="E36" s="0" t="s">
+      <c r="F36" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="F36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="0" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>157</v>
+        <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>160</v>
+        <v>67</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>161</v>
+        <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
-        <v>145</v>
+        <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>71</v>
+        <v>163</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>57</v>
+        <v>131</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>151</v>
+        <v>35</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="H40" s="0"/>
+        <v>36</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I40" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>139</v>
+        <v>53</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>43</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>178</v>
+        <v>93</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>68</v>
+        <v>119</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>57</v>
+        <v>175</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>179</v>
+        <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>98</v>
+        <v>67</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>127</v>
+        <v>178</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>182</v>
+        <v>53</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>10</v>
+        <v>180</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>185</v>
+        <v>42</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>57</v>
+        <v>131</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>187</v>
+        <v>18</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="H47" s="0"/>
+        <v>87</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>175</v>
+      </c>
       <c r="I47" s="0" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="I48" s="0" t="s">
         <v>191</v>
-      </c>
-[...19 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F49" s="0" t="s">
-        <v>196</v>
+        <v>142</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>198</v>
+        <v>43</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>201</v>
+        <v>41</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>202</v>
+        <v>58</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>204</v>
+        <v>18</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>151</v>
+        <v>41</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="H51" s="0"/>
+        <v>112</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>199</v>
+      </c>
       <c r="I51" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>62</v>
+        <v>202</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>15</v>
+        <v>120</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>28</v>
+        <v>118</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>36</v>
+        <v>205</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>210</v>
+        <v>120</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="H54" s="0"/>
       <c r="I54" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>18</v>
+        <v>209</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>168</v>
+        <v>26</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>126</v>
+        <v>28</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>216</v>
+        <v>29</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>128</v>
+        <v>53</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>76</v>
+        <v>213</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="H56" s="0"/>
+        <v>214</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I56" s="0" t="s">
-        <v>47</v>
-[...57 lines deleted...]
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">