--- v0 (2026-06-25)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -116,95 +116,75 @@
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
+    <t>Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Finance</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Rivulis Irrigation</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 The company has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Rivulis PTE</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t xml:space="preserve">A global micro irrigation company.
@@ -709,176 +689,176 @@
       </c>
       <c r="H4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">