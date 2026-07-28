--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -155,54 +155,66 @@
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
+    <t>First International Bank of Israel</t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
     <t>Hapoalim Bank</t>
-  </si>
-[...1 lines deleted...]
-    <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">One of the largest commercial banks in Israel.
 Bank Hapoalim B.M. Group provides a variety of banking and financial services through its Division, the Retail Banking Division, and the Financial Markets and International Banking Division.
 Hapoalim Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Bank Hapoalim provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In March and August 2024, Hapoalim Bank granted Hasid Brothers Building Contracting Co. two loans for the construction of 54 housing units in an area of about 5,333 square meters in the Gilo settlement neighborhood in occupied East Jerusalem, in accordance with Plan no. 13157 for the development of a new residential complex of approximately 797 housing units in the neighborhood. The bank holds as collateral all the company&amp;rsquo;s assets and rights of any kind with the real estate.
 In December 2023, the bank granted Boneich Construction Development &amp;amp; Investment Ltd. a loan for the construction of a residential project in the settlement of Efrat on lands belonging to the Palestinian village of Artas, according to Plan no. 410/5/52. The bank holds as collateral all the company&amp;rsquo;s rights in the property. &amp;nbsp;
 In November 2023, Bank Hapoalim granted five loans to three construction companies for a development project of 14 plots in a total size of about 14,296 square meters in the Ariel West industrial zone according to Plan no. 130/ת/1/6, on lands belonging to the Palestinian town of Salafit. The bank granted two loans to Leo Properties A.B.D. company, two loans to Sheltam Building, and one loan to Esti Pladot against the companies&amp;#39; rights in the project. The bank holds as collateral all the companies&amp;#39; rights in the property.&amp;nbsp;
 In May 2023, the bank granted Shriki Group Enterprises &amp;amp; Construction Ltd. a NIS 800 million loan for construction on two plots of land in total size of 15,978 square meters in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company&amp;#39;s rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commerce areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.
 In May 2022 and in August 2021, the bank granted Briza Bagivaa company loans for the construction of housing units on 9 plots in the total size of 9,191 square meters &amp;nbsp;in the settlement of Alfei Menashe on lands belonging to the Palestinian town of Azzun. The project is part of Plan no. 115/8 and 115/8/1 for the change of land designation from agricultural to residential and the design and construction of 1,406 housing units in Givat Tal neighborhood on the lands of Azun. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In March 2022 and September 2016, the bank granted Boneich Construction Development &amp;amp; Investment two loans for the construction of a residential project on 3,773 square meters of land in the settlement of Beitar Ilit according to Plan no. 426/3. The bank holds as collateral all the company&amp;rsquo;s existing and future rights in the property and all the company&amp;rsquo;s rights in respect of a lease agreement signed between the company and the Israeli Civil Administration in the West Bank.
 In 2022 and 2021, Bank Hapoalim granted Ba&amp;#39;al Hatanie company a loan for its construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2021, Bank Hapoalim granted Sasi company a loan for the construction of 552 housing units in the settlement of Givat Ze&amp;#39;ev in the occupied West Bank, according to plan no. 9\220. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
 In 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in Ma&amp;#39;ale Adumim, according to plan no. 52\3\1\420 (on the lands of al-Izariya). The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
 In 2021, Bank Hapoalim granted Effi Capital company a loan for the construction of 180 housing units in Givat Hamatos, located in occupied East Jerusalem, according to plan מק\19245- Guidelines for Unification and Division without Owners` Consent in Givat HaMatos. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
 In 2021, Bank Hapoalim granted A. Haver company a loan for its project in Beitar Illit, after the company won tender יש\2021\10 with the Israel Land Authority, according to plan 10\3\1\1\426 (on the lands of the village of Husan). The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
 In 2021, Bank Hapoalim garnted Ofer Aharon company a loan for a construction project in Beitar Illit, based on the tender יש\10\2021, according to plan no. 10\3\1\1\426 (on the lands of Husan village). The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
 In 2021 and 2020, Bank Hapoliam granted Ofer Aharon a mortgage for a construction 125 housing units in Har Homa settlement neighborhood in ouccpied Est Jerusalem, according to plan 10310.
 In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.
 In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma&amp;#39;ale Adumim settlement in the occupied West Bank, according to plan no. 42\4\1\420 for construction in Ma&amp;#39;ale Adumim, specifically on the lands of al-Izariya village.&amp;nbsp; The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s entire assets in the time the specific property was held as collateral.
 In 2020, Bank Hapoalim granted the Company for the development of Mateh Binyamin a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, according to plan no. 2\2\202. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
 In 2020, Bank Hapoliam granted the company Mivneh a loan for a consturction project in Karnei Shomron settlement in the occupied West Bank, according to plan no. 117\8 (on the lands of the Palestinian village of Deir Estya). The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project.
 In 2020, Bank Hapoliam provided the company Mivneh with a 3,500,000 NIS loan for a 12,000 meter plot in Kiryat Arba industrial zone in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project.
@@ -533,53 +545,50 @@
 Oranit 
 On 31 March 2024, the Oranit Local Council&amp;rsquo;s treasurer stated that the main activity of the council&amp;#39;s funds is conducted in Bank Mizrahi and Leumi Bank.
 In September 2022, Mizrahi Tefahot Bank signed a pledge agreement with the Oranit Local Council for a period of 99 years (ends 2121) against all the council&amp;#39;s revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,100,000, and all the council&amp;#39;s rights from the mortgaged properties&amp;rsquo; insurance.
 Sha&amp;rsquo;ar Shomron 
 On 24 January 2023, the Sha&amp;rsquo;ar Shomron Local Council approved opening accounts in Mizrahi Bank for two schools in the council&amp;rsquo;s jurisdiction.
 On 18 July 2022, the Sha&amp;rsquo;ar Shomron Local Council opened a bank account in Mizrahi Bank.
 Modi&amp;rsquo;in Ilit 
 On 28 July 2022, the Modi&amp;rsquo;in Ilit Municipality assembly meeting decided to open accounts at Mizrahi Tefahot Bank.
 Efrata
 In 2021, the Efrat local council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.
 In June 2017, Mizrahi Tefahot Bank signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2116) against all the council&amp;#39;s revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 7,500,000.
 Jordan Valley Regional Council 
 The Jordan Valley (also named Arvot HaYarden) Regional Council provides services to 21 settlements in the occupied West Bank.
 In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council&amp;#39;s revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.
 In 2021, the Jordan Valley Regional Council operated bank accounts in Mizrahi Tefahot Bank.
 Golan Regional Council 
 The Golan Regional Council includes 33 settlements in the occupied Syrian Golan.
 In November 2006, Mizrahi Tefahot Bank signed a pledge agreement with the Golan Regional Council for a period of 99 years (ends 2105) against all the council&amp;#39;s revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 300,000.
 In 2017, Who Profits documented the previous involvement of the bank in providing services to settlement local and regional councils. For more see Who Profits report Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Mizrahi Tefahot Bank operates branches and automated banking services machines in settlements in the occupied West Bank and East Jerusalem.
 These include the settlements of Efrat, Ma&amp;rsquo;ale Adumim, Modiin ilit and Karnei Shomron in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Ramot, Ramat Eshkol and the Old City in occupied East Jerusalem.
 The bank also operates a branch in the Design City shopping complex in the Mishor Adumim Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. For more on the Design City project see Who Profits report The Design City Shopping Complex Built on Occupied Palestinian Land.
 The Bank&amp;rsquo;s fully owned subsidiary, Yahav Bank, operated branches in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank and in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.&amp;nbsp;
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Taavura Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">A large Israeli road haulage and logistics company. The group engages in various types of road haulage, earth moving and mining, cranes and heavy lift, oversize loads and heavy haulage, air cargo terminal operations and logistics services as well as importing and servicing DAF, Kenworth and Isuzu trucks and VDL buses.
@@ -939,51 +948,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1109,252 +1118,281 @@
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="I9" s="0" t="s">
         <v>52</v>
-      </c>
-[...2 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I12" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="H13" s="0"/>
+      <c r="H13" s="0" t="s">
+        <v>63</v>
+      </c>
       <c r="I13" s="0" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="0">
+        <v>13</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="H14" s="0"/>
+      <c r="I14" s="0" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>