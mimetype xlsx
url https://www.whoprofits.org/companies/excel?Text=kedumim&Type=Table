--- v1 (2026-07-28)
+++ v2 (2026-09-13)
@@ -12,583 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
-  </si>
-[...40 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
-    <t>Hapoalim Bank</t>
-[...100 lines deleted...]
-  <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...140 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Taavura Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">A large Israeli road haulage and logistics company. The group engages in various types of road haulage, earth moving and mining, cranes and heavy lift, oversize loads and heavy haulage, air cargo terminal operations and logistics services as well as importing and servicing DAF, Kenworth and Isuzu trucks and VDL buses.
@@ -948,51 +580,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I14"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1022,378 +654,322 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="G6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I7" s="0" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="G10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="H12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
         <v>29</v>
-      </c>
-[...54 lines deleted...]
-        <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">