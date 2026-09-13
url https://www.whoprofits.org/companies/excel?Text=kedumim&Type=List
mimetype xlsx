--- v0 (2026-06-17)
+++ v1 (2026-09-13)
@@ -12,574 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
-  </si>
-[...40 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
-    <t>Hapoalim Bank</t>
+    <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...140 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...94 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Taavura Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">A large Israeli road haulage and logistics company. The group engages in various types of road haulage, earth moving and mining, cranes and heavy lift, oversize loads and heavy haulage, air cargo terminal operations and logistics services as well as importing and servicing DAF, Kenworth and Isuzu trucks and VDL buses.
@@ -939,51 +580,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1013,349 +654,322 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="G6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="H9" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>43</v>
+      </c>
       <c r="I9" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="G10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="F12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>35</v>
-[...26 lines deleted...]
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">