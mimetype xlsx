--- v1 (2026-09-13)
+++ v2 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -131,115 +131,130 @@
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
-[...1 lines deleted...]
-  <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
-  </si>
-[...1 lines deleted...]
-    <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$500M-$1B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t>Taavura Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">A large Israeli road haulage and logistics company. The group engages in various types of road haulage, earth moving and mining, cranes and heavy lift, oversize loads and heavy haulage, air cargo terminal operations and logistics services as well as importing and servicing DAF, Kenworth and Isuzu trucks and VDL buses.
 Taavura provided heavy haulage and installation engineering services to the Israeli authorities during the construction of the&amp;nbsp;Separation&amp;nbsp;Wall.&amp;nbsp;Company cranes were documented installing&amp;nbsp;concrete slabs as part of the apparatus of the Wall near the Palestinian town of Abu Dis and in the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;Liebherr&amp;nbsp;heavy construction machinery imported to Israel by Tashtit,&amp;nbsp;a division of Taavura,&amp;nbsp;was used in the construction of the Wall&amp;nbsp;on the land of the Palestinian village of Ni&amp;rsquo;lin.
 The company was also involved in the construction of two bridges in the occupied Palestinian territory, one above Route 1 near the settlement industrial zone of&amp;nbsp;Mishor Adumim&amp;nbsp;in the West Bank and the other as part of Route 20/4 above Route 433 in northern East Jerusalem. Company trucks transported extra-large concrete beans to the construction sites and company cranes lifted and installed them in place.
 The company transports heavy cargo for the Israel military. The company transported aircrafts and watercrafts and participated in a drill of the Israeli military as a transporter of tanks. During the attack on Gaza in November 2012, the company transported tanks to the front lines.
 Taavura hauled parts of&amp;nbsp;Herrenknecht&amp;nbsp;tunneling&amp;nbsp;machinery form the port to the construction site of the&amp;nbsp;Tel Aviv-Jerusalem new fast train line. The fast train&amp;nbsp;crosses the Green Line into occupied Palestinian territory. Taavura also hauled transformers to the occupied Syrian Golan, including hoisting Electric pole for Israel Electric Corporation in the settlement of Merom Golan. Additionally, the company&amp;rsquo;s cranes were used outside Damascus Gate in East Jerusalem, and in 2021 its trucks provided haul services from Barkan Industrial zone in occupied West Bank.
 The Tashtit Division is also the exclusive importer of DAF Trucks to Israel.&amp;nbsp;Tashtit provides repair and maintenance&amp;nbsp;service through a network of authorized DAF garages, three of which are located in the occupied Palestinian territory.&amp;nbsp;Y. Tzarfati Car and Metal Services&amp;nbsp;is located in the Mishor Adumim settlement industrial zone, Friends Garage P.H. in the settlement neighborhood of&amp;nbsp;Neve Yaakov&amp;nbsp;in occupied East Jerusalem and S. Haddad Garages in the settlement industrial zone of&amp;nbsp;Atarot. Through its 50% share in UTI (Universal Trucks Israel), the company imports and distributes Isuzu trucks. Y. Tzarfati Car and Metal Services and S. Haddad Garages also function as UTI&amp;rsquo;s Isuzu licensed service centers.
 Until 2021, Egged Taavura was a subsidiary of the company (50%) in the field of public transportation and operated dozens of bus lines in the occupied West Bank and East Jerusalem, serving more than 20 Israeli settlements, including Elon Moreh, Itamar, Kfar Tapuach, Eli, Rechelim, Shilo, Ma&amp;rsquo;ale Levona, Immanuel, Kedumim, Karnei Shomron, Ariel, Shvut Rachel, Ofra, Sha&amp;rsquo;ar Binyamin industrial zone, Geva Binyamin (Adam), Talmon, Nahliel, Dolev, Nili, Na&amp;rsquo;ale and Pisgat Zeev. In 2016, Egged Taavura and other companies ordered 71 Mars Defender armored buses from Merkavim to be used in settlements. In 2021 Egged Taavura was acquired by Electra Afikim.
 In the logistics sector, Taavura owns&amp;nbsp;Maman Cargo Terminals and Handling, which supplies management and operation services to cargo terminals in Israel. Maman&amp;rsquo;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation and from the joint custom envelope &amp;ndash; designed in the Oslo Accords. &amp;lsquo;Quality and Security reasons&amp;rsquo; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to Palestinian manufacturers and&amp;nbsp;importers.
 Maman provides archiving services through its subsidiaries Archive 2000 and Archive Jerusalem, which operate an archiving facility in Mishor Adumim&amp;nbsp;settlement Industrial Zone.
 Taavura&amp;rsquo;s earth-moving division provided training to several Israeli army units, including an Engineering Corps unit stationed in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Tnufa Transportation Solutions</t>
@@ -580,51 +595,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I12"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -737,238 +752,296 @@
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="I8" s="0" t="s">
         <v>48</v>
-      </c>
-[...2 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I11" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="0">
+        <v>12</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="0">
+        <v>13</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...3 lines deleted...]
-      <c r="I12" s="0" t="s">
+      <c r="G14" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" s="0"/>
+      <c r="I14" s="0" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>