--- v0 (2026-07-06)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -155,196 +155,113 @@
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Amy Metom Engineers and Consultants</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering consultancy firm specializing in infrastructure engineering, design and project management.
 The company is the main planner for the Tel Aviv Jerusalem fast train (known as the A1 route) which crosses into the occupied West Bank in two areas. The company planned sections B, C and D of the Tel Aviv Jerusalem fast train. The three sections include 20 sq.m of tunnels and are located between the Latrun intersection and the International Convention Center (Binyanei HaUma) in Giv&amp;rsquo;at Ram in Jerusalem.
 Along with the Germany-based company Obermeyer,&amp;nbsp;Amy-Metom is the head planner of the Green Line of the Jerusalem light rail, which will connect the settlement neighborhoods of Gilo, Talpiot East and Mount Scopus with the western part of the city and with one another.
 The company is also responsible for planning and developing new bus lines in Jerusalem in accordance with the new infrastructure projects for the light rail. The new bus lines include over thirteen stations located in occupied East Jerusalem: stations in the French Hill settlement neighborhood, a station next to the Dan hotel in northern East Jerusalem and nine stations in the Gilo settlement neighborhood.
 The company was also involved in an urban renewal project in Gilo and an infrastructure project in the French Hill.
 The company provided planning services for a transportation plan in the settlement of Modi&amp;rsquo;in Illit and planned roads near Afic, a settlement in the occupied Syrian Golan. Additionally, the company developed projects for the Israeli Ministry of Construction and Housing in several settlements in the Syrian Golan, including Ortal, Bnei Yehuda, Hispin and Katzrin.
 In 2013, the company was contracted to prepare a master plan for the ultra-orthodox Israeli public. The 1.39 million NIS project involved mapping and surveying major population centers of the ultra-orthodox public, including the settlements of Modi&amp;rsquo;in Illit and Beitar Illit in the occupied West Bank.
 In 2012, the company planned a section of Route 1 that connects Tel Aviv to Jerusalem. Route 1 crosses the green line and connects illegal settlements beyond the green line to Israeli cities within it.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
@@ -571,65 +488,71 @@
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
-[...1 lines deleted...]
-  <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Gadot Agro (Merhav Agro)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that imports, distributes, develops, manufactures, and exports crop protection products, biotechnology solutions, and specialized seeds.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company&amp;rsquo;s products were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center in 2015-2016, taking place in Tomer settlement.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
 The company employs field personnel in the Syrian Golan and the Jordan Valley, as well as in the Palestinian Authority-controlled areas of the West Bank.
 </t>
+  </si>
+  <si>
+    <t>Israel Discount Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden (Eden Springs) </t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden Ltd. is an Israeli bottled mineral water marketing company that extracts and distributes mineral water.
 Mey Eden is part of the Primo Water Corporation&amp;#39;s Eden Springs brand.
@@ -1299,51 +1222,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I41"/>
+  <dimension ref="A1:I43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1458,1067 +1381,1123 @@
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="G10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="0" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>67</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="H16" s="0"/>
+        <v>87</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="I16" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>98</v>
+        <v>29</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>102</v>
+        <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>105</v>
+        <v>68</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="H22" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="I22" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="0" t="s">
+      <c r="G23" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="I23" s="0" t="s">
         <v>113</v>
-      </c>
-[...10 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="F25" s="0" t="s">
+      <c r="H25" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="G25" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>123</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="0" t="s">
-        <v>78</v>
+        <v>126</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>112</v>
+        <v>19</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>132</v>
+        <v>57</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="F29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="0" t="s">
+      <c r="H29" s="0" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C30" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="D30" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>140</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>141</v>
+        <v>68</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H31" s="0"/>
+      <c r="H31" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="I31" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>37</v>
+        <v>145</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="H32" s="0"/>
+        <v>147</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>148</v>
+      </c>
       <c r="I32" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>19</v>
+        <v>154</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>13</v>
+        <v>156</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>154</v>
+        <v>35</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>158</v>
+        <v>47</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>160</v>
+        <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>78</v>
+        <v>161</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>112</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>58</v>
+        <v>167</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>166</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>169</v>
+        <v>125</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F41" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I41" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="G41" s="0" t="s">
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="0">
+        <v>41</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="H41" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I41" s="0" t="s">
+      <c r="H42" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="I42" s="0" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="0">
+        <v>42</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I43" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>