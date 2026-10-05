--- v1 (2026-08-21)
+++ v2 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -170,86 +170,50 @@
 The company provided planning services for a transportation plan in the settlement of Modi&amp;rsquo;in Illit and planned roads near Afic, a settlement in the occupied Syrian Golan. Additionally, the company developed projects for the Israeli Ministry of Construction and Housing in several settlements in the Syrian Golan, including Ortal, Bnei Yehuda, Hispin and Katzrin.
 In 2013, the company was contracted to prepare a master plan for the ultra-orthodox Israeli public. The 1.39 million NIS project involved mapping and surveying major population centers of the ultra-orthodox public, including the settlements of Modi&amp;rsquo;in Illit and Beitar Illit in the occupied West Bank.
 In 2012, the company planned a section of Route 1 that connects Tel Aviv to Jerusalem. Route 1 crosses the green line and connects illegal settlements beyond the green line to Israeli cities within it.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
@@ -381,142 +345,66 @@
   <si>
     <t>Electricity, Gas and Water Supply, Service Industry and Retail</t>
   </si>
   <si>
     <t>E.P.R. Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A developer of information and financial systems.
 The company is located in the settlement of Eli in the occupied West Bank.
 EPR systems are used in the following settlements in the West Bank: Elkana, Efrat, Bet El, Beitar Ilit, Har Adar, Maaleh Adumim, Maaleh Efraim, Imanuel, Kdumim, Karnei Shomron and Kiryat Arba&amp;#39;a.
 In the occupied Syrian Golan, EPR systems are used in the settlement of Katzrin.
 The systems are also used by the following regional councils in the West Bank and Golan: Jordan Valley regional council, Har Hebron regional council, Mateh Benyamin regional council, Gush Etzion regional council and the Shomron regional council.
 The company also provided services to local committees in tens of settlements and outposts in the West Bank.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...14 lines deleted...]
-</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Gadot Agro (Merhav Agro)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that imports, distributes, develops, manufactures, and exports crop protection products, biotechnology solutions, and specialized seeds.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company&amp;rsquo;s products were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center in 2015-2016, taking place in Tomer settlement.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
@@ -530,50 +418,53 @@
     <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden (Eden Springs) </t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden Ltd. is an Israeli bottled mineral water marketing company that extracts and distributes mineral water.
 Mey Eden is part of the Primo Water Corporation&amp;#39;s Eden Springs brand.
 Mey Eden water is extracted from a water reservoir in the occupied Syrian Golan.
 The water is extracted from the &amp;quot;Eden 1&amp;quot; water reservoir, located about 300 meters below the ground, in the southern area of the Syrian Golan near the Salukia Spring and Mey Eden&amp;rsquo;s water plant.
 Mey Eden operates a production and packaging plant in an area of at least 4,000 square meters in the Katzrin Industrial Zone in the occupied Syrian Golan.
 In 2018, Mey Eden received authorization to produce mineral water by pumping from the &amp;quot;Eden 1&amp;quot; reservoir of Mekorot Company.
 For more on Mekorot&amp;rsquo;s extraction of occupied water resources see Who Profits Update: Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Food Industry</t>
   </si>
   <si>
     <t>Meytag High Tech Ventures</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">Technology accelerator incubator, mainly for the bio-medical industry.
@@ -643,50 +534,59 @@
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Natoon Nof Yam Security </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, part of the Natoon Group, a private Israeli integrator for a wide range of services in the fields of property management, maintenance, and operations. Natoon Nof Yam provides consulting and planning services for control and security systems, guarding, janitorial and security inspection services.
 Natoon Nof Yam Security provides security services for the Israeli Employment Service bureaus, which include offices in the occupied West Bank, East Jerusalem, and the Syrian Golan.
 These include the settlements of Ariel, Ma&amp;rsquo;ale Efraim, Ma&amp;rsquo;ale Adumim, Efrat, Kiryat Arba, and Beitar Illit in the occupied West Bank, the settlement of Katzrin in the occupied Syrian Golan, and an office in Wadi El Jouz neighborhood in occupied East Jerusalem.
 The company provides about 170 security guards for 120 employment bureaus with a financial scope of about NIS 1.7 million per month.
 The company also provides security services fro construction projects in the settlements of Mevo Dotan, Reihan and Tal Menashe in the occupied West Bank.&amp;nbsp;
 Additionally, the company provides armed security guards for a settlements&amp;rsquo; security project in settlements near the Separation Wall in Jerusalem region, in the so-called &amp;ldquo;Jerusalem Envelope&amp;rdquo; area. and provides security services to the settlements of Efrat, Har Gilo and Elazar in the occupied West Bank.
 As part of its shopping mall security project, the company provides services to the Ma&amp;rsquo;ale Adumim shopping mall in the occupied West Bank. Additionally, in 2020 the company provided security services to the settlements of Ma&amp;rsquo;ale Adumim.
 In 2018 the company provided security services to the settlements of Kiryat Arba.
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Ramat Hagolan Dairies (Golan Heights Dairies)</t>
   </si>
   <si>
     <t xml:space="preserve">A settlement-based Israeli manufacturer of dairy products.
 The company&amp;rsquo;s facilities are located in the Katzrin settlement industrial zone in the occupied Syrian Golan.
@@ -1411,1091 +1311,1093 @@
       <c r="E6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="H7" s="0"/>
+      <c r="H7" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="I7" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="E9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H9" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="0" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>67</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>76</v>
+        <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="G14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="G16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="G17" s="0" t="s">
+      <c r="H17" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>91</v>
-      </c>
-[...2 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F18" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I18" s="0" t="s">
-        <v>96</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...8 lines deleted...]
-      <c r="F19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I19" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="F22" s="0" t="s">
+      <c r="G22" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="G22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0" t="s">
-        <v>74</v>
+        <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>19</v>
+        <v>115</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="H24" s="0"/>
+      <c r="H24" s="0" t="s">
+        <v>118</v>
+      </c>
       <c r="I24" s="0" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>119</v>
+        <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>90</v>
+        <v>121</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>125</v>
       </c>
       <c r="G26" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="H26" s="0"/>
+      <c r="I26" s="0" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>129</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>130</v>
+        <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E29" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="0" t="s">
+      <c r="H29" s="0" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="E30" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="F30" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="F30" s="0" t="s">
+      <c r="G30" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="G30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" s="0" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>142</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H32" s="0" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F34" s="0" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="F39" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="F39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="0" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E42" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>