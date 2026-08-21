--- v0 (2026-05-22)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -145,50 +145,65 @@
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Bickel Group</t>
   </si>
   <si>
     <t xml:space="preserve">Marketer and exporter of organoc and non-organic agricultural produce and flowers.
 The Bickel Group comprises of Bickel Flowers Ltd, Bickel Group Export and Trade and Bickel Flowers UK. In October 2011, the company purchased Agrexco, formerly a public agricultural export company. Formally, Agrexco merged into the Bickel group, but it maintained its brand name and operates as &amp;quot;Agrexco Carmel agricultural export company&amp;quot;.
 For more information, see Who Profits&amp;#39; update: Agrexco is back in business.&amp;nbsp;
 Bickel Group Export and Trade exports flowers from the settlement of Ro&amp;#39;i in the occupied Jordan Valley.
 The new Agrexco operates an agricultural crop in the settlement of Tomer in the occupied Jordan Valley and an organic crop in the settlement of Kalia in the occupied Dead Sea area. The new agrexco is also active in&amp;nbsp;Patza&amp;#39;el and Tomer settlements in the Jordan Valley.&amp;nbsp;The company also markets Dana cherry tomatoes that were packed in the settlement of Tomer in the occupied Jordan Valley and organic herbs&amp;nbsp;under the label Ecofresh that were packed in Na&amp;#39;aran settlement&amp;#39;s packing house. In addition, the new Agrexco exports produce from the Netiv Hagdud settlement in the occupied Jordan Valley. &amp;nbsp;
 The new Agrexco&amp;nbsp;exports cut flowers, strawberries, cherry tomatoes and vine tomatoes from Gaza.&amp;nbsp;Two-thirds of the strawberries exported by Carmel Agrexco are Palestinian strawberries of Gazan farmers.&amp;nbsp;These products are marketed under the Coral brand name. Agrexco handles refrigeration, storage, ground, air and sea transportation, as well as documentation, marketing and sales to market destinations in East and West Europe.
 The new Agrexco also exports Palestinian produce from the West Bank. The Palestinian strawberry brands of the company are Orli, Sandra, Dazi and Zohar.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
@@ -364,53 +379,50 @@
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
@@ -941,51 +953,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I24"/>
+  <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1105,579 +1117,606 @@
       </c>
       <c r="F5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="H7" s="0"/>
+      <c r="I7" s="0" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="0" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="H9" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I9" s="0" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="H10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G15" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="H15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="G16" s="0" t="s">
+      <c r="H16" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="H16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I16" s="0" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I18" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I18" s="0"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>102</v>
       </c>
       <c r="G19" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="H19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I19" s="0"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H20" s="0"/>
+        <v>107</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I20" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>108</v>
+        <v>86</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>45</v>
+        <v>112</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>113</v>
+        <v>74</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="D23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H23" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="0">
+        <v>24</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="D25" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="0" t="s">
+      <c r="E25" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="G24" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I24" s="0" t="s">
+      <c r="H25" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I25" s="0" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>