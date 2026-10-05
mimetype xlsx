--- v1 (2026-08-21)
+++ v2 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -256,74 +256,50 @@
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Contact International (Kalia Israel Ammunition Co.)</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Supplier of new and used&amp;nbsp;military equipment, including arms, ammunition, weapon spare parts, personal equipment,&amp;nbsp;armored vehicles and aircrafts.&amp;nbsp;The company sells weapons and armored vehicles from the Israeli&amp;nbsp;military.
 The company also sells &amp;quot;non-lethal&amp;quot; weapons, and operates as the exclusive provider of Taser in Israel.
 The company is located in the industrial zone of Mishor Adumim, which is a settlement in the occupied West Bank.
 The company is an authorized supplier and exporter of the Israeli Ministry of Defense, the Israeli Ministry of Internal Affairs, the Israeli army, Israel Police and the&amp;nbsp;Israeli Prisons Service.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$1M-$5M</t>
-  </si>
-[...22 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
@@ -953,51 +929,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1291,432 +1267,403 @@
       </c>
       <c r="H11" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>37</v>
+        <v>86</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>86</v>
+        <v>33</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>16</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>94</v>
+        <v>47</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>86</v>
+        <v>33</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>19</v>
+        <v>97</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I18" s="0"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>100</v>
+        <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>74</v>
+        <v>104</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="I19" s="0"/>
+        <v>57</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>86</v>
+        <v>109</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>19</v>
+        <v>97</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="H21" s="0"/>
+        <v>71</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="I21" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="0" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>50</v>
+        <v>117</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>117</v>
+        <v>29</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>120</v>
+        <v>33</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>122</v>
-[...27 lines deleted...]
-      <c r="I25" s="0" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>