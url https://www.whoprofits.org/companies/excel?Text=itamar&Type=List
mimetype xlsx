--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -252,50 +252,65 @@
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Service Industry and Retail</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Herzel Bibi - Nitsat HaDuvdevan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli chain of health food stores. The company operates branches in the settlements of Gush Etzion and Ariel in the West Bank.
 Additionally, the company markets&amp;nbsp;mislabeled&amp;nbsp;settlements products under its brand name. The Organic&amp;nbsp;Tahini sold under Nitsat HaDuvdevan brand originates from the&amp;nbsp;Achva-Achdut factory in the&amp;nbsp;Barkan industrial Zone&amp;nbsp;and the Organic eggs marketed by the chain, arrive from Gvaot Olam, which is an&amp;nbsp;organic farm&amp;nbsp;and&amp;nbsp;Israeli&amp;nbsp;outpost near the settlement of&amp;nbsp;Itamar&amp;nbsp;in the northern&amp;nbsp;West Bank.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t>$50M-$100M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K-9 Solutions </t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides sniffer dogs to detect explosives and weapons, and for inspection and deterrence for civilian and security agencies.Among the company's clients are the Israeli Ministry of Defense and the Crossing Points Authority (CPA), which is in charge of Israeli checkpoints in the occupied West Bank and surrounding the Gaza Strip.Services for Checkpoints&amp;nbsp;GazaIn October 2025, the company was contracted by the Israel Tax Authority as sole supplier to provide outsourcing services for performing dog inspections at the customs inspection site at the Israeli-controlled Kerem Shalom Crossing for inspection of goods entering the Gaza Strip, from January 2026 until December 2026 for NIS 560,736.The contract is part of the establishment of an Israeli customs inspection site at the Kerem Shalom checkpoint to inspect humanitarian aid and cargo entering the besieged Gaza Strip using sniffer dogs in security inspection processes. The site was established in October 2025 in cooperation with the Israeli Ministry of Defense (IMOD).According to the contract, K-9 Solutions was authorized and approved by the Israel Police to operate dogs at the checkpoint. Kerem Shalom Crossing, controlled by Israeli authorities, is a main access point for humanitarian aid and humanitarian personnel to the besieged Gaza Strip. Since October 2023, Israel has significantly restricted and completely blocked the entry of food and humanitarian aid into Gaza, creating a severe humanitarian and famine crisis. According to humanitarian aid organizations, Israeli authorities are delaying and preventing the entry of life-saving aid and essential goods through Kerem Shalom into Gaza by implementing a lengthy, non-transparent, and logistically complicated inspection process for cargo.West Bank&amp;nbsp;In January 2026, the company published a job ad for dog handlers for a security body. The ad states that the job area includes Hashmonaim, which is the name of a settlement in the occupied West Bank and a checkpoint operated by the Crossing Points Authority (CPA) next to it.In 2008, the company's dogs and dog handlers were documented searching cars belonging to Palestinians at the Qalandiya checkpoint.&amp;nbsp;Israeli Ministry of DefenseIn June 2021 and August 2019, the company issued price quotations to the IMOD for operating sniffer dogs to perform scans for inspection and deterrence on a mission basis of NIS 1,200 for up to four hours and NIS 60,000 for a total of 50 missions.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Taavura Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">A large Israeli road haulage and logistics company. The group engages in various types of road haulage, earth moving and mining, cranes and heavy lift, oversize loads and heavy haulage, air cargo terminal operations and logistics services as well as importing and servicing DAF, Kenworth and Isuzu trucks and VDL buses.
 Taavura provided heavy haulage and installation engineering services to the Israeli authorities during the construction of the&amp;nbsp;Separation&amp;nbsp;Wall.&amp;nbsp;Company cranes were documented installing&amp;nbsp;concrete slabs as part of the apparatus of the Wall near the Palestinian town of Abu Dis and in the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;Liebherr&amp;nbsp;heavy construction machinery imported to Israel by Tashtit,&amp;nbsp;a division of Taavura,&amp;nbsp;was used in the construction of the Wall&amp;nbsp;on the land of the Palestinian village of Ni&amp;rsquo;lin.
 The company was also involved in the construction of two bridges in the occupied Palestinian territory, one above Route 1 near the settlement industrial zone of&amp;nbsp;Mishor Adumim&amp;nbsp;in the West Bank and the other as part of Route 20/4 above Route 433 in northern East Jerusalem. Company trucks transported extra-large concrete beans to the construction sites and company cranes lifted and installed them in place.
 The company transports heavy cargo for the Israel military. The company transported aircrafts and watercrafts and participated in a drill of the Israeli military as a transporter of tanks. During the attack on Gaza in November 2012, the company transported tanks to the front lines.
 Taavura hauled parts of&amp;nbsp;Herrenknecht&amp;nbsp;tunneling&amp;nbsp;machinery form the port to the construction site of the&amp;nbsp;Tel Aviv-Jerusalem new fast train line. The fast train&amp;nbsp;crosses the Green Line into occupied Palestinian territory. Taavura also hauled transformers to the occupied Syrian Golan, including hoisting Electric pole for Israel Electric Corporation in the settlement of Merom Golan. Additionally, the company&amp;rsquo;s cranes were used outside Damascus Gate in East Jerusalem, and in 2021 its trucks provided haul services from Barkan Industrial zone in occupied West Bank.
 The Tashtit Division is also the exclusive importer of DAF Trucks to Israel.&amp;nbsp;Tashtit provides repair and maintenance&amp;nbsp;service through a network of authorized DAF garages, three of which are located in the occupied Palestinian territory.&amp;nbsp;Y. Tzarfati Car and Metal Services&amp;nbsp;is located in the Mishor Adumim settlement industrial zone, Friends Garage P.H. in the settlement neighborhood of&amp;nbsp;Neve Yaakov&amp;nbsp;in occupied East Jerusalem and S. Haddad Garages in the settlement industrial zone of&amp;nbsp;Atarot. Through its 50% share in UTI (Universal Trucks Israel), the company imports and distributes Isuzu trucks. Y. Tzarfati Car and Metal Services and S. Haddad Garages also function as UTI&amp;rsquo;s Isuzu licensed service centers.
 Until 2021, Egged Taavura was a subsidiary of the company (50%) in the field of public transportation and operated dozens of bus lines in the occupied West Bank and East Jerusalem, serving more than 20 Israeli settlements, including Elon Moreh, Itamar, Kfar Tapuach, Eli, Rechelim, Shilo, Ma&amp;rsquo;ale Levona, Immanuel, Kedumim, Karnei Shomron, Ariel, Shvut Rachel, Ofra, Sha&amp;rsquo;ar Binyamin industrial zone, Geva Binyamin (Adam), Talmon, Nahliel, Dolev, Nili, Na&amp;rsquo;ale and Pisgat Zeev. In 2016, Egged Taavura and other companies ordered 71 Mars Defender armored buses from Merkavim to be used in settlements. In 2021 Egged Taavura was acquired by Electra Afikim.
 In the logistics sector, Taavura owns&amp;nbsp;Maman Cargo Terminals and Handling, which supplies management and operation services to cargo terminals in Israel. Maman&amp;rsquo;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation and from the joint custom envelope &amp;ndash; designed in the Oslo Accords. &amp;lsquo;Quality and Security reasons&amp;rsquo; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to Palestinian manufacturers and&amp;nbsp;importers.
 Maman provides archiving services through its subsidiaries Archive 2000 and Archive Jerusalem, which operate an archiving facility in Mishor Adumim&amp;nbsp;settlement Industrial Zone.
 Taavura&amp;rsquo;s earth-moving division provided training to several Israeli army units, including an Engineering Corps unit stationed in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>$500M-$1B</t>
@@ -626,51 +641,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -857,55 +872,82 @@
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="H8" s="0" t="s">
+      <c r="H8" s="0"/>
+      <c r="I8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="I8" s="0" t="s">
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="0">
+        <v>8</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>53</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">