--- v0 (2026-05-22)
+++ v1 (2026-10-05)
@@ -12,119 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
-  </si>
-[...40 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Group 5 Security (Tzevet 5)</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides security and guarding services.
 The company provides security services to Israeli settlements in the occupied West Bank, including the regional councils of Mateh Binyamin, Shomron and Megilot, the Barkan Industrial Zone, Kdumim, Karnei Shomron, Elkana and Gush Etzion.
 In 2019, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement regional council of Megilot.
 In 2018, it won tenders for the provision of security, patrolling and on-call services to public institutions for the settlement regional council of Mateh Binyamin and the settlement local councils of Immanuel and Givat Zeev.
 In 2017, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement local council of Elkana.
 It also won a tender for the provision of security and guarding services to educational institutions and the Barkan settlement industrial zone for the settlement regional council of Shomron.
 In 2015, the company won tenders for the provision of security and patrolling services to educational institutions and perimeter security for the settlement local councils of Beit Aryeh-Ofarim, Immanuel and Kdumim and the settlement regional council of Mateh Binyamin.
 Additionally, in June 2019, Who Profits recorded the presence of company guarding personnel in the Og sewage purification plant, a purification plant in the Jordan Valley in the occupied West Bank. The Og plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;rsquo;akov and Pisgat Ze&amp;rsquo;ev) as well as the settlements of Ma&amp;rsquo;ale Adumim, Ma&amp;rsquo;ale Adumim Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The plant treats 20,000 m&amp;sup3; of sewage per day. The purified water is primarily intended for use in irrigating date plantations in the settlement regional councils of Megilot and the Jordan Valley.
 The company operates a branch in the Barkan Industrial Zone.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
@@ -154,50 +112,53 @@
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>S.A.G. (Velvel) Building &amp; Development Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that plans and executes residential, commercial and public construction projects in Israel, the occupied Palestinian territory&amp;nbsp;and the occupied Syrian Golan.
 S.A.G. (Velvel) has several projects in the Ariel settlement. It is executing the construction project &amp;quot;The House in Ariel by the University&amp;quot; in southeast Ariel. This project is executed according to a tender won by the company on 26 January 2014. The company purchased an area of 3,300 m2 for NIS 2.6 million, with development expenses of NIS 1.46 million, in order to build 18 housing units in the Ariel settlement. The tender was published in the framework of Local Outline Plan 130/2/3, which refers to the land of the Palestinian village Salfit. This project is due to be completed in June 2017. The project was accompanied by Mercantile Discount Bank.
 The company also executed the project &amp;quot;The House in Ariel - Ariel HaArava&amp;quot; according to a tender to build 51 housing units on an area of 8,689 m2 in the settlement, which the company won on 21 March 2012 with an offer of NIS 455,500. Development expenses were NIS 4.74 million. The project comprises several cottages and one building, which &amp;quot;provide a stunning view of the Mountains of Samaria&amp;quot; according to the developer. It was built under Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages Salfit and Marda. This project was also accompanied by Mecantile Discount Bank.
 The company is executing a project in Pisgat Zeev in accordance with a tender to build 23 housing units on an area of 3,474 m2 in the settlement, which the company won on 22 November 2015 with an offer of NIS 4,756,706. Development expenses were NIS 3.92 million. The project is carried out under Local Outline Plan 4430/A. This project is accompanied by First International Bank of Israel (FIBI).
 The company built a residential neighborhood comprised of 38 cottages in the Har Gilo settlement. The project was also accompanied by First International Bank of Israel.
 The company has two projects currently under construction in the Efrat settlement: 33 housing units in Givat HaTamar neighborhood and 30 units in Givat HaDagan neighborhood.
 Jointly with Shayke Ella Ltd, the company is building and marketing &amp;quot;Alfei Menashe - The House by the Grove,&amp;quot; a construction project in the Alfei Menashe settlement.
 S.A.G. (Velvel) has several joint projects with the Bar-Amana Buildings Construction &amp;amp; Development Company, a subsidiary of Amana, the Gush Emunim settlement movement. These include a residential project in the Kokhav HaShachar settlement, 16 housing units in the Nofim settlement, a project of 117 units (of which 77 are already populated and 40 are currently under construction) in the Alei Zahav settlement, a residential neighborhood comprised of 64 housing units in the Eli settlement, a large construction project in the Tel Zion settlement for the ultra-orthodox public comprised of 400 units (108 of which are currently under construction) and a project in the Shilo settlement.
 The company built a commercial center in the Eli settlement. It also built a religious school for girls (Ulpana) in the Kokhav Yaakov settlement.
 The company is building a residential project of 114 housing units in the Leshem settlement and a residential project comprised of 93 units in the Mitzpe Yeriho settlement.
 In a joint venture with Ariel Yazamut Ltd, the company is building a residential neighborhood in the ultra-orthodox settlement of Maale Amos.
 S.A.G. (Velvel) is building a residential project for the Mateh Binyamin Development Company in the Naale settlement. Over 130 housing units have already been built, and an additional 88 units are currently under construction.
 The company is currently marketing the &amp;quot;Neve Or&amp;quot; project in the Immanuel settlement as well as 88 housing units in what it calls a &amp;quot;unique boutique project&amp;quot; in the Tekoa settlement. The latter project is a joint undertaking with the Gush Ezion Development Company.
 The company also operates in the occupied Syrian Golan. Together with the Bar-Amana Buildings Construction &amp;amp; Development Company, it built a residential project comprised of 32 cottages in the Katzrin settlement.
 </t>
   </si>
   <si>
     <t>$10M-$50M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Taavura Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">A large Israeli road haulage and logistics company. The group engages in various types of road haulage, earth moving and mining, cranes and heavy lift, oversize loads and heavy haulage, air cargo terminal operations and logistics services as well as importing and servicing DAF, Kenworth and Isuzu trucks and VDL buses.
 Taavura provided heavy haulage and installation engineering services to the Israeli authorities during the construction of the&amp;nbsp;Separation&amp;nbsp;Wall.&amp;nbsp;Company cranes were documented installing&amp;nbsp;concrete slabs as part of the apparatus of the Wall near the Palestinian town of Abu Dis and in the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;Liebherr&amp;nbsp;heavy construction machinery imported to Israel by Tashtit,&amp;nbsp;a division of Taavura,&amp;nbsp;was used in the construction of the Wall&amp;nbsp;on the land of the Palestinian village of Ni&amp;rsquo;lin.
 The company was also involved in the construction of two bridges in the occupied Palestinian territory, one above Route 1 near the settlement industrial zone of&amp;nbsp;Mishor Adumim&amp;nbsp;in the West Bank and the other as part of Route 20/4 above Route 433 in northern East Jerusalem. Company trucks transported extra-large concrete beans to the construction sites and company cranes lifted and installed them in place.
 The company transports heavy cargo for the Israel military. The company transported aircrafts and watercrafts and participated in a drill of the Israeli military as a transporter of tanks. During the attack on Gaza in November 2012, the company transported tanks to the front lines.
 Taavura hauled parts of&amp;nbsp;Herrenknecht&amp;nbsp;tunneling&amp;nbsp;machinery form the port to the construction site of the&amp;nbsp;Tel Aviv-Jerusalem new fast train line. The fast train&amp;nbsp;crosses the Green Line into occupied Palestinian territory. Taavura also hauled transformers to the occupied Syrian Golan, including hoisting Electric pole for Israel Electric Corporation in the settlement of Merom Golan. Additionally, the company&amp;rsquo;s cranes were used outside Damascus Gate in East Jerusalem, and in 2021 its trucks provided haul services from Barkan Industrial zone in occupied West Bank.
 The Tashtit Division is also the exclusive importer of DAF Trucks to Israel.&amp;nbsp;Tashtit provides repair and maintenance&amp;nbsp;service through a network of authorized DAF garages, three of which are located in the occupied Palestinian territory.&amp;nbsp;Y. Tzarfati Car and Metal Services&amp;nbsp;is located in the Mishor Adumim settlement industrial zone, Friends Garage P.H. in the settlement neighborhood of&amp;nbsp;Neve Yaakov&amp;nbsp;in occupied East Jerusalem and S. Haddad Garages in the settlement industrial zone of&amp;nbsp;Atarot. Through its 50% share in UTI (Universal Trucks Israel), the company imports and distributes Isuzu trucks. Y. Tzarfati Car and Metal Services and S. Haddad Garages also function as UTI&amp;rsquo;s Isuzu licensed service centers.
 Until 2021, Egged Taavura was a subsidiary of the company (50%) in the field of public transportation and operated dozens of bus lines in the occupied West Bank and East Jerusalem, serving more than 20 Israeli settlements, including Elon Moreh, Itamar, Kfar Tapuach, Eli, Rechelim, Shilo, Ma&amp;rsquo;ale Levona, Immanuel, Kedumim, Karnei Shomron, Ariel, Shvut Rachel, Ofra, Sha&amp;rsquo;ar Binyamin industrial zone, Geva Binyamin (Adam), Talmon, Nahliel, Dolev, Nili, Na&amp;rsquo;ale and Pisgat Zeev. In 2016, Egged Taavura and other companies ordered 71 Mars Defender armored buses from Merkavim to be used in settlements. In 2021 Egged Taavura was acquired by Electra Afikim.
 In the logistics sector, Taavura owns&amp;nbsp;Maman Cargo Terminals and Handling, which supplies management and operation services to cargo terminals in Israel. Maman&amp;rsquo;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation and from the joint custom envelope &amp;ndash; designed in the Oslo Accords. &amp;lsquo;Quality and Security reasons&amp;rsquo; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to Palestinian manufacturers and&amp;nbsp;importers.
 Maman provides archiving services through its subsidiaries Archive 2000 and Archive Jerusalem, which operate an archiving facility in Mishor Adumim&amp;nbsp;settlement Industrial Zone.
 Taavura&amp;rsquo;s earth-moving division provided training to several Israeli army units, including an Engineering Corps unit stationed in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>$500M-$1B</t>
@@ -525,51 +486,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -597,152 +558,125 @@
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0"/>
       <c r="I2" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="0" t="s">
+      <c r="F4" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="I4" s="0" t="s">
         <v>25</v>
-      </c>
-[...8 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="F5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0" t="s">
-        <v>15</v>
-[...28 lines deleted...]
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">