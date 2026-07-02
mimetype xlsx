--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -431,50 +431,56 @@
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
 The company&amp;#39;s subsidiary, Egged Heseim, Tours and Recreation, provides tours and travel packages to the Old City of Jerusalem and the City of David settler complex, located in the Palestinian neighborhood of Silwan in occupied East Jerusalem.
 The company also organizes tours to Bethlehem, Jericho and the occupied Syrian Golan, In 2018, the company&amp;#39;s branch in Ashdod organized a donation campaign for the Israeli army in the area surrounding the besieged Gaza. In November 2014, 27&amp;nbsp;Palestinian bus drivers at Egged quit their jobs and dozens more went on strike for fear of being attacked by Israeli settlers as&amp;nbsp;tensions increased in Jerusalem during that period. This act came after driver Yusuf Hassan al-Ramouni was found hanged in an Egged bus in Jerusalem.
 Presently, the company uses vehicles manufactured by Mercedes and Volvo. The company is currently running for the tender to operate the new light rail line in Jerusalem, which will connect more settlements. The company was initially disqualified for fear of creating a monopoly (as it also operates buses in Jerusalem), but in March 2019 the general director of the Israeli antitrust authority ruled that it can, provided it commits to dropping some of its bus lines if selected.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
+  </si>
+  <si>
+    <t>Fassi</t>
+  </si>
+  <si>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
 The bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 The bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project. &amp;nbsp;
 In April 2021, the bank granted a loan to the company Ram Aderet - Salait for a construction project on 7,657 m2 of land in Givat HaMatos settlement in occupied East Jerusalem, according to Plan no. מק\19245: Guidelines for Unification and Division without Owners` Consent in Givat HaMatos. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In February 2024, the bank granted the company an additional loan according to tender ים/61/2020 for the construction of 130 housing units on7,657 m2 as part of the same project. In July 2024, the bank granted the company an additional loan for the execution of the same project in four plots in Givat HaMatos. The bank holds as collateral the company&amp;rsquo;s rights in the properties.
 In January 2019, the bank signed a financing agreement with Ram Aderet for accompanying a project for the construction of 300 housing units in two complexes with a total area of about​​ 30,000 m2 in the settlement of Ariel in the occupied West Bank.
 In 2021, the bank accompanied the Israeli company Bardarian Brothers in its project to construct a parking lot for buses in the Atarot settlement north of Jerusalem near the Atarot Industrial Zone. The bank holds as collateral all of the company&amp;#39;s rights in the project, and all of the profits from the asset, as well as the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 Transportation Infrastructure Projects in East Jerusalem 
 The Jerusalem Light Rail 
 In 2020, FIBI Bank was part of a consortium led by Hapoalim Bank to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail&amp;rsquo;s (JLR) J-Net Project. The consortium awarded the Light Rail&amp;rsquo;s operators CAF and Shapir Engineering and Industry NIS 3.5 billion.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report Developments in the Expansion of the JLR Network: The J-Net Project.
 Road 50 
 In 2018, Who Profits documented the bank&amp;#39;s involvement in accompanying road infrastructure projects on occupied territory, including the expansion of Road 50, connecting Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. the bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.
 In 2017, Who Profits documented the vast involvement of the bank in settlement construction and infrastructure works on occupied territory. The report showed that the First International Bank of Israel accompanied construction projects in the settlement of Modi&amp;#39;in Ilit, and accompanied infrastructure work on highway 50, which connects the northern settlements of East Jerusalem &amp;ndash; through the city center &amp;ndash; with Highway 60 (the Tunnels Highway) and the settlement neighborhood of Gilo in the south of East Jerusalem. The report has also shown that through its then-subsidiary, Bank Otsar HaHayal (which was merged with the bank in 2019) the bank provided loans to local authorities of settlements and to Israeli businesses operating in the occupied territory. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Banking Services to Settlement Local and Regional Councils 
 The First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.
 The bank has provided loans and various banking services for the settlements of Karnei Shomron, Ariel, Beitar Ilit, Alfei Menashe, Maale Efraim, and the Har Hevron Regional Council in the occupied West Bank.
 Karnei Shomron 
 As of July 2024, the bank has 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.
@@ -1026,60 +1032,50 @@
 Demolitions in the Naqab 
 On May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits&amp;rsquo; interactive map: Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 Settlement Construction
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>K-9 Solutions</t>
-[...8 lines deleted...]
-  <si>
     <t>Margolin Bros</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering and consulting company specializing in project and construction management.
 2018-2023, the company is involved in Lev Yehuda &amp;ndash; al-Arroub Bypass Road, a transportation project carried out by Netivei Israel, a state-owned national transport infrastructure company, in Route 60 in the occupied West Bank, for 340 million NIS. This 10km section of Route 60 bypasses the Palestinian refugee camp al-Arroub and the Palestinian village Beit Ummar. The new bypass road includes surveillance cameras, concrete walls and floodlights in the areas near the road.
 Lev Yehuda is part of a transportation master plan advanced by the settlement umbrella organization Yesha Council, designed to facilitate the smooth and rapid travel of settlers between the Etzion settlement bloc and Mt Hebron and Kiryat Arba.
 In 2020, the company won a tender published by Moriah Jerusalem Development Corporation for the provision and management and supervision services for the expansion of Route 60 between Husan Junction and Elazar Junction in the West Bank.
 2017-2023, the company is involved in three commercial projects in Mishor Adumim settlement industrial zone in the West Bank, developed by members of the Kass Group. These include Design City, a new shopping complex, Luna Kass, a theme park located next to the Design City complex, and Ayalot Center K2, an event venue. For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land.
 2020-2022, the company is involved in a residential project in the settlement of Givat Ze&amp;rsquo;ev in the West Bank. The 90 million NIS project involves the construction of 140 housing units on 11.5 dunams.
 2019-2020, the company carried out a project in the Tower of David in the Old City in occupied East Jerusalem for 45 million NIS.
 2014-2019, the company was involved in Gilo Hillsides West, a residential project in the Gilo settlement neighborhood in East Jerusalem. The 35 million USD project entails infrastructure work for a neighborhood of 800 housing units.
 In 2019, the company won a tender for the provision of management services to section 21/3 of the expansion of Road 6 in the Naqab (Negev) region. Section 21 affects the Bedouin Palestinian villages of al-Masoudeyh, al-Gren, Khirbet Wtan, Ber al-Hamam, Kh&amp;rsquo;ashem Zaneh, Sween, a-Shahbi, Wadi al-Niam and Wadi al-Mashash. According to an opinion by Bimkom &amp;ndash; Planners for Planning Rights, 2,500-3,000 people will be directly affected and displaced by the planned road.
 2015-2018, the company carried out a commercial project for Rami Levy Hashikma Marketing in the Atarot settlement industrial zone for 20 million USD. The project, which includes a commercial center and a supermarket, comprises 25,412 square meters.
 2011-2014, the company was involved in Policity, the Israeli police&amp;rsquo;s national training center. The company participated in preparing the BOT (Build-Operate-Transfer) tender and was responsible for quality assurance.
 In 2006, Margolin &amp;ndash; Ariel, Engineering and Management, a partially-owned subsidiary of the company (70%), managed an infrastructure project in the settlement of Elkana in the West Bank for Israel Land Authority.
 2000-2004, the company oversaw the establishment of Rimonim Prison and Ofek Juvenile Prison in Hasharon Prison complex.
 In addition, the company has carried out projects for the Israeli Ministry of Defense and air force.
 </t>
   </si>
   <si>
     <t>Medan – Roads and Quarries (1964) LTD</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company active in the fields of quarrying and operates asphalt factories and emulsions. The company is a recognized government contractor.
 The company operates an aggregate quarry in the occupied West Bank in accordance with an agreement with the agricultural cooperative society of&amp;nbsp;Beit Haggai&amp;nbsp;settlement, signed in 1991. The 327-dunam quarry is located on the lands of the Palestinian villages of Dura and ad-Dhahiriya,
@@ -1314,50 +1310,59 @@
     <t>NaanDan Jain Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">An Israel-based global provider of irrigation solutions.
 The company planned and carried out irrigation projects in the occupied West Bank and Syrian Golan.
 Company signs have been documented in an organic plantation in the settlement of Tomer in the Jordan Valley in 2009 and in a vineyard in the settlement of Ein Zivan in the Golan in 2018. The company has also provided irrigation services to the settlements of Carmel, Ma&amp;#39;on and Yatir in Mount Hebron.
 The company has distributors in the Syrian Golan, the Jordan Valley and the Naqab (Negev) region.
 </t>
   </si>
   <si>
     <t>Netafim</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
 In 2009, Netafim provided irrigation technologies for an experiment in controlling the size of olive trees in the settlement of Geshur in the occupied Syrian Golan.
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
+  </si>
+  <si>
+    <t>New Way Traffic</t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Oron Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of civil engineering, infrastructure, real estate and quarrying.
 Through its fully-owned subsidiaries, the Group is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank.
 Meitarim Quarry 
 The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 The company had two authorization contracts for the operation of the quarry for a total land area of 374 dunams, which were valid until December 2015 and have yet to be renewed. Meitarim Quarry&amp;#39;s annual mining rate is 2.5 million tons. In 2022, 2,789,799 tons of aggregates were mined. The company also operates concrete and asphalt plants next to the quarry, and facilities in an area of about 38 dunams for the quarry&amp;#39;s activity.
 Highway 60 (Tunnel Road) Expansion 
 Oron carries out the construction of a highway in the occupied West Bank, connecting West Bank settlements to Jerusalem.
 In 2020, Oron Infrastructure and Construction Ltd. won a tender to carry out tunneling, bridge construction and paving works in the expansion of the southern section of Highway 60 in occupied East Jerusalem, estimated at NIS 300 million.
 Highway 60, also known as Tunnel Road, passes directly under the Palestinian town of Beit Jala connecting Gush Etzion settlements in the occupied West Bank to Jerusalem, and providing access to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The highway serves vehicles with Israeli license plates only.
 The expansion project includes the construction of a new road, tunneling, bridge construction and paving works in the southern section of Highway 60 between the settlement neighborhood of Gilo in occupied East Jerusalem and the settlement of Beitar Ilit in the occupied West Bank. The expansion is designed to double the highway&amp;rsquo;s capacity and to ease settlers&amp;rsquo; movement between Jerusalem and the Gush Etzion settlement bloc and settlements farther south. More than 12 dunams of land were confiscated by the Israeli Civil Administration from the Palestinian village of al-Khader and the city of Beit Jala for the highway expansion.
 In February 2022, the company breached the new tunnel. As of September 2023, the company is still carrying out work for the new highway as part of the project.
 Settlement construction 
 In 2019, the company&amp;rsquo;s fully owned subsidiary Oron Real Estate, was involved in an expansion project of the settlement of Eshkolot in the occupied West Bank. The project included the marketing of 64 lots in the settlement in an area of half a dunam each, with 40 of which are villas and 24 of which are plots for independent construction as part of an expansion project of the settlement. The company&amp;rsquo;s stake in the project was 80%.
 Jerusalem Light Rail 
 In June 2021, the company&amp;rsquo;s fully-owned subsidiary Oron Infrastructure and Construction won the tender for the construction of a &amp;ldquo;Park and Drive&amp;rdquo; parking lot in Mount Hotzvim in Jerusalem, part of the Jerusalem Light Rail (JLR) network.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city. The parking lot, located adjacent to the Green Line, will be connected to the JLR Blue Line station and is designed to serve the traffic coming from the settlement neighborhoods of Ramot and Ramat Shlomo, among others.&amp;nbsp;
 The construction cost of the parking lot is estimated at NIS 124 million, and it is expected to include 5.5 floors in a total area of about 35,000 square meters with a total of 940 parking spaces. The works include the construction of an underground passage for vehicles and pedestrians, and ramps for the light rail.
 </t>
   </si>
   <si>
@@ -1972,51 +1977,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I51"/>
+  <dimension ref="A1:I52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2386,1092 +2391,1125 @@
       </c>
       <c r="E14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H16" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I16" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H19" s="0" t="s">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="G20" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="D20" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I20" s="0" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E22" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="F23" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="D23" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>115</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="H24" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>117</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I25" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="D25" s="0" t="s">
-[...14 lines deleted...]
-      <c r="I25" s="0"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="H26" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="I26" s="0"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="0" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="I27" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>77</v>
       </c>
       <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="F29" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="F29" s="0" t="s">
+      <c r="G29" s="0" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="F30" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="F30" s="0" t="s">
+      <c r="G30" s="0" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="F31" s="0" t="s">
+      <c r="G31" s="0" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F34" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="F35" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="F35" s="0" t="s">
+      <c r="G35" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="G35" s="0" t="s">
+      <c r="H35" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="H35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I35" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G38" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H38" s="0" t="s">
-        <v>168</v>
+        <v>108</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F39" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E39" s="0" t="s">
+      <c r="G39" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H39" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="F39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="F40" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G40" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H40" s="0" t="s">
-        <v>97</v>
+        <v>40</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>175</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="I41" s="0" t="s">
         <v>177</v>
-      </c>
-[...8 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="C42" s="0" t="s">
+      <c r="G42" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="D42" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C43" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="0" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="H43" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="0" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>44</v>
+        <v>189</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>192</v>
+        <v>14</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E47" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G47" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="F47" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H47" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="F48" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="F48" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H48" s="0"/>
+        <v>111</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="0" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>200</v>
+        <v>154</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>201</v>
+        <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="F50" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="0" t="s">
+      <c r="G50" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I50" s="0" t="s">
         <v>203</v>
-      </c>
-[...13 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="G51" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="C51" s="0" t="s">
+      <c r="H51" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I51" s="0" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="0">
+        <v>51</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C52" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D51" s="0" t="s">
+      <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="E51" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G51" s="0" t="s">
+      <c r="E52" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="G52" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="H51" s="0" t="s">
+      <c r="H52" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="I51" s="0" t="s">
+      <c r="I52" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>