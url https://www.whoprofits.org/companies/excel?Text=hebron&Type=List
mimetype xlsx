--- v1 (2026-07-02)
+++ v2 (2026-08-17)
@@ -159,152 +159,54 @@
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
 The company&amp;rsquo;s gates and barriers are installed in various checkpoints as part of the Israeli population control apparatus in the occupied Palestinian territory.
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
 The company provided gates and systems to the Israeli Ministry of Defense deployed in the Seam Zone area around Jerusalem (the area annexed by the wall).
 In 2021, the company received 245,000 NIS from the Ministry of Economy and Industry.
 The company received grants from the Coordinator of Government Activities in the Territories (COGAT) for the maintenance and repair of gates and barriers in the West Bank, from the Ministry of Interior for the maintenance and repair of gates, and from the Israeli Prison Service for the construction of a cellular modem for an entrance gate.
 In 2016, the company was contracted by the Israeli Police to for the maintenance of electric gates in the amount of 45,000 NIS.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
@@ -442,101 +344,51 @@
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
 The company&amp;#39;s subsidiary, Egged Heseim, Tours and Recreation, provides tours and travel packages to the Old City of Jerusalem and the City of David settler complex, located in the Palestinian neighborhood of Silwan in occupied East Jerusalem.
 The company also organizes tours to Bethlehem, Jericho and the occupied Syrian Golan, In 2018, the company&amp;#39;s branch in Ashdod organized a donation campaign for the Israeli army in the area surrounding the besieged Gaza. In November 2014, 27&amp;nbsp;Palestinian bus drivers at Egged quit their jobs and dozens more went on strike for fear of being attacked by Israeli settlers as&amp;nbsp;tensions increased in Jerusalem during that period. This act came after driver Yusuf Hassan al-Ramouni was found hanged in an Egged bus in Jerusalem.
 Presently, the company uses vehicles manufactured by Mercedes and Volvo. The company is currently running for the tender to operate the new light rail line in Jerusalem, which will connect more settlements. The company was initially disqualified for fear of creating a monopoly (as it also operates buses in Jerusalem), but in March 2019 the general director of the Israeli antitrust authority ruled that it can, provided it commits to dropping some of its bus lines if selected.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...49 lines deleted...]
-</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Galnor Building and Development Co.  </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that carries out projects in the fields of residential, commercial, infrastructure and public buildings.&amp;nbsp;
 Jerusalem Light Rail 
 In August 2023, Galnor won the tender for carrying out works for the construction of the Rosemary parking lot in Gilo settlement neighborhood, as part of the Jerusalem Light Rail (JLR) project. The Rosemary parking lot in Gilo settlement neighborhood, adjacent to the Green and Blue JLR lines station, will contain about 1,000 parking spaces and will serve the residents of Gilo and those coming from Gush Etzion settlements. It is expected to be opened in 2027.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.
 In 2020, Galnor won a tender from Moriah to carry out infrastructure works, construction, retaining walls, paving and development for the extension of the JLR route on the Hebrew University campus in Mount Scopus. In 2019, the Galnor won a tender from Moriah Jerusalem Development Corporation to carry out the execution of infrastructure, bridging, paving and development in Gilo as part of the works for the JLR project.
 Qalandiya Checkpoint 
 In April 2021, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out infrastructure works, construction, bridging, retaining walls, paving and development in the Qalandiya Checkpoint subsidence project for grade separation and underpass in the Qalandiya checkpoint. The project includes the construction of an underground passage road for vehicles, designed to pass under the checkpoint creating a new access road bypassing Jerusalem into the Green Line significantly shortening the commuting time between settlements in the north of the occupied West Bank and Jordan Valley, to central Israel. The cost of the project was estimated at USD 120 million. The underpass connects the settlement of Geva Binyamin to Atarot settlement Industrial Zone.
 Construction on Occupied Land
 In March 2023, Galnor won a tender from Israel Land Authority for the purchase of lease rights for the construction of 100 housing units in a complex in the Ramot settlements neighborhood in East Jerusalem.
 In November 2022, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out works for the construction of the Ben Hinnom Bridge. The bridge, inaugurated in July 2023, is a 200-meter long suspension bridge that connects Mount Zion to the compound of the Elad settler association located in the Palestinian neighbrhood of Abu Tor. The project was carried out by the Moriah Company at a cost of approximately NIS 20 million.
 In 2019, the company won a tender issued by Moriah for development and maintenance work for the construction of a parking lot in Mt Scopus in East Jerusalem.
 In 2017, the company won a tender issued by Moriah for paving, systems and an inspection structure on Route 437 north of Jerusalem in the occupied West Bank. The road is part of the Eastern Ring Road, itself part of a larger Israeli transport project encircling West Jerusalem and parts of East Jerusalem, which cuts off and isolates East Jerusalem from the rest of the West Bank while improving connectivity between the northern and southern settlement blocs. Some 300 dunams were expropriated from the Palestinian village Hizma for the construction of Route 437.
 In 2014, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out a grade separation project on Route 60 (Tunnel Road) and Route 50 (Begin Highway) in Gilo settlement neighborhood.
 Previously, the company carried out road and infrastructure development work in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhoods of Ramat Shlomo and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
@@ -579,150 +431,54 @@
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...98 lines deleted...]
-    <t>$5B-$10B</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Hidromek</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve">A private Turkish company that manufactures and markets hydraulic work machines.
 Machinery manufactured by the company was used in the demolition of Palestinian houses in the occupied West Bank and East Jerusalem.
@@ -777,189 +533,51 @@
 On 24 April 2013, Hitachi bulldozer was used by the Israeli authorities to demolish a family home housing 45 people in the At Tur neighborhood of East Jerusalem, along with an extension built for the children of the same family. Israeli forces also demolished two other houses in the Al Tur neighborhood on the same day.
 Settlement Construction
 Hitachi heavy machinery equipment has been used in the construction of one settlement, in the occupied West Bank.
 In 2017, the company&amp;#39;s engineering equipment was used for construction works in the Ariel settlement in the occupied West Bank.
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">JA solar Holdings is a Chinese corporation that designs, develops, manufactures and sells solar power products for residential, commercial and utility-scale power plants. The company is publicly traded on the NASDAQ stock market.
 The company has a total of 9 factories: 7 factories in China and 2 in Vietnam and Malaysia.
 The company provided Siemens Israel with 122,936 solar panels for five projects, three in the Arava Desert and two in the Naqab. The five projects are owned by the Arava Power Company whilst Siemens is providing engineering, procurement and construction services.
 As part of this transaction JA Solar Holdings&amp;#39; JAP310 panels were installed in the Meytarim Solar field in the occupied Jordan Valley.&amp;nbsp;The project is located in Meytarim Industrial Zone in the occupied West Bank and it has been erected by its co-owners: Energix and&amp;nbsp;The Southern Mount Hebron Development Company. The latter is active in the occupied West Bank and based in Meytarim Indsutrial Zone.
 According to the company, Meytarim project is expected to be &amp;quot;the most efficient out of all its projects&amp;quot;.&amp;nbsp;While the annual operating cost of the Meytarim solar field is NIS 300,000, the revenues from selling the electricity to the IEC reached NIS 4.4&amp;nbsp;million in 2016.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
@@ -1032,50 +650,53 @@
 Demolitions in the Naqab 
 On May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits&amp;rsquo; interactive map: Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 Settlement Construction
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>$5B-$10B</t>
+  </si>
+  <si>
     <t>Margolin Bros</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering and consulting company specializing in project and construction management.
 2018-2023, the company is involved in Lev Yehuda &amp;ndash; al-Arroub Bypass Road, a transportation project carried out by Netivei Israel, a state-owned national transport infrastructure company, in Route 60 in the occupied West Bank, for 340 million NIS. This 10km section of Route 60 bypasses the Palestinian refugee camp al-Arroub and the Palestinian village Beit Ummar. The new bypass road includes surveillance cameras, concrete walls and floodlights in the areas near the road.
 Lev Yehuda is part of a transportation master plan advanced by the settlement umbrella organization Yesha Council, designed to facilitate the smooth and rapid travel of settlers between the Etzion settlement bloc and Mt Hebron and Kiryat Arba.
 In 2020, the company won a tender published by Moriah Jerusalem Development Corporation for the provision and management and supervision services for the expansion of Route 60 between Husan Junction and Elazar Junction in the West Bank.
 2017-2023, the company is involved in three commercial projects in Mishor Adumim settlement industrial zone in the West Bank, developed by members of the Kass Group. These include Design City, a new shopping complex, Luna Kass, a theme park located next to the Design City complex, and Ayalot Center K2, an event venue. For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land.
 2020-2022, the company is involved in a residential project in the settlement of Givat Ze&amp;rsquo;ev in the West Bank. The 90 million NIS project involves the construction of 140 housing units on 11.5 dunams.
 2019-2020, the company carried out a project in the Tower of David in the Old City in occupied East Jerusalem for 45 million NIS.
 2014-2019, the company was involved in Gilo Hillsides West, a residential project in the Gilo settlement neighborhood in East Jerusalem. The 35 million USD project entails infrastructure work for a neighborhood of 800 housing units.
 In 2019, the company won a tender for the provision of management services to section 21/3 of the expansion of Road 6 in the Naqab (Negev) region. Section 21 affects the Bedouin Palestinian villages of al-Masoudeyh, al-Gren, Khirbet Wtan, Ber al-Hamam, Kh&amp;rsquo;ashem Zaneh, Sween, a-Shahbi, Wadi al-Niam and Wadi al-Mashash. According to an opinion by Bimkom &amp;ndash; Planners for Planning Rights, 2,500-3,000 people will be directly affected and displaced by the planned road.
 2015-2018, the company carried out a commercial project for Rami Levy Hashikma Marketing in the Atarot settlement industrial zone for 20 million USD. The project, which includes a commercial center and a supermarket, comprises 25,412 square meters.
 2011-2014, the company was involved in Policity, the Israeli police&amp;rsquo;s national training center. The company participated in preparing the BOT (Build-Operate-Transfer) tender and was responsible for quality assurance.
 In 2006, Margolin &amp;ndash; Ariel, Engineering and Management, a partially-owned subsidiary of the company (70%), managed an infrastructure project in the settlement of Elkana in the West Bank for Israel Land Authority.
 2000-2004, the company oversaw the establishment of Rimonim Prison and Ofek Juvenile Prison in Hasharon Prison complex.
 In addition, the company has carried out projects for the Israeli Ministry of Defense and air force.
 </t>
   </si>
   <si>
     <t>Medan – Roads and Quarries (1964) LTD</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company active in the fields of quarrying and operates asphalt factories and emulsions. The company is a recognized government contractor.
 The company operates an aggregate quarry in the occupied West Bank in accordance with an agreement with the agricultural cooperative society of&amp;nbsp;Beit Haggai&amp;nbsp;settlement, signed in 1991. The 327-dunam quarry is located on the lands of the Palestinian villages of Dura and ad-Dhahiriya,
@@ -1122,143 +743,51 @@
   </si>
   <si>
     <t>Renewable Energy</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
 Company equipment was documented in Hebron, and the Qalandiya and Huwara checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
 The Jerusalem Light Rail&amp;nbsp; 
 The company provides security services to the Jerusalem Light Rail, which connects settlement neighborhoods in occupied East Jerusalem to the western part of the city.
 In June 2011, the company won the tender for the security of the JLR. In November 2023, the company won an additional tender issued by the Jerusalem municipality for security services for the Jerusalem Light Rail (JLR).
@@ -2547,273 +2076,273 @@
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>99</v>
+        <v>35</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>33</v>
+        <v>98</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="D26" s="0" t="s">
+      <c r="E26" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="G26" s="0" t="s">
+      <c r="H26" s="0" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="I26" s="0"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>99</v>
+        <v>130</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>77</v>
       </c>
       <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>134</v>
       </c>
@@ -2947,284 +2476,284 @@
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>154</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>158</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>159</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>166</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>169</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>77</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>170</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>173</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>175</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>176</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>99</v>
+        <v>130</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>180</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>181</v>
       </c>
       <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>183</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H43" s="0" t="s">
@@ -3346,51 +2875,51 @@
       </c>
       <c r="I47" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>196</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>197</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F49" s="0" t="s">