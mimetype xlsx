--- v2 (2026-08-17)
+++ v3 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -84,137 +84,98 @@
 Tel Aviv&amp;ndash;Jerusalem railway (A1)
 In 2018, the Israeli court approved an agreement for the construction of the electric train line to Jerusalem, according to which Afcon will carry out electrification work worth NIS 280 million for the project.
 The A1 railway route, also known as the Tel Aviv&amp;ndash;Jerusalem railway, crosses the Green Line into the occupied West Bank in two areas, using confiscated occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more information on the A1 project, see Who Profits&amp;rsquo; report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train.
 Services to Settlements 
 The company&amp;rsquo;s fully-owned subsidiary, Afcon Electric Transportation, operates vehicles electric charging stations in Karnei Shomron and Beitar Illit settlements in the occupied West Bank, and in Ramot settlement in the occupied Syrian Golan.
 Services for the Israeli Prison Service and Israeli Police 
 In 2019, Afcon Control and Automation provided maintenance services for fire alarm systems in prisons for the Israeli Prison Services for NIS 201,860; in 2018, for NIS 260,829; and in 2017, the company supplied maintenance for magnometer gates for NIS 138,029, semi-annual service for fire detection systems for NIS 164,637, and repairs and spare parts for NIS 230,356.
 In 2018, the company provided maintenance for fire alarm systems for the Israeli Police for NIS 200,000.
 Smart City 
 Afcon is an authorized provider of the &amp;ldquo;Smart City&amp;rdquo; system, an array of cameras and sensors deployed around cities and collect current data. The system is deployed in more than 100 Israeli cities and councils. In 2020, the company was contracted by the municipality of the city of Ramla for the installment of cameras throughout the city as part of municipal supervision and policing for NIS 511,651. In 2018, the company was contracted to provide cameras, announcement, and command and control systems to the municipality for NIS 2,489,889. More than 22% of the populations in the city are Palestinians with Israeli citizenship who suffer from neglected infrastructure and discriminatory policing.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...40 lines deleted...]
-  <si>
     <t>B.G. Ilanit Gates and Urban Elements</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
 The company&amp;rsquo;s gates and barriers are installed in various checkpoints as part of the Israeli population control apparatus in the occupied Palestinian territory.
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
 The company provided gates and systems to the Israeli Ministry of Defense deployed in the Seam Zone area around Jerusalem (the area annexed by the wall).
 In 2021, the company received 245,000 NIS from the Ministry of Economy and Industry.
 The company received grants from the Coordinator of Government Activities in the Territories (COGAT) for the maintenance and repair of gates and barriers in the West Bank, from the Ministry of Interior for the maintenance and repair of gates, and from the Israeli Prison Service for the construction of a cellular modem for an entrance gate.
 In 2016, the company was contracted by the Israeli Police to for the maintenance of electric gates in the amount of 45,000 NIS.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Carmel Wineries</t>
   </si>
   <si>
     <t xml:space="preserve">One of the largest wineries in the Israeli market.
 Carmel Winery sources from vineyards located in the occupied Syrian Golan in the production of several of its wines, including Gew&amp;uuml;rztraminer Shaal, Merlot Shaal and Sauvignon Blanc Northern Golan.
 Carmel subsidiary Yatir Winery sources from vineyards in the Hebron Hills region of the occupied West Bank.
 In 2011-2015, Carmel and Yatir collaborated with a settlement agricultural R&amp;amp;D institute in the occupied West Bank, in a study of irrigation models. The study took place in a vineyard in the settlement of Carmel in the West Bank that is marketed to Yatir Winery, in an area of 70 dunams.
@@ -330,50 +291,53 @@
 The company holds agreements with the ICA to operate as contractor for demolitions and the provider of mechanical equipment and employees.
 The company&amp;rsquo;s employees and equipment were documented twice during 2011 in the Palestinian villages of the South Hebron Hills, an area populated by Bedouin communities who suffer from an increasing number of demolitions. On 12 January 2011, E.T. Legal Services demolished 13 structures, including a classroom operating as the local school, in the village of Dkaika. On 24 November 2011, the company demolished three houses in the village of Khirbet M&amp;rsquo;fakara and a structure and a tent in the village of Susya.
 In 2018, the company won a tender to provide services for the settlement of Karnei Shomron in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
 The company&amp;#39;s subsidiary, Egged Heseim, Tours and Recreation, provides tours and travel packages to the Old City of Jerusalem and the City of David settler complex, located in the Palestinian neighborhood of Silwan in occupied East Jerusalem.
 The company also organizes tours to Bethlehem, Jericho and the occupied Syrian Golan, In 2018, the company&amp;#39;s branch in Ashdod organized a donation campaign for the Israeli army in the area surrounding the besieged Gaza. In November 2014, 27&amp;nbsp;Palestinian bus drivers at Egged quit their jobs and dozens more went on strike for fear of being attacked by Israeli settlers as&amp;nbsp;tensions increased in Jerusalem during that period. This act came after driver Yusuf Hassan al-Ramouni was found hanged in an Egged bus in Jerusalem.
 Presently, the company uses vehicles manufactured by Mercedes and Volvo. The company is currently running for the tender to operate the new light rail line in Jerusalem, which will connect more settlements. The company was initially disqualified for fear of creating a monopoly (as it also operates buses in Jerusalem), but in March 2019 the general director of the Israeli antitrust authority ruled that it can, provided it commits to dropping some of its bus lines if selected.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Galnor Building and Development Co.  </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that carries out projects in the fields of residential, commercial, infrastructure and public buildings.&amp;nbsp;
 Jerusalem Light Rail 
@@ -817,50 +781,53 @@
 In 2016, Modiin Ezrachi security guards shot to death a brother and sister, aged 16 and 23, at the Qalandiya checkpoint. Since 2019, these checkpoints have been operated by T &amp;amp; M Protection Resources Holdings Israel.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>NaanDan Jain Irrigation</t>
   </si>
   <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
     <t xml:space="preserve">An Israel-based global provider of irrigation solutions.
 The company planned and carried out irrigation projects in the occupied West Bank and Syrian Golan.
 Company signs have been documented in an organic plantation in the settlement of Tomer in the Jordan Valley in 2009 and in a vineyard in the settlement of Ein Zivan in the Golan in 2018. The company has also provided irrigation services to the settlements of Carmel, Ma&amp;#39;on and Yatir in Mount Hebron.
 The company has distributors in the Syrian Golan, the Jordan Valley and the Naqab (Negev) region.
 </t>
   </si>
   <si>
     <t>Netafim</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
 In 2009, Netafim provided irrigation technologies for an experiment in controlling the size of olive trees in the settlement of Geshur in the occupied Syrian Golan.
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
   </si>
   <si>
     <t>New Way Traffic</t>
@@ -899,89 +866,57 @@
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...37 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
     <t xml:space="preserve">The Rad Bynet Group consists of over 20 companies specializing in data communication technologies, computerization and telecommunication, and voice technologies. Four of the Group&amp;#39;s companies are traded on the Nasdaq Stock Exchange.
 Through its subsidiaries, the Group provides numerous services for the Israeli military, including for the operation of checkpoints in the occupied Palestinian territory, and leads major infrastructure projects for the Israeli military. The Group also provides services to the Israel Police and the Israel Prison Service.
 Services for the Israeli Military 
 Services to COGAT 
 Through its subsidiaries, the Group provides services to the Israeli military unit COGAT (Coordination of Government Activities in the Territories) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.
 Bynet Data Communications
 In 2023, Bynet Data Communications provided services for a biometric project for the ICA in Beit El for NIS 73,494.
 Bynet Systems Applications
 In 2022, Bynet Systems Applications provided the ICA with services for a biometric project and operation and maintenance for a total of NIS 524,467, including: supply of ICT equipment; communication services; maintenance of communication cabinets; infrastructure works, including at COGAT&amp;#39;s District Coordination and Liaison office in Bethlehem; and Wi-Fi infrastructure work at the ICA office in Beit El settlement. The company also provided the ICA with installation of optical fiber at Jab&amp;#39;a Checkpoint.
 In 2021, Bynet Systems Applications performed infrastructure and communication works for the ICA for a total of NIS 104,234, including works at COGAT&amp;#39;s District Coordination and Liaison&amp;rsquo;s Ramallah office, located northeast of Ramallah, and in Jerusalem Envelope office, located near Ma&amp;rsquo;ale Adumim settlement, and in Anatot military camp near Anata in the occupied West Bank. In addition, the company performed works at the Hashmonaim (Ni&amp;#39;ilin) Checkpoint and Bitunya Checkpoint, and installed communication points at Bitunya for a biometric project.
 In 2020, Bynet Systems Applications provided the ICA with the operation of ICT equipment and communication infrastructure works for a total of NIS 713,015, including work at the ICA office in Beit El settlement, and at the military District Coordination and Liaison (DCL) offices in Nablus, Hebron, and Jenin; and infrastructure works at the Gilboa Checkpoint, the Reihan Checkpoint, and Bitunya Checkpoint.
 In 2019, Bynet Systems Applications provided operation and maintenance and computing services for the ICA in the West Bank for NIS 421,487; and installation services and computer equipment to DCL Gaza office in Erez Checkpoint for NIS 35,469.&amp;nbsp;
 &amp;nbsp;
 In 2018, Bynet Systems Applications provided equipment for DCL office in Erez Checkpoint for NIS 2,771.
 In 2016 and 2017, Bynet Systems Applications provided the ICA with development, computing, operation and maintenance services for a total of NIS 1,459,927.
 Binat Business
 In 2022, Binat Business provided communication services to COGAT headquarters for NIS 4,212.
 In 2020, Binat Business provided the ICA with Wi-Fi services to the reception desks for a biometric project and communication services for NIS 5,002.
 &amp;nbsp;
 In 2018, Binat Business provided Wi-Fi services to the reception desks for a biometric project for NIS 1,840.&amp;nbsp;
@@ -1506,51 +1441,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I52"/>
+  <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1592,1454 +1527,1427 @@
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="0" t="s">
+      <c r="I4" s="0" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="H5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="H8" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="0"/>
+      <c r="I8" s="0" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="E9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H9" s="0"/>
+        <v>33</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I9" s="0" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="G10" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="I10" s="0" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="0"/>
+      <c r="H13" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="0" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>89</v>
+        <v>66</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>77</v>
+        <v>39</v>
       </c>
       <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H18" s="0"/>
+      <c r="H18" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I18" s="0" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="0" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="H19" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I19" s="0" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="H20" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I21" s="0" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="E22" s="0" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="H23" s="0"/>
+      <c r="H23" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="I23" s="0" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="I25" s="0"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>121</v>
+        <v>18</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>122</v>
+        <v>59</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>124</v>
       </c>
       <c r="G26" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="H26" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="H26" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="0"/>
+      <c r="I26" s="0" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F27" s="0" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="G28" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H28" s="0"/>
+      <c r="H28" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I28" s="0" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F29" s="0" t="s">
+      <c r="G29" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="G29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="0" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>139</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>140</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>69</v>
+        <v>141</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F31" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="G31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>146</v>
+        <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>149</v>
+        <v>27</v>
       </c>
       <c r="H32" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I32" s="0" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>86</v>
+        <v>149</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>35</v>
+        <v>102</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="F34" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="G34" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="F34" s="0" t="s">
+      <c r="H34" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="G34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I34" s="0" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>49</v>
+        <v>156</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>157</v>
+        <v>75</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>159</v>
+        <v>102</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>18</v>
+        <v>156</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>107</v>
+        <v>28</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>110</v>
+        <v>162</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>35</v>
+        <v>102</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="H38" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="H38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I38" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F39" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G39" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H39" s="0" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="F40" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I40" s="0" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>175</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>176</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>177</v>
+        <v>111</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>180</v>
+        <v>53</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="H42" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="0" t="s">
-        <v>116</v>
+        <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F43" s="0" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="H44" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I44" s="0" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F45" s="0" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G46" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H46" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="0" t="s">
+      <c r="F47" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="F47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="0" t="s">
-        <v>194</v>
+        <v>105</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F48" s="0" t="s">
-        <v>197</v>
+        <v>149</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F49" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="0" t="s">
+      <c r="G49" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I49" s="0" t="s">
         <v>199</v>
-      </c>
-[...8 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>11</v>
+        <v>201</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>145</v>
+        <v>204</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>208</v>
+        <v>71</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>209</v>
-[...28 lines deleted...]
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">