--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -90,67 +90,63 @@
 In 2019, Afcon Control and Automation provided maintenance services for fire alarm systems in prisons for the Israeli Prison Services for NIS 201,860; in 2018, for NIS 260,829; and in 2017, the company supplied maintenance for magnometer gates for NIS 138,029, semi-annual service for fire detection systems for NIS 164,637, and repairs and spare parts for NIS 230,356.
 In 2018, the company provided maintenance for fire alarm systems for the Israeli Police for NIS 200,000.
 Smart City 
 Afcon is an authorized provider of the &amp;ldquo;Smart City&amp;rdquo; system, an array of cameras and sensors deployed around cities and collect current data. The system is deployed in more than 100 Israeli cities and councils. In 2020, the company was contracted by the municipality of the city of Ramla for the installment of cameras throughout the city as part of municipal supervision and policing for NIS 511,651. In 2018, the company was contracted to provide cameras, announcement, and command and control systems to the municipality for NIS 2,489,889. More than 22% of the populations in the city are Palestinians with Israeli citizenship who suffer from neglected infrastructure and discriminatory policing.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israel-based global company specializing in livestock and agro-construction projects.
-[...3 lines deleted...]
-</t>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Construction</t>
+    <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
-    <t>Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CEIA Costruzioni Elettroniche Industriali Automatismi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of metal detectors and electromagnetic inspection systems. The company also provides training programs and equipment maintenance worldwide.
 In 2013, CEIA&amp;rsquo;s detectors were documented in Israeli military checkpoints in the occupied West Bank such as the Cave of the Patriarchs checkpoint in Hebron, the Beit Iba checkpoint in Nablus, Tayasir checkpoint in the Jordan Valley; and in Erez checkpoint in Gaza.
 The company&amp;rsquo;s detectors were also documented in the Israeli Civil Administration&amp;rsquo;s headquarters in the settlement of Beit-El.
 The detectors were supplied by CEIA&amp;rsquo;s Israeli representative&amp;nbsp;Afcon Control and Automation.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>E.P.R. Systems</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
@@ -164,50 +160,53 @@
 The company also provided services to local committees in tens of settlements and outposts in the West Bank.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Eli Yohanan Engineers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 The compnay is involved in constructing housing projects in illegal Israeli settlements across the occupied West Bank and occupied East Jerusalem, including in Ma&amp;#39;ale Adumim, Efrat, Neve Daniel, Beitar Illit and Pisgat Ze&amp;#39;ev.
 The compnay is currently involved in the construction of 66 housing units in Pisgat Ze&amp;#39;ev, occupied East Jerusaelm, taking over 10,000 sq meters of Palestinain land. &amp;nbsp;The project, built in accordance with Local Outline Plan 8150, is accompanied by Hapoalim Bank.
 Hapoalim Bank is also accompanying the company&amp;#39;s residential project in the settlement of Beitar Illit, built in accordance with Local Outline Plan 426/7/ב, which refers to the lands of the Palestinian village Husan. The bank holds as collateral all present and future rights derived by the company from its development contract with the Israeli Civil Administration.
 Eli Yohanan Engineers was a contractor with the Israeli Ministry of Defense for the construction of the Separation Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Construction</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Eltal Technologistics</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of integration and logistic solutions for technological security projects.
 The company operates and maintains scanning equipment in the West Bank checkpoints of Hotze-Shomron, Eyal, Barta&amp;#39;a (Rihan), Eliyahu, Jalameh (Gilboa), Metar, Mezadot Yehuda, Sha&amp;#39;ar Efrayim (Irtah), Macabim, Tarqumya, Habik&amp;#39;a. In addition, the company operates and maintenance scanning equipment in the Karni checkpoint in Gaza.
 The company was also hired by AS&amp;amp;E to performs the installation and maintenance for Nuctech and L-3 scanners in the Erez checkpoint and in West Bank checkpoints.
 The company provides different operational system, equipment and services to the Israeli army.
 </t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
@@ -305,60 +304,57 @@
   <si>
     <t>TASE, Subsidiary of Public</t>
   </si>
   <si>
     <t>Matrix IT is a publicly traded Israeli Information Technology (IT) company operating globally in the fields of IT solutions and services, consulting, and management. The Matrix Group provides services in the areas of banking and finance, government and the public sector, security, transportation, high-tech and startups, health, industry, retail and trade, education and academia. The Group is also engaged in the sale and marketing of software and hardware products from a wide range of manufacturers, as well as in the provision of consulting services, project management and multidisciplinary engineering consulting.&amp;nbsp;The company is controlled by Israeli information technology group&amp;nbsp;Formula Systems (1985) Ltd. (NASDAQ and TASE: FORTY), which provides extensive services and works in close cooperation with the Israeli Ministry of Defense, the Israeli military, the security forces, and the defense industries.In March 2025, Matrix announced the acquisition of Magic Software Enterprises Ltd. (TASE and NASDAQ: MGIC), making it one of the largest public IT companies in the world.The company provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s fully owned subsidiary, Matrix I.T. Global Services Ltd. (formerly Talpiot) is located in the settlement of Modi’in Illit in the occupied West Bank.&amp;nbsp;The center, established in 2005, was previously named “Talpiot” after the Israeli military’s elite training program unit.In 2020, the company’s fully owned subsidiary, Matrix I.T. Integration &amp;amp; Infrastructures Ltd., provided computing services for Ariel university, located in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company provides various services and products to the Israeli Ministry of Defense (IMOD), the Israeli military and security forces.&amp;nbsp;Matrix's Defense division is engaged in projects for the IMOD and Israeli security forces. The division provides services for the Israeli military, the IMOD and the Israeli defense industries, as well as abroad. The company provides services to the Israeli Air Force, the Israeli Navy, the Military Intelligence Directorate, the Directorate of Defense Research &amp;amp; Development, and the Israel Prison Service, and Israeli weapon companies, Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems, which provide weapons for the Israeli military.&amp;nbsp;GazaSince the beginning of the ongoing Israeli attack on Gaza in October 2023, the company has increased its activity and provided fitted services to the IMOD and the defense industries. The company has expanded its services and contract with the IMOD and increased the sales of software products it provides for it.&amp;nbsp;Services to the Israeli Weapon Industry&amp;nbsp;In addition to consulting, Matrix Defense is involved in projects in the fields of defense, intelligence, web intelligence and cyber in collaboration with security agencies, which in some cases are later sold to foreign countries.The company is involved in building central systems for the security industries and operates an Artificial Intelligence and Machine Learning Excellence Center that works in collaboration with the Israel Aerospace Industries (IAI) and other security agencies, developing solutions based on artificial intelligence, machine learning and big data, integrated into a variety of systems, incluidng AI solutions for automatic target identification on the future battlefield, expanding the capabilities and performance of existing systems and developing innovation capabilities based on automated systems. In the past year, the company's scope of activity has increased significantly, and it was included by order of the Minister of Defense as a defense industry directly supervised by the IMODThe company was founded by a senior Brigadier General of the Air Force's fighter pilots. The company chairman is a retired major general who was, among others, the commander of the military Judea and Samaria Division in the occupied West Bank.Service for the Coordinator of Government Activities in the Territories (COGAT)&amp;nbsp;Matrix I.T. and its fully owned subsidiaries, Matrix IT Advanced Information Systems and Matrix IT Integration &amp;amp; Infrastructures, provide computing services and equipment to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) in Gaza.&amp;nbsp;Israeli Civil Administration&amp;nbsp;The company provides the ICA with computers, computing services, consultants and system analysts, including for systems used for monitoring and data collection and biometric identification of Palestinians in the West Bank and Gaza. The ICA headquarters is located in the settlement of Beit El in the occupied West Bank.Meitar SystemMatrix provides computing equipment for the Meitar biometric system, which is used to monitor the movement of Palestinians in the occupied West Bank. The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. In September 2024, the company was contracted to provide the ICA with computers for the Meitar biometric project for NIS 136,663. In December 2021, the company provided the ICA with computer screens for checkpoints for NIS 79,243. In 2018, the company provided computer screens for the Meitar System for NIS 40,159.&amp;nbsp;Wisdom Stone System&amp;nbsp;The company provides system analysts and computing consultants for the ICA’s “Wisdom Stone” system. The Wisdom Stone is a computerized information system used by the ICA and DCL Gaza to monitor and collect data on Palestinian residents in the West Bank and the Gaza Strip as part of Israel's permit regime enforced in the oPt. The system centralizes information documenting previous permit applications submitted, "disqualifications" imposed on individuals, the dates of a person's entry into Israel, and more. In addition, the system is used by soldiers of the unit to revoke a permit granted to a person or group of people. In January 2024, the company was contracted to provide the ICA with system analyst for the Wisdom Stone until January 2025 for NIS 804,960. In January 2023, the company was contracted to provide the system analyst until January 2024 for NIS 696,555. Between 2018 and 2020, the company provided the ICA with computing consultants for the system for NIS 1,152,876.In March 2024 and December 2023, the company provided the ICA with cloud switch management system for NIS 31,550 and NIS 142,9077, respectively. In January 2024, the company provided the ICA with Android tablets for ICT inventory management for NIS 7,145.&amp;nbsp;In December 2023, the company provided the ICA with Gigabit Interface Converters (GBIC) for a new civic network for NIS 99,757. In June 2023 and June 2022, the company provided the ICA with computers for a biometric project for NIS 2,277 and NIS 121,156.&amp;nbsp;In February 2022, the company was contracted to provide the ICA with development of software to monitor illegal construction until end of December 2023 for NIS 684,999. Also in 2022, the company provided the ICA with systems analyst for NIS 615,109 and switches for NIS 69,442.&amp;nbsp;In 2021, the company provided the ICA with computing service providers for NIS 424,709 and desk computers and equipment for NIS 154,709. In 2020, the company provided the ICA with computing service providers for NIS 270,270, computers for NIS 29,615 and workstation for Geographic Information System (GIS) for NIS 14,807.&amp;nbsp;Between 2016 and 2020, the company provided the ICA with routers, communication equipment, computers and computer screens for a total of NIS 571,042. Between 2016 and 2017, the company provided the ICA with computing consultants for a biometric project for a total of NIS 907,507.&amp;nbsp;In 2017, the company provided services for a project for “biometric identification of Palestinians in the West Bank” for NIS 22,806.Coordinator of Government Activities in the Territories&amp;nbsp;The company provides the Coordinator of Government Activities in the Territories (COGAT) with computing services, computers, tablets, computer monitors, and communication equipment.&amp;nbsp;In 2024, the company provided COGAT with computing equipment and services for a total of NIS 28,655. In 2023, the company provided computing equipment and services for a total of NIS 74,062; In 2022, for NIS 54, 562; In 2021, for NIS 40,602; and in 2020, for NIS 33,960.District Coordination and Liaison Office in&amp;nbsp;GazaThe company has provided computers and screens to the Israeli military District Coordination and Liaison Office (DCL or DCO) in Gaza, which manages and monitors the movement of Palestinians in the oPt, among others. Until October 2023, the DCL office was located at Erez Checkpoint, which was the only land crossing between the besieged Gaza Strip and Israel and the West Bank since the Israeli siege on the Gaza Strip.&amp;nbsp;In 2022, the company provided DCL Gaza with computers for NIS 4,644. In 2019, the company provided DCL Gaza with screens for NIS 7,004. Between 2016 and 2018, the company provided computers and screens for NIS 51,610.Project NimbusIn February 2024, Matrix won a tender to provide SAP BTP (SAP Business Technology Platform) solution in the Nimbus government cloud. As part of the tender, Matrix will provide SAP's platform on Google Cloud for government ministries, trust units and public sector entities.The SAP BTP platform is a cloud platform (SaaS) that will allow government organizations access to a variety of advanced capabilities through data management, application development, and advanced analytics capabilities combined with artificial intelligence.Project Nimbus is a large-scale project for the provision of public cloud computing services and centralization of government databases for the Israeli government as part of the computing system of government ministries and bodies, including to the Israeli Ministry of Defense, the Israeli military, Israel Police and the Israel Prison Service. The project also includes services to the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.Matrix’s partners in the Nimbus project include&amp;nbsp;IBM’s fully owned Israeli subsidiary, Red Hat Israel, which works extensively with the Israeli military.Training Courses for the Israeli Military&amp;nbsp;The company’s fully owned subsidiary, John Bryce Training, has won a tender from the Ministry of Defense to provide a variety of professional training in the fields of information security and cyber for the Ministry of Defense’s Computer Professions School, which is the main unit for training soldiers in the field of computing in the Israeli military. The financial scope of the agreement is estimated at approximately 1.8 million NIS per year and is expected to last for 3 years, with a total scope of approximately 5 million NIS.The company offers courses to prepare for service in the technological units in the Israeli military, intended for students in the ninth grade and above, including the Intelligence Corps, Unit 8200, the ICT Corps, and the Air Force. The course instructors are graduates of military technological units or former members of the Ministry of Defense.&amp;nbsp;Since 2015, the company’s fully owned subsidiary, John Bryce Training Ltd., has been the training contractor in the Israel Police National Training Center project for the concessionaire from the&amp;nbsp;Shikun &amp;amp; Binui Group.In 2017, the company’s fully owned subsidiary, John Bryce Training Ltd., won a 3-year tender to provide training for the Israeli army around Cyber Security and Information Security.The company offers Information Security and Cyber studies to the public which according to its website are delivered in a unique simulator that is used to train soldiers in Israeli military cyber units.&amp;nbsp;“Combatants for Hi-Tech”&amp;nbsp;The company's fully owned subsidiary, Matrix DNA, is operating a training course for combatant soldiers to integrate them into the technology industry upon their release from the military. The course offers technological product management training for combatant soldiers as part of the Israeli military General Staff program and the "Combatants to High-Tech" program.&amp;nbsp;In September 2024, the course was adapted for reservists from the combat system, from which 21 warriors aged 24-31 who had fought in Gaza after October 2023 were selected.In August 2024, Matrix took part in a professional training course in the field of cyber and programming which was designed to train combatant soldiers with battlefield experience who were injured in battle and were forced to transfer to a rear-line role in the army to integrate them into the military's technological array. The course is operated in collaboration with the technological units of the military's Telecommunications and Information Technology Unit (Lotem Unit).IT For IDFIn 2024, Matrix IT sponsored the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.Services for the Israel PoliceIn May 2024, Matrix was awarded a tender from the Israel Police for the purchase of computer peripherals, memory devices, computers and unique printers.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Police and the Border Police with computers and tablets, computer peripherals, communications equipment and body cameras for a total of NIS 56,224,567.In 2020, the company provided equipment for police stations and police activity in the occupied West Bank and East Jerusalem for a total amount of NIS 76,876, including in the Jordan Valley area and the Palestinian neighborhood of Sheikh Jarrah in East Jerusalem. In 2019, the company provided equipment for a police station in the settlement of Modiin Illit in the West Bank for NIS 10,043.&amp;nbsp;In 2020, the company provided equipment worth NIS 4,404 for the "Ring" checkpoint (Anata/al-Esawiyah) in the Jerusalem Envelope operated by the Israel Police.&amp;nbsp;Also in 2020, the company provided the Border Police with communication equipment for activity in the West Bank, for a training base in the settlement of Michmash in the occupied West Bank, and for a project in Atarot in occupied East Jerusalem, for a total amount of NIS 17,251.&amp;nbsp;Services for the&amp;nbsp;Israel Prison Service&amp;nbsp;Matrix established the Israel Prison Service's Server Farm.&amp;nbsp;In July 2023, the company won a tender by the Israel Prison Service (IPS) for establishing a primary and secondary server farm for the Prison Service for NIS 10 million. In 2022, the company began the process of planning the establishment of the project together with the IPS' division and in cooperation with&amp;nbsp;Bynet&amp;nbsp;Communications. The volume of data processed and stored in the new server farm is hundreds of terabytes and it serves approximately 10,000 IPS employees. The establishment was completed in May 2024.The company provides the IPS with Business Object Enterprise Report Generator software. In December 2024, the company was exempted from tender for renewal of maintenance contract for the IPS from January 2025 until end of December 2027 for NIS 1,372,547. In September 2023, the company was exempted from tender for renewal of maintenance contract for Enterprise Report Generator for the IPS until end of December 2024 for NIS 42,507. In 2021, the company was contracted as sole supplier for maintenance for Business Object Enterprise Report Generator software licensing for three years.&amp;nbsp;In February 2023, the company was awarded a tender for computerizing the pharmacies of the Israel Prison Service to supply the IPS with an information system for supply chain management of medicines and equipment for 785,000 NIS.In November 2022, the company was contracted with an exemption from tender to provide a platform to support unstructured data processing from the IPS' systems until November 2025 for NIS 600,000.In November 2021, the company’s fully owned subsidiary Matrix I.T. Software Products, was contracted by the IPS, with an exemption from tender, to renew a contract for the maintenance of Organizational Report Generator from 2022 until the end of 2024 for NIS 886,274.&amp;nbsp;In 2020, the company was contracted by the IPS for the provision of Linux System maintenance until 2023.&amp;nbsp;Between 2015 and 2019, the company’s fully owned subsidiary, John Bryce Training, provided the IPS with training, advanced computing courses and workshops for NIS 385,133.Services for Government Offices&amp;nbsp;The company's fully owned subsidiary, Matrix IT Integration and Infrastructure, provides servers and data storage systems to the Israeli government offices.&amp;nbsp;In 2016, the company was awarded a central tender for the supply of servers and data storage systems to government offices, which was extended from time to time. In January 2024, the contract was extended, with exemption from tender, until the end of June 2024 for NIS 10,000,000.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Ness A.T.</t>
   </si>
   <si>
     <t>An Israeli Information Technology and Digital service provider, part of Hilan Group. The company offers services to security bodies in Israel, including expertise in software systems for the military-security sector, intelligence systems development, warfare systems development, and management support systems development.&amp;nbsp;Service for the Israeli Civil Administration in the occupied West BankNess provides services for the Israeli Coordinator of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank.&amp;nbsp;The Civil Administration is responsible for land registration in the occupied West Bank, for regulating Jewish settlement, and carrying out the demolition of Palestinian homes and infrastructure, among other.&amp;nbsp;Land Registration&amp;nbsp;The company developed, established, operates and maintains a Land Registration System for the ICA and provides it with outsourced project managers.&amp;nbsp;In 2018 and 2019, the company developed a land registration system for the ICA for NIS 525,002 and NIS 458,350, respectively.&amp;nbsp;In January 2024, the company was contracted by COAGT to provide an outsourced project manager‏‏‏‏ for a land registration project for the ICA until January 2025 for a total of NIS 842,400. Between January 2023 and January 2024, the company provided a project manager for NIS 661,157.&amp;nbsp;In January 2022, the company was contracted to provide a project manager for establishing a land registration computer system until January 2023 for a total of NIS 579,997.&amp;nbsp;In January 2021,&amp;nbsp;the company was contracted until January 2022 for NIS 474,902. In 2020,&amp;nbsp;the company was contracted until January&amp;nbsp;2021 for NIS 302,210. In 2021, the company provided an outsourced project manager‏‏‏‏&amp;nbsp;for the project for NIS 89,999. In 2020, the company provided the same services for NIS 94,295; in 2019, for NIS 458,296; and in 2018, for NIS 1,020,131.Geographic Information SystemThe company provides the ICA with Geographic Information System (GIS) data editor services for the ICA Surveying Office. The ICA Surveying Office in the West Bank was established after 1967 as part of the ICA's activity to manage land ownership in Area C in the occupied West Bank. The office's headquarters are located in the settlement of Beit El.&amp;nbsp;In January 2024, the company was contracted by COGAT to provide a GIS data editor for the ICA Surveying Office until January 2025 for NIS 308,880.&amp;nbsp;Between January 2023 and January 2024, the company provided a GIS data editor for NIS 282,000; between June 2022 and January 2023, for NIS 334,619; between January 2021 and January 2022, for NIS 205,520; and between June 2020 and January 2021, for NIS 114,813. Between 2019 and 2020, the company provided the same services for a total of NIS 233,806.Data and content management&amp;nbsp;The company provides the ICA with content and data management systems.&amp;nbsp;In February 2024, the company was contracted to develop and establish a data management system, including a data management system for a biometric project, for the ICA in Beit El for NIS 190,488.&amp;nbsp;In September 2024, the company was contracted by COGAT to provide the ICA in Beit El with an Enterprise Content Management System for 2024-2025 for NIS 85,382. In May 2023, the company was contracted to provide operation and maintenance for 2023-2024 for NIS 85,331. In June 2022, the company was contracted to develop, operate and maintain an Enterprise Content Management System for a total of NIS 1,201,353.&amp;nbsp;Between 2017 and 2018, the company provided the ICA with ICT consultants for a total of NIS 849,718.&amp;nbsp;Checkpoints - Meitar System&amp;nbsp;Between 2018 and 2019, the company provided ICT consultancy and assimilation services for the ICA for the implementation of Meitar System for a total of NIS 449,839.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel.&amp;nbsp;Services to the Israel Police&amp;nbsp;The company provides the Israel Police with&amp;nbsp;Microsoft Azure cloud services.In May 2020, the company won a closed tender to provide Microsoft Azure cloud services for the Israel Police. In July 2023, the contract was extended with an exemption from tender until the end of December 2023 for NIS 3 million.&amp;nbsp;In 2022, the company won a tender to provide the Israel Police with new media services.&amp;nbsp;In 2021, the company won part of a tender to provide the Israel Police with forensic software.&amp;nbsp;In 2016, Ness provided the Israeli Police Technology Administration with a system for budget planning for an estimated amount of NIS 1 million.&amp;nbsp;Entserv IsraelIn April 2022, Ness A.T. acquired Entserv Israel, formerly owned by&amp;nbsp;DXC Technology.&amp;nbsp;Entserv provided the Israeli Population and Immigration Authority with a computing system, which the company still maintains.&amp;nbsp;Between 2017 and 2019, Entserv Israel developed and maintained the “Aviv” System for the Israeli Population and Immigration Authority. The computerized system included the Israeli Population Registry, which contains information on Palestinian citizens and non-citizen residents of occupied East Jerusalem. In addition, the system was used to monitor movement at Israeli-controlled border crossings, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and Erez checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank - both controlled by and subjected to Israeli authorities. In December 2021, Entserv Israel was contracted, with exemption from tender, by the Population and Immigration Authority to expand its contract to carry out developments in the Authority's systems until June 2025 for NIS 5 million.&amp;nbsp;&amp;nbsp;The Aviv System is being gradually replaced by the "Eitan” System, operated by&amp;nbsp;IBM.&amp;nbsp;In 2020, Entserv Israel was contracted until 2025 to provide program development services of smart ID cards for the Population and Immigration Authority for NIS 505,978.&amp;nbsp;Services to Israel Security Agency&amp;nbsp;In 2015, the company was contracted by the Israel Security Agency (Shin Bet) to provide cyber courses for the Information Systems Division and for the Defense Division in the Prime Minister's Office with an exemption from tender. The company was certified by Unit 770 (the Shin Bet’s cyber unit) to carry out the training. The contents were built by Unit 770 and delivered by professional lecturers from Ness.&amp;nbsp;Services to the Israeli Air ForceIn 2010, Ness Technologies and Elbit Systems Joint Venture, NessBit, was contracted by the IMOD to supply the Israeli Air Force with Intelligence System valued at USD 25 million for a period of 4 years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
-    <t xml:space="preserve">Private Israeli company, New Way Traffic installs traffic safety equipment.
-[...8 lines deleted...]
-    <t>$5M-$10M</t>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Olizki Infrastructure Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in civil and marine engineering, open pit mining, environmental projects, quarrying, real estate development and land transportation.
 In 2018, the company was contracted by the Israeli Ministry of Defense to build an underground wall around the besieged Gaza Strip.
 In 2012, the company&amp;#39;s machinery was documented transferring quarried earth from the tunneling&amp;nbsp;of the&amp;nbsp;Tel Aviv- Jerusalem High Speed Train (A1) to an illegal construction site near&amp;nbsp;the Nili settlement in the occupied West Bank. Mateh Binyamin settlement council and Israel Railways reached an agreement that the quarried earth would be used to level the valley below the Nili settlement and build a park. The designated site is a 30-dunam area, half of which is owned by residents of the Palestinian village of Shabtin.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>One Software Technologies</t>
   </si>
   <si>
     <t>A publicly traded Israeli information technology services company. The company provides consulting, developing, and implementing services worldwide to the high-tech, banking, finance, insurance, retail, and commerce industries.The company is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Meitar Biometric SystemOne Software provides the Israeli Civil Administration with Information Technology (IT) consultancy, management and maintenance services for Meitar System, a biometric identification system deployed at checkpoints in the occupied West Bank.The Meitar System has been used by the Israeli Civil Administration (ICA) to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank.The biometric cards contain personal identifying information that is stored in the "Rolling Stone" system, a population registration system of the Palestinian population in the West Bank, operated by the Israeli military ICT and Cyber unit. The data can be used for intelligence purposes. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. &amp;nbsp;In January 2021, One Technologies provided the ICA with a manager for the Meitar System for NIS 335,998. In June 2020, the company provided the ICA with a manager for the Meitar System for NIS 692,183. Between 2017 and 2020, One Software won several tenders to supply IT consultants and management for the Meitar system for over NIS 800,000.In addition, through its fully owned subsidiaries, Taldor Consultants Ltd., Taldor Computer Systems (1986) Ltd., and Harel Information Technologies Ltd., the company provided the ICA with managers, content experts, and computer consultant field technicians for the Meitar System, as well as maintenance, repair and upgrade services for biometric queue kiosks for the Meitar System.Between 2023 and 2024, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 424,008. Between 2022 and 2023, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 384,699. Between 2021 and 2022, Taldor Consultants provided the ICA with a Meitar System Content Expert for NIS 173,113. Between 2020 and 2021, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 273,611. Between 2019 and 2020, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 330,389. Between 2018 and 2019, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System NIS 233,766.In 2021, Taldor Computer Systems provided the ICA with repair services for kiosks for the Meitar biometric project for NIS 28,009.In 2018, Harel Information Technologies provided the ICA with computers for Meitar System for NIS 72,914.Between 2018 and 2021, One Software's fully owned subsidiary, Taldor Communication, won several tenders from the ICA to provide consulting services for the Meitar System and maintenance services for queuing systems as part of a biometric project in the West Bank.Harel Information TechnologiesOne Software's fully owned subsidiary, Harel Information Technologies, provides computers and computing services to the Israel Civil Administration in the occupied West Bank, the District Coordination and Liaison Office (DCL) in Gaza, and the Israeli Ministry of Defense Coordinator of Government Activities in the Territories.Services to the Israeli Civil Administration in the occupied West BankThe company provides computers, computing services and equipment to the Israel Civil Administration (ICA) headquarters located near the settlement of Beit El in the occupied West Bank.In June 2024, Harel provided the ICA with workstations computers and mini desktop computers for NIS 104,975. In March 2024, Harel provided the ICA with computers for NIS 117,436.In October 2023, Harel provided the ICA with computers, laptops and transformers for NIS 321,224. In July 2023, Harel provided the ICA with computers for a biometric project and operation and maintenance services for NIS 109,996. In May 2023, Harel provided the ICA with televisions for the ICA Communication Unit for NIS 14,245. In February 2023, the company provided communication converters for NIS 43,456.In October 2022, Harel provided the ICA with screens configuration and desktop computers for the ICA Water Unit for NIS 285,877. In June 2022, the company provided computers and computer screens for NIS 155,603. In February 2022, the company provided laptops, screens and HP toners for NIS 91,398.In 2021, Harel provided the ICA with computers, toners, laptops and minicomputers for NIS 417,255. In 2020, the company provided computers for NIS 313,339. In 2019, the company provided laptops, lab equipment, server warranty and toners for NIS 454,549.Between 2017 and 2020, Harel Information Technologies won several tenders to provide computers and ICT equipment to DCL Gaza and to the ICA in the West Bank. Between 2015 and 2018, Harel provided the ICA with computers and computing equipment for a total amount of NIS 1,778,652.Also in 2015, the company provided equipment for Basel System for NIS 25,758.Gaza District Coordination and Liaison Officethe District Coordination and Liaison Office (DCL) in Gaza, the Israeli military coordination office responsible for implementing the Israeli government's civilian policy in the besieged Gaza. The office controls and manages the movement of Palestinians in and out of Gaza.The unit is subordinate to the Coordination of Government Activities in the Territories (COGAT) and its office is located adjacent to the Israeli Erez Checkpoint, which has been the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.In February 2024, Harel provided DCL Gaza with computing services for NIS 4,904. In January 2024, Harel provided DCL Gaza with desktop computers for NIS 56,252.In November 2023, Harel provided DCL Gaza with computing services for NIS 292.5. In October 2023, Harel provided repair services for NIS 292.5. In September 2023, the company provided computers for NIS 44,414.In 2022, Harel provided DCL Gaza with Computers for NIS 12,201. In 2021, the company provided computers for NIS 17,157. In 2020, the company provided computers for NIS 27,902. In 2019, the company provided printers for NIS 9,348. Between 2016 and 2018, the company provided computers for a total amount of NIS 248,961.Coordinator of Government Activities in the TerritoriesSince at least 2015, Harel has provided the Coordinator of Government Activities in the Territories (COGAT) with computing and IT services and equipment, including for biometric projects and biometric identification for permits required for movement in the occupied West Bank and Gaza. COGAT's headquarters is located in the Kirya military compound in Tel Aviv.Harel has also provided computing and information centralization services for the "Basel System", a biometric identification system previously deployed at checkpoints in the West Bank and Gaza. The system, designed to control the entry of Palestinians from the oPt to Israel, involved the issuance of magnetic cards with extensive biometric information (fingerprints, retinal and facial data).In November 2023, Harel provided COGAT with computing services for NIS 2,000. In October 2023, Harel provided COGAT with desktop computers and screens for NIS 286,740. July 2023, the company provided printers and toners for NIS 1,003. In May 2023, the company provided computers for NIS 27,653.In September 2022, Harel provided COGAT with computing services for NIS 3,538. In August 2022, Harel provided COGAT with computers for NIS 55,484. In June 2022, the company provided laptops for NIS 4,924. In March 2022, the company provided computing services for NIS 3,442. In February, the company provided toners for NIS 35,128.In 2021, Harel provided COGAT with computers, laptops, workstations and toners for NIS 146,018. In 2020, Harel provided COGAT with computers and toners for NIS 178,133.Between 2015 and 2019, Harel provided COGAT with printers, computers, and computing equipment for a total amount of NIS 523,667.Services to the Israeli Ministry of DefenseIn June 2018, Taldor won a NIS 550 million tender from the Israeli Ministry of Defense (IMOD) to serve as the main ICT services contractor in the military ICT Technology Center, Kiryat HaTikshuv, in Beer Sheva for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters, to the Naqab region. Taldor won the tender together with a company controlled by Shikun &amp;amp; Binui Group and Africa Israel.In November 2024, One Software developed for the IMOD a mobile application that allows precise navigation to graves in military plots in cemeteries. The application was developed by the company in collaboration with the ICT Division and the Defense Procurement Administration at the Ministry of Defense.In December 2024, the company launched a new campaign in which it pledged to offer employment to every Orthodox (Haredi) serving in the Israeli army. According to the company, every young Haredi who enlists in the army, regardless of the position or length of time they serve, will receive a job offer from the company upon their discharge.Services to the Israel Prison ServiceThe company’s fully owned subsidiary, Harel Information Technologies, had over 130 engagements with the Israel Prison Service worth NIS 16,020,447, which included the purchase of desktop computers and monitors for NIS 8,753,832, purchase of storage systems and backup software for NIS 1,145,251, servers for NIS 649,052, and communication services for NIS 1,347,795.</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
@@ -942,422 +938,422 @@
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I11" s="0"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H17" s="0"/>
       <c r="I17" s="0"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">