--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -103,50 +103,68 @@
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CEIA Costruzioni Elettroniche Industriali Automatismi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of metal detectors and electromagnetic inspection systems. The company also provides training programs and equipment maintenance worldwide.
 In 2013, CEIA&amp;rsquo;s detectors were documented in Israeli military checkpoints in the occupied West Bank such as the Cave of the Patriarchs checkpoint in Hebron, the Beit Iba checkpoint in Nablus, Tayasir checkpoint in the Jordan Valley; and in Erez checkpoint in Gaza.
 The company&amp;rsquo;s detectors were also documented in the Israeli Civil Administration&amp;rsquo;s headquarters in the settlement of Beit-El.
 The detectors were supplied by CEIA&amp;rsquo;s Israeli representative&amp;nbsp;Afcon Control and Automation.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>E.P.R. Systems</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
@@ -320,53 +338,50 @@
     <t>An Israeli Information Technology and Digital service provider, part of Hilan Group. The company offers services to security bodies in Israel, including expertise in software systems for the military-security sector, intelligence systems development, warfare systems development, and management support systems development.&amp;nbsp;Service for the Israeli Civil Administration in the occupied West BankNess provides services for the Israeli Coordinator of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank.&amp;nbsp;The Civil Administration is responsible for land registration in the occupied West Bank, for regulating Jewish settlement, and carrying out the demolition of Palestinian homes and infrastructure, among other.&amp;nbsp;Land Registration&amp;nbsp;The company developed, established, operates and maintains a Land Registration System for the ICA and provides it with outsourced project managers.&amp;nbsp;In 2018 and 2019, the company developed a land registration system for the ICA for NIS 525,002 and NIS 458,350, respectively.&amp;nbsp;In January 2024, the company was contracted by COAGT to provide an outsourced project manager‏‏‏‏ for a land registration project for the ICA until January 2025 for a total of NIS 842,400. Between January 2023 and January 2024, the company provided a project manager for NIS 661,157.&amp;nbsp;In January 2022, the company was contracted to provide a project manager for establishing a land registration computer system until January 2023 for a total of NIS 579,997.&amp;nbsp;In January 2021,&amp;nbsp;the company was contracted until January 2022 for NIS 474,902. In 2020,&amp;nbsp;the company was contracted until January&amp;nbsp;2021 for NIS 302,210. In 2021, the company provided an outsourced project manager‏‏‏‏&amp;nbsp;for the project for NIS 89,999. In 2020, the company provided the same services for NIS 94,295; in 2019, for NIS 458,296; and in 2018, for NIS 1,020,131.Geographic Information SystemThe company provides the ICA with Geographic Information System (GIS) data editor services for the ICA Surveying Office. The ICA Surveying Office in the West Bank was established after 1967 as part of the ICA's activity to manage land ownership in Area C in the occupied West Bank. The office's headquarters are located in the settlement of Beit El.&amp;nbsp;In January 2024, the company was contracted by COGAT to provide a GIS data editor for the ICA Surveying Office until January 2025 for NIS 308,880.&amp;nbsp;Between January 2023 and January 2024, the company provided a GIS data editor for NIS 282,000; between June 2022 and January 2023, for NIS 334,619; between January 2021 and January 2022, for NIS 205,520; and between June 2020 and January 2021, for NIS 114,813. Between 2019 and 2020, the company provided the same services for a total of NIS 233,806.Data and content management&amp;nbsp;The company provides the ICA with content and data management systems.&amp;nbsp;In February 2024, the company was contracted to develop and establish a data management system, including a data management system for a biometric project, for the ICA in Beit El for NIS 190,488.&amp;nbsp;In September 2024, the company was contracted by COGAT to provide the ICA in Beit El with an Enterprise Content Management System for 2024-2025 for NIS 85,382. In May 2023, the company was contracted to provide operation and maintenance for 2023-2024 for NIS 85,331. In June 2022, the company was contracted to develop, operate and maintain an Enterprise Content Management System for a total of NIS 1,201,353.&amp;nbsp;Between 2017 and 2018, the company provided the ICA with ICT consultants for a total of NIS 849,718.&amp;nbsp;Checkpoints - Meitar System&amp;nbsp;Between 2018 and 2019, the company provided ICT consultancy and assimilation services for the ICA for the implementation of Meitar System for a total of NIS 449,839.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel.&amp;nbsp;Services to the Israel Police&amp;nbsp;The company provides the Israel Police with&amp;nbsp;Microsoft Azure cloud services.In May 2020, the company won a closed tender to provide Microsoft Azure cloud services for the Israel Police. In July 2023, the contract was extended with an exemption from tender until the end of December 2023 for NIS 3 million.&amp;nbsp;In 2022, the company won a tender to provide the Israel Police with new media services.&amp;nbsp;In 2021, the company won part of a tender to provide the Israel Police with forensic software.&amp;nbsp;In 2016, Ness provided the Israeli Police Technology Administration with a system for budget planning for an estimated amount of NIS 1 million.&amp;nbsp;Entserv IsraelIn April 2022, Ness A.T. acquired Entserv Israel, formerly owned by&amp;nbsp;DXC Technology.&amp;nbsp;Entserv provided the Israeli Population and Immigration Authority with a computing system, which the company still maintains.&amp;nbsp;Between 2017 and 2019, Entserv Israel developed and maintained the “Aviv” System for the Israeli Population and Immigration Authority. The computerized system included the Israeli Population Registry, which contains information on Palestinian citizens and non-citizen residents of occupied East Jerusalem. In addition, the system was used to monitor movement at Israeli-controlled border crossings, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and Erez checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank - both controlled by and subjected to Israeli authorities. In December 2021, Entserv Israel was contracted, with exemption from tender, by the Population and Immigration Authority to expand its contract to carry out developments in the Authority's systems until June 2025 for NIS 5 million.&amp;nbsp;&amp;nbsp;The Aviv System is being gradually replaced by the "Eitan” System, operated by&amp;nbsp;IBM.&amp;nbsp;In 2020, Entserv Israel was contracted until 2025 to provide program development services of smart ID cards for the Population and Immigration Authority for NIS 505,978.&amp;nbsp;Services to Israel Security Agency&amp;nbsp;In 2015, the company was contracted by the Israel Security Agency (Shin Bet) to provide cyber courses for the Information Systems Division and for the Defense Division in the Prime Minister's Office with an exemption from tender. The company was certified by Unit 770 (the Shin Bet’s cyber unit) to carry out the training. The contents were built by Unit 770 and delivered by professional lecturers from Ness.&amp;nbsp;Services to the Israeli Air ForceIn 2010, Ness Technologies and Elbit Systems Joint Venture, NessBit, was contracted by the IMOD to supply the Israeli Air Force with Intelligence System valued at USD 25 million for a period of 4 years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Olizki Infrastructure Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in civil and marine engineering, open pit mining, environmental projects, quarrying, real estate development and land transportation.
 In 2018, the company was contracted by the Israeli Ministry of Defense to build an underground wall around the besieged Gaza Strip.
 In 2012, the company&amp;#39;s machinery was documented transferring quarried earth from the tunneling&amp;nbsp;of the&amp;nbsp;Tel Aviv- Jerusalem High Speed Train (A1) to an illegal construction site near&amp;nbsp;the Nili settlement in the occupied West Bank. Mateh Binyamin settlement council and Israel Railways reached an agreement that the quarried earth would be used to level the valley below the Nili settlement and build a park. The designated site is a 30-dunam area, half of which is owned by residents of the Palestinian village of Shabtin.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>One Software Technologies</t>
   </si>
   <si>
     <t>A publicly traded Israeli information technology services company. The company provides consulting, developing, and implementing services worldwide to the high-tech, banking, finance, insurance, retail, and commerce industries.The company is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Meitar Biometric SystemOne Software provides the Israeli Civil Administration with Information Technology (IT) consultancy, management and maintenance services for Meitar System, a biometric identification system deployed at checkpoints in the occupied West Bank.The Meitar System has been used by the Israeli Civil Administration (ICA) to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank.The biometric cards contain personal identifying information that is stored in the "Rolling Stone" system, a population registration system of the Palestinian population in the West Bank, operated by the Israeli military ICT and Cyber unit. The data can be used for intelligence purposes. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. &amp;nbsp;In January 2021, One Technologies provided the ICA with a manager for the Meitar System for NIS 335,998. In June 2020, the company provided the ICA with a manager for the Meitar System for NIS 692,183. Between 2017 and 2020, One Software won several tenders to supply IT consultants and management for the Meitar system for over NIS 800,000.In addition, through its fully owned subsidiaries, Taldor Consultants Ltd., Taldor Computer Systems (1986) Ltd., and Harel Information Technologies Ltd., the company provided the ICA with managers, content experts, and computer consultant field technicians for the Meitar System, as well as maintenance, repair and upgrade services for biometric queue kiosks for the Meitar System.Between 2023 and 2024, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 424,008. Between 2022 and 2023, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 384,699. Between 2021 and 2022, Taldor Consultants provided the ICA with a Meitar System Content Expert for NIS 173,113. Between 2020 and 2021, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 273,611. Between 2019 and 2020, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 330,389. Between 2018 and 2019, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System NIS 233,766.In 2021, Taldor Computer Systems provided the ICA with repair services for kiosks for the Meitar biometric project for NIS 28,009.In 2018, Harel Information Technologies provided the ICA with computers for Meitar System for NIS 72,914.Between 2018 and 2021, One Software's fully owned subsidiary, Taldor Communication, won several tenders from the ICA to provide consulting services for the Meitar System and maintenance services for queuing systems as part of a biometric project in the West Bank.Harel Information TechnologiesOne Software's fully owned subsidiary, Harel Information Technologies, provides computers and computing services to the Israel Civil Administration in the occupied West Bank, the District Coordination and Liaison Office (DCL) in Gaza, and the Israeli Ministry of Defense Coordinator of Government Activities in the Territories.Services to the Israeli Civil Administration in the occupied West BankThe company provides computers, computing services and equipment to the Israel Civil Administration (ICA) headquarters located near the settlement of Beit El in the occupied West Bank.In June 2024, Harel provided the ICA with workstations computers and mini desktop computers for NIS 104,975. In March 2024, Harel provided the ICA with computers for NIS 117,436.In October 2023, Harel provided the ICA with computers, laptops and transformers for NIS 321,224. In July 2023, Harel provided the ICA with computers for a biometric project and operation and maintenance services for NIS 109,996. In May 2023, Harel provided the ICA with televisions for the ICA Communication Unit for NIS 14,245. In February 2023, the company provided communication converters for NIS 43,456.In October 2022, Harel provided the ICA with screens configuration and desktop computers for the ICA Water Unit for NIS 285,877. In June 2022, the company provided computers and computer screens for NIS 155,603. In February 2022, the company provided laptops, screens and HP toners for NIS 91,398.In 2021, Harel provided the ICA with computers, toners, laptops and minicomputers for NIS 417,255. In 2020, the company provided computers for NIS 313,339. In 2019, the company provided laptops, lab equipment, server warranty and toners for NIS 454,549.Between 2017 and 2020, Harel Information Technologies won several tenders to provide computers and ICT equipment to DCL Gaza and to the ICA in the West Bank. Between 2015 and 2018, Harel provided the ICA with computers and computing equipment for a total amount of NIS 1,778,652.Also in 2015, the company provided equipment for Basel System for NIS 25,758.Gaza District Coordination and Liaison Officethe District Coordination and Liaison Office (DCL) in Gaza, the Israeli military coordination office responsible for implementing the Israeli government's civilian policy in the besieged Gaza. The office controls and manages the movement of Palestinians in and out of Gaza.The unit is subordinate to the Coordination of Government Activities in the Territories (COGAT) and its office is located adjacent to the Israeli Erez Checkpoint, which has been the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.In February 2024, Harel provided DCL Gaza with computing services for NIS 4,904. In January 2024, Harel provided DCL Gaza with desktop computers for NIS 56,252.In November 2023, Harel provided DCL Gaza with computing services for NIS 292.5. In October 2023, Harel provided repair services for NIS 292.5. In September 2023, the company provided computers for NIS 44,414.In 2022, Harel provided DCL Gaza with Computers for NIS 12,201. In 2021, the company provided computers for NIS 17,157. In 2020, the company provided computers for NIS 27,902. In 2019, the company provided printers for NIS 9,348. Between 2016 and 2018, the company provided computers for a total amount of NIS 248,961.Coordinator of Government Activities in the TerritoriesSince at least 2015, Harel has provided the Coordinator of Government Activities in the Territories (COGAT) with computing and IT services and equipment, including for biometric projects and biometric identification for permits required for movement in the occupied West Bank and Gaza. COGAT's headquarters is located in the Kirya military compound in Tel Aviv.Harel has also provided computing and information centralization services for the "Basel System", a biometric identification system previously deployed at checkpoints in the West Bank and Gaza. The system, designed to control the entry of Palestinians from the oPt to Israel, involved the issuance of magnetic cards with extensive biometric information (fingerprints, retinal and facial data).In November 2023, Harel provided COGAT with computing services for NIS 2,000. In October 2023, Harel provided COGAT with desktop computers and screens for NIS 286,740. July 2023, the company provided printers and toners for NIS 1,003. In May 2023, the company provided computers for NIS 27,653.In September 2022, Harel provided COGAT with computing services for NIS 3,538. In August 2022, Harel provided COGAT with computers for NIS 55,484. In June 2022, the company provided laptops for NIS 4,924. In March 2022, the company provided computing services for NIS 3,442. In February, the company provided toners for NIS 35,128.In 2021, Harel provided COGAT with computers, laptops, workstations and toners for NIS 146,018. In 2020, Harel provided COGAT with computers and toners for NIS 178,133.Between 2015 and 2019, Harel provided COGAT with printers, computers, and computing equipment for a total amount of NIS 523,667.Services to the Israeli Ministry of DefenseIn June 2018, Taldor won a NIS 550 million tender from the Israeli Ministry of Defense (IMOD) to serve as the main ICT services contractor in the military ICT Technology Center, Kiryat HaTikshuv, in Beer Sheva for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters, to the Naqab region. Taldor won the tender together with a company controlled by Shikun &amp;amp; Binui Group and Africa Israel.In November 2024, One Software developed for the IMOD a mobile application that allows precise navigation to graves in military plots in cemeteries. The application was developed by the company in collaboration with the ICT Division and the Defense Procurement Administration at the Ministry of Defense.In December 2024, the company launched a new campaign in which it pledged to offer employment to every Orthodox (Haredi) serving in the Israeli army. According to the company, every young Haredi who enlists in the army, regardless of the position or length of time they serve, will receive a job offer from the company upon their discharge.Services to the Israel Prison ServiceThe company’s fully owned subsidiary, Harel Information Technologies, had over 130 engagements with the Israel Prison Service worth NIS 16,020,447, which included the purchase of desktop computers and monitors for NIS 8,753,832, purchase of storage systems and backup software for NIS 1,145,251, servers for NIS 649,052, and communication services for NIS 1,347,795.</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Polimil</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides identification solutions and identification personal and smart cards.
 The company is providing biometric smart cards, printers, and additional equipment and services for the Israeli Civil Administration (ICA) for the Meitar System.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards for Palestinians to use to cross Israeli checkpoints in the West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints.
 In 2020, the company was contracted by the ICA to provide Smart Cards for a biometric project for NIS 1,393,237, and to provide smart cards for Meitar System for NIS 1,013,594, for the months of July-September. Also in 2020, the company provided the ICA with equipment for Meitar System for NIS 709,271; repair services for NIS 49,797; and maintenance service for smart card printers for NIS 39,380.
 In 2019, the company provided the ICA biometric equipment for NIS 250,075; services for Meitar System stations for NIS 25,611; and repair service for Meitar printers for NIS 6,425.
 In 2018, the company provided the ICA smart cards for Meitar System for NIS 835,380; printing equipment for Meitar System for NIS 70,113; Printers for Meitar System for NIS 134,317; additional equipment for Meitar System for NIS 75,503; and card printers for a biometric project for NIS 57,746.
 In 2017, the company provided the ICA smart cards for Meitar System for NIS 1,013,594; printers for Meitar System for NIS 544,883; and additional printing equipment for NIS 56,694; and card printers for biometric project for Erez and COGAT for NIS 48,122.
 </t>
   </si>
@@ -769,51 +784,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -884,476 +899,503 @@
       </c>
       <c r="I3" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="I11" s="0"/>
+        <v>64</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I12" s="0"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>38</v>
+        <v>81</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="I17" s="0"/>
+        <v>49</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H18" s="0"/>
-      <c r="I18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I18" s="0"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>92</v>
+        <v>52</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>54</v>
+        <v>94</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="0">
+        <v>19</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" s="0"/>
+      <c r="I20" s="0" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">