--- v0 (2026-07-23)
+++ v1 (2026-09-09)
@@ -12,449 +12,145 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Boneich Construction Development &amp; Investments</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction, development and investments company. The company is involved in numerous construction projects in the occupied Palestinian territory.
 Boneich Construction Development &amp;amp; Investments is building 30 housing units in Hadagan Hill neighborhood in the Efrat settlement on an area of 6,200 m2 under a tender of NIS 4.35 million, with development expenses of NIS 3.84 million, which it won on 24 November 2013.
 The company is also involved in two construction projects in the Beitar Illit settlement. It is building 48 housing units in the northwest part of the settlement under the framework of the settlement&amp;#39;s Local Outline Plan 426/3. According to the tender that Boneich Building Development &amp;amp; Investments won on 18 March 2015, the company purchased an area of 3,628m2 for NIS 9.8 million, with development expenses of NIS 6.6 million. In West Beitar Illit, the company is executing a project according to a tender of NIS 6.5 million, which it won on 27 October 2014, to build 40 housing units on an area of 4,091 m2 in the center of Beitar Illit. Development expenses were NIS 7.725 million. This tender is part of Local Outline Plan 426/8, which refers to the land of the Palestinian villages Wadi Fukin, Husan and Nahhalin.
 In 2016, the company completed a residential project in the northeastern extension of Pisgat Zeev East, which pushes the settlement closer to the Palestinian villages of Hizma and Anata. The project was built on an area of 4,940 m2 as part of Municipal Zoning Plan 8150, which refers to the expansion of Pisgat Ze&amp;#39;ev East to the northeast.
 All four projects are accompanied by Hapoalim Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
-  </si>
-[...103 lines deleted...]
-    <t>$5B-$10B</t>
   </si>
   <si>
     <t>Mishkan Eliyahu Construction and Investment Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company.
 Mishkan Eliyahu builds housing and commercial projects in settlements in the West Bank and in settlement neighborhoods in East Jerusalem.
 The company won a tender of NIS 1.88 million with development expenses of NIS 4.97 million to build a 24 housing units&amp;#39; project on a land of 1,933 m2 in the center of the settlement of&amp;nbsp;Beitar Illit&amp;nbsp;in July 2014.&amp;nbsp;The project is executed in accordance with Urban Construction Plan no. 426/8, which refers to the lands of the Palestinian villages Wadi Fukhin, Hussan and Nahalin.&amp;nbsp;The project, which is currently under construction, is also part of the Israeli government&amp;#39;s program: &amp;quot;Price for residents&amp;quot; (Mehir Lamishtaken) that offers low cost housing.
 Hapoalim bank provides financial accompaniment to this project.
 Mishkan Eliyahu won a tender of NIS 1.89 million with development expenses of NIS 4.9 million to build 24 housing units on a land of 3,695 m2&amp;nbsp;in Givat Hatamar in Efrat in July&amp;nbsp;2014. The &amp;quot;Open&amp;quot; project is currently under construction.
 Hapoalim bank provides financial accompaniment to this project.
 The company is also building a commercial center of 3000 m2 in the settlement of Efrat.
 Over the years, Mishkan Elyahu had completed the construction of the following construction projects in West Bank and East Jerusalem settlements:
 The &amp;quot;village&amp;quot; project of cottage houses in the settlement neighborhood of Pisgat Ze&amp;#39;ev; two housing projects of 24 apartments each in Beitar Illit, one of which is executed in the framework of &amp;quot;Mehir Lemishtaken&amp;quot;;&amp;nbsp;a commercial center in Ma&amp;#39;ale Adumim; a project in&amp;nbsp;the settlement neighborhood of Neve Ya&amp;#39;akov.
 </t>
-  </si>
-[...99 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -757,51 +453,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -860,125 +556,67 @@
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>16</v>
-[...25 lines deleted...]
-      <c r="I5" s="0" t="s">
         <v>24</v>
-      </c>
-[...27 lines deleted...]
-        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">