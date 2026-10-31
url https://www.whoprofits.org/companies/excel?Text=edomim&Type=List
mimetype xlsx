--- v0 (2026-06-12)
+++ v1 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -69,139 +69,95 @@
     <t>Private</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Supplier of new and used&amp;nbsp;military equipment, including arms, ammunition, weapon spare parts, personal equipment,&amp;nbsp;armored vehicles and aircrafts.&amp;nbsp;The company sells weapons and armored vehicles from the Israeli&amp;nbsp;military.
 The company also sells &amp;quot;non-lethal&amp;quot; weapons, and operates as the exclusive provider of Taser in Israel.
 The company is located in the industrial zone of Mishor Adumim, which is a settlement in the occupied West Bank.
 The company is an authorized supplier and exporter of the Israeli Ministry of Defense, the Israeli Ministry of Internal Affairs, the Israeli army, Israel Police and the&amp;nbsp;Israeli Prisons Service.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
-    <t>G1 Secure Solutions (formerly G4S Israel)</t>
-[...48 lines deleted...]
-  <si>
     <t>Salit HaAdumim Quarry &amp; Stone Processing Plant</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures construction materials and executes infrastructure and construction projects.
 The company operates a quarry in&amp;nbsp;Mishor Adumim industrial zone, which is a settlement in the occupied West Bank, and has built infrastructure as a subcontractor in the settlement of Beitar Illit in the occupied West Bank.
 According to a tender published by the Israeli Civil Administration in 2018, the company provides 80,000 tons of material for the Israeli industry and 10,000 tons of material in the West Bank annually.
 In 2011, the company&amp;#39;s Palestinian workers organized a strike to fight the company&amp;#39;s exploitative measures against them. The workers suffered from insecure working conditions, they were paid informally and without social benefits.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Taavura Holdings</t>
+  </si>
+  <si>
+    <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A large Israeli road haulage and logistics company. The group engages in various types of road haulage, earth moving and mining, cranes and heavy lift, oversize loads and heavy haulage, air cargo terminal operations and logistics services as well as importing and servicing DAF, Kenworth and Isuzu trucks and VDL buses.
 Taavura provided heavy haulage and installation engineering services to the Israeli authorities during the construction of the&amp;nbsp;Separation&amp;nbsp;Wall.&amp;nbsp;Company cranes were documented installing&amp;nbsp;concrete slabs as part of the apparatus of the Wall near the Palestinian town of Abu Dis and in the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;Liebherr&amp;nbsp;heavy construction machinery imported to Israel by Tashtit,&amp;nbsp;a division of Taavura,&amp;nbsp;was used in the construction of the Wall&amp;nbsp;on the land of the Palestinian village of Ni&amp;rsquo;lin.
 The company was also involved in the construction of two bridges in the occupied Palestinian territory, one above Route 1 near the settlement industrial zone of&amp;nbsp;Mishor Adumim&amp;nbsp;in the West Bank and the other as part of Route 20/4 above Route 433 in northern East Jerusalem. Company trucks transported extra-large concrete beans to the construction sites and company cranes lifted and installed them in place.
 The company transports heavy cargo for the Israel military. The company transported aircrafts and watercrafts and participated in a drill of the Israeli military as a transporter of tanks. During the attack on Gaza in November 2012, the company transported tanks to the front lines.
 Taavura hauled parts of&amp;nbsp;Herrenknecht&amp;nbsp;tunneling&amp;nbsp;machinery form the port to the construction site of the&amp;nbsp;Tel Aviv-Jerusalem new fast train line. The fast train&amp;nbsp;crosses the Green Line into occupied Palestinian territory. Taavura also hauled transformers to the occupied Syrian Golan, including hoisting Electric pole for Israel Electric Corporation in the settlement of Merom Golan. Additionally, the company&amp;rsquo;s cranes were used outside Damascus Gate in East Jerusalem, and in 2021 its trucks provided haul services from Barkan Industrial zone in occupied West Bank.
 The Tashtit Division is also the exclusive importer of DAF Trucks to Israel.&amp;nbsp;Tashtit provides repair and maintenance&amp;nbsp;service through a network of authorized DAF garages, three of which are located in the occupied Palestinian territory.&amp;nbsp;Y. Tzarfati Car and Metal Services&amp;nbsp;is located in the Mishor Adumim settlement industrial zone, Friends Garage P.H. in the settlement neighborhood of&amp;nbsp;Neve Yaakov&amp;nbsp;in occupied East Jerusalem and S. Haddad Garages in the settlement industrial zone of&amp;nbsp;Atarot. Through its 50% share in UTI (Universal Trucks Israel), the company imports and distributes Isuzu trucks. Y. Tzarfati Car and Metal Services and S. Haddad Garages also function as UTI&amp;rsquo;s Isuzu licensed service centers.
 Until 2021, Egged Taavura was a subsidiary of the company (50%) in the field of public transportation and operated dozens of bus lines in the occupied West Bank and East Jerusalem, serving more than 20 Israeli settlements, including Elon Moreh, Itamar, Kfar Tapuach, Eli, Rechelim, Shilo, Ma&amp;rsquo;ale Levona, Immanuel, Kedumim, Karnei Shomron, Ariel, Shvut Rachel, Ofra, Sha&amp;rsquo;ar Binyamin industrial zone, Geva Binyamin (Adam), Talmon, Nahliel, Dolev, Nili, Na&amp;rsquo;ale and Pisgat Zeev. In 2016, Egged Taavura and other companies ordered 71 Mars Defender armored buses from Merkavim to be used in settlements. In 2021 Egged Taavura was acquired by Electra Afikim.
 In the logistics sector, Taavura owns&amp;nbsp;Maman Cargo Terminals and Handling, which supplies management and operation services to cargo terminals in Israel. Maman&amp;rsquo;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation and from the joint custom envelope &amp;ndash; designed in the Oslo Accords. &amp;lsquo;Quality and Security reasons&amp;rsquo; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to Palestinian manufacturers and&amp;nbsp;importers.
 Maman provides archiving services through its subsidiaries Archive 2000 and Archive Jerusalem, which operate an archiving facility in Mishor Adumim&amp;nbsp;settlement Industrial Zone.
 Taavura&amp;rsquo;s earth-moving division provided training to several Israeli army units, including an Engineering Corps unit stationed in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>$500M-$1B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Zakai Agricultural Know-how and Inputs</t>
   </si>
   <si>
     <t xml:space="preserve">Producers of plants, equipment for plant nurseries and agricultural technology.
 The company is located in the industrial zone of Mishor Edomim, which is a settlement in the West Bank.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
@@ -521,51 +477,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -595,153 +551,124 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="I4" s="0" t="s">
         <v>27</v>
-      </c>
-[...2 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>23</v>
-[...27 lines deleted...]
-      <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>