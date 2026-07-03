--- v0 (2026-05-18)
+++ v1 (2026-07-03)
@@ -765,58 +765,57 @@
 The company is one of the major security systems provider to the Israeli government, the Israeli Ministry of Defense (IMOD) and the Israeli Air Force, including the IMOD complex (&amp;ldquo;Hakirya&amp;rdquo;) in Tel Aviv. It also provided security systems to the Israeli armored corps base of Nachshonim, which was donated by the US army in accordance with the&amp;nbsp;Wye River Memorandum. The company operates security patrol units which secure oceanic facilities, vehicles and transport routes, buildings and equipment of the security and finance industries. These units, as the company states, are manned by &amp;ldquo;combatants who graduated elite combat units in the Israeli army&amp;rdquo;.
 Between 2010 and 2018, the company provided and maintained security systems for the Israeli Population and Immigration Authority for the total sum of NIS 9,123,095. In March 2019, the contract was extended to 30 September 2019 for an additional NIS 750,000. Among the company&amp;rsquo;s clients is the Western Wall Heritage Foundation, a governmental body established by the Ministry of Religion in 1988 carrying out development and infrastructure work and hold Jewish religion ceremonies in the site located in the occupied Old City in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gadish Engineering – Yoram Gadish Group</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t xml:space="preserve">Gadish Group is one of Israel&amp;rsquo;s largest private engineering management company with an annual turnover exceeding 300 million USD.
 The Group was awarded a Moriah &amp;ndash; Jerusalem Development Company contract for the construction of a bridge for the Jerusalem Light Rail (JLR) worth some 74 million USD (250 million NIS). The JLR connects Israeli settlements in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements.
 The Group is also involved in a housing construction project in Beitar Illit settlement. In addition, the Group&amp;rsquo;s clients include the Ministry of Defense, the Israeli Police, Shufersal supermarket with branches in settlements across the occupied West Bank and East Jerusalem, as well as Barkan Winery and Maale Adumim settlement council.
 Furthermore, the Group was selected to take part in the construction of a railway in the Naqab from Beer Sheva to Arad. When completed, the 28km railway will lead to the forced displacement and adversely impact the daily life of some 50,000 Palestinians in the Naqab living Alfora&amp;rsquo;a, Ksefe, Alzarora, Ktmat.
 According to BIMKOM &amp;ndash; Planners for Planning Rights, the rail will block people&amp;rsquo;s entry to their villages, limit access to residential area and agricultural land; restriction and prevention of construction and development on both sides of the rails and wide areas of land where their communities exist; land expropriation and demolition of residential buildings.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
-    <t>Greenkote Plc (Summet Hitech Coatings)</t>
-[...6 lines deleted...]
-</t>
+    <t xml:space="preserve">Greenkote  </t>
+  </si>
+  <si>
+    <t>Greenkote PLC is a USA-based company engaged in the development and marketing of thermal diffusion technology for metal protection coatings for the construction, automotive, and mining industries. The company is registered as a United Kingdom company, with plants in North America, South America, Europe, the Middle East, Asia, and Africa.Settlement Production&amp;nbsp;Greenkote operates a licensed coating facility in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. The facility serves as the company's research and development site for coatings technology and manufacturing.&amp;nbsp;Greenkote’s fully owned Israeli subsidiary, Greenkote (Israel) Ltd., has an additional address in the settlement of Ariel in the occupied West Bank.Services to the Israeli military&amp;nbsp;According to its website, Greenkote is a supplier to the Israeli military.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Group 5 Security (Tzevet 5)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides security and guarding services.
 The company provides security services to Israeli settlements in the occupied West Bank, including the regional councils of Mateh Binyamin, Shomron and Megilot, the Barkan Industrial Zone, Kdumim, Karnei Shomron, Elkana and Gush Etzion.
 In 2019, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement regional council of Megilot.
 In 2018, it won tenders for the provision of security, patrolling and on-call services to public institutions for the settlement regional council of Mateh Binyamin and the settlement local councils of Immanuel and Givat Zeev.
 In 2017, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement local council of Elkana.
 It also won a tender for the provision of security and guarding services to educational institutions and the Barkan settlement industrial zone for the settlement regional council of Shomron.
 In 2015, the company won tenders for the provision of security and patrolling services to educational institutions and perimeter security for the settlement local councils of Beit Aryeh-Ofarim, Immanuel and Kdumim and the settlement regional council of Mateh Binyamin.
 Additionally, in June 2019, Who Profits recorded the presence of company guarding personnel in the Og sewage purification plant, a purification plant in the Jordan Valley in the occupied West Bank. The Og plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;rsquo;akov and Pisgat Ze&amp;rsquo;ev) as well as the settlements of Ma&amp;rsquo;ale Adumim, Ma&amp;rsquo;ale Adumim Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The plant treats 20,000 m&amp;sup3; of sewage per day. The purified water is primarily intended for use in irrigating date plantations in the settlement regional councils of Megilot and the Jordan Valley.
 The company operates a branch in the Barkan Industrial Zone.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Ha'argaz Technopach Metal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures metal equipment and packaging for airborne haulage and electronic casings. Company&amp;#39;s products are used for the high-tech, communication and security industries.
 The company&amp;#39;s 8000 sqm. plant is located in the Barkan industrial zone, which is an Israeli settlement in the occupied West Bank.
@@ -910,53 +909,50 @@
 Additionally, the company markets&amp;nbsp;mislabeled&amp;nbsp;settlements products under its brand name. The Organic&amp;nbsp;Tahini sold under Nitsat HaDuvdevan brand originates from the&amp;nbsp;Achva-Achdut factory in the&amp;nbsp;Barkan industrial Zone&amp;nbsp;and the Organic eggs marketed by the chain, arrive from Gvaot Olam, which is an&amp;nbsp;organic farm&amp;nbsp;and&amp;nbsp;Israeli&amp;nbsp;outpost near the settlement of&amp;nbsp;Itamar&amp;nbsp;in the northern&amp;nbsp;West Bank.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>I.R.P.C. Rubber Products Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli manufacturer of rubber products for the automotive industry.
 The company operates a factory in Barkan I.Z in the occupied West Bank. In addition, the company provides rubber products for the Israeli army.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
@@ -2548,306 +2544,308 @@
       <c r="G27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>42</v>
+        <v>132</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="I28" s="0"/>
+        <v>79</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>121</v>
       </c>
       <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
@@ -3224,51 +3222,51 @@
       <c r="G51" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>205</v>
       </c>
@@ -3309,51 +3307,51 @@
       </c>
       <c r="H54" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>213</v>
       </c>
       <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>215</v>
       </c>
@@ -3533,51 +3531,51 @@
       </c>
       <c r="H62" s="0" t="s">
         <v>122</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">