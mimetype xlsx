--- v0 (2026-05-18)
+++ v1 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -147,152 +147,54 @@
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Beton Atarot (formerly: Elad Imported Cement)</t>
   </si>
   <si>
     <t xml:space="preserve">A privately- owned cement factory.
 The company is located in Mishor Adumim I.Z., the industrial zone of Maale Adumim settlement in the occupied West Bank.
 Leumi Bank has provided loans to the company, holding as collateral the company&amp;rsquo;s contractual rights in accordance a development contract referring to an area of 2116 m2 in Mishor Adumim IZ, built on the lands of the Palestinian village of Khan al-Ahmar.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
@@ -391,101 +293,51 @@
 The company&amp;#39;s client list includes the Ma&amp;#39;ale Adumin Municipality, Mateh Binyamin Regional Council, Beit Aryeh Local Council, The Economic Co. for the Development of Ma&amp;#39;aleh Adumim.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Dor Alon Energy Israel (1988) Ltd.</t>
   </si>
   <si>
     <t>A publicly traded Israeli gas fueling and energy company. The company is engaged in the development, establishment and operation of gas stations and in the marketing of fuel products. The company provides fuel to institutional and airline customers in cooperation with Chevron and is active in the field of retail food and restaurants and&amp;nbsp;real estate.&amp;nbsp;The company operates the "Alonit" supermarkets and convenience stores chain, the "am:pm" food retail chain, the BBB restaurant chain, and Si Cafe cafe chain.&amp;nbsp;Services to SettlementsDor Alon operates&amp;nbsp;214 public gas stations, 173 electrical charging stations and stores and coffee shops. The company operates gas fueling stations and convenience stores in the occupied West Bank and East Jerusalem.&amp;nbsp;The company operates 5 gas stations and 4 convenience stores in the settlements of Alfei Menashe, Elkana, Ma’ale Adumim, Karnei Shomron and Mitzpe Yeriho in the occupied West Bank.&amp;nbsp;In addition, the company operates gas stations in the Atarot Industrial Zone, in the Old City and near the French Hill settlement neighborhood in occupied East Jerusalem.&amp;nbsp;Captive Market&amp;nbsp;Dor Alon enjoys access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;In 2020, Dor Alon signed a two year agreement with the Palestinian Authority for the provision of gasoline, diesel, and liquified petroleum gas. In April 2022, the agreement was extended until the end of 2025, and in January 2025, it was extended again until the end of 2027.&amp;nbsp;In 2021, Dor Alon provided 50% of the Palestinian Authority's annual fuel consumption for NIS 865 million. As of December 2024, the PA’s debt to the company is NIS 531 million. As collateral, the company collects the payment from Palestinian tax revenues held by the Israeli government.&amp;nbsp;As of December 2024, the PA’s debt increased to NIS 531 million.&amp;nbsp;In addition, the company operates a gas station in the&amp;nbsp;Palestinian neighborhood of Shuafat in occupied East Jerusalem.&amp;nbsp;Involvement through subsidiaries:.Through its subsidiary, Burgerim, the company operates a restaurant in Ma'ale Adumim and Alei Zahav settlements in occupied West Bank and one in Katzrin settlement in occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Service Industry and Retail</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...49 lines deleted...]
-</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
@@ -636,50 +488,62 @@
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
+    <t>Israel Discount Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jerusalem Winery </t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t xml:space="preserve">Jerusalem Winery - Agricultural Cooperative Association is an Israeli winery&amp;nbsp;based in the Atarot settlement industrial zone in occupied East Jerusalem. The company has vineyards in Jerusalem Mountains, Carmel Slopes and Judean Plains.
 The wines are marketed under the brand name Jerusalem Vineyard Winery, labeled as made in Israel.
 In September 2023, the company hosted an event in the Atarot Industrial Zone (IZ)&amp;nbsp;for the owners of the factories in the IZ, in the presence of the Mayor of Jerusalem and the CEO of the Atarot Industrial Zone.
 In 2016, the winery received a grant of 15,363,000 NIS from the Investment Authority of the Israeli Ministry of Economy to expand its winery in Atarot IZ. The investment will involve the creation of 10 new jobs in the settlement industrial zone.
 Between 2016 and 2021, Jerusalem Winery provided wines and grape juice to the Israeli Prison Service (IPS) for NIS 1,859,424.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>Margolin Bros</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering and consulting company specializing in project and construction management.
 2018-2023, the company is involved in Lev Yehuda &amp;ndash; al-Arroub Bypass Road, a transportation project carried out by Netivei Israel, a state-owned national transport infrastructure company, in Route 60 in the occupied West Bank, for 340 million NIS. This 10km section of Route 60 bypasses the Palestinian refugee camp al-Arroub and the Palestinian village Beit Ummar. The new bypass road includes surveillance cameras, concrete walls and floodlights in the areas near the road.
@@ -692,50 +556,56 @@
 In 2019, the company won a tender for the provision of management services to section 21/3 of the expansion of Road 6 in the Naqab (Negev) region. Section 21 affects the Bedouin Palestinian villages of al-Masoudeyh, al-Gren, Khirbet Wtan, Ber al-Hamam, Kh&amp;rsquo;ashem Zaneh, Sween, a-Shahbi, Wadi al-Niam and Wadi al-Mashash. According to an opinion by Bimkom &amp;ndash; Planners for Planning Rights, 2,500-3,000 people will be directly affected and displaced by the planned road.
 2015-2018, the company carried out a commercial project for Rami Levy Hashikma Marketing in the Atarot settlement industrial zone for 20 million USD. The project, which includes a commercial center and a supermarket, comprises 25,412 square meters.
 2011-2014, the company was involved in Policity, the Israeli police&amp;rsquo;s national training center. The company participated in preparing the BOT (Build-Operate-Transfer) tender and was responsible for quality assurance.
 In 2006, Margolin &amp;ndash; Ariel, Engineering and Management, a partially-owned subsidiary of the company (70%), managed an infrastructure project in the settlement of Elkana in the West Bank for Israel Land Authority.
 2000-2004, the company oversaw the establishment of Rimonim Prison and Ofek Juvenile Prison in Hasharon Prison complex.
 In addition, the company has carried out projects for the Israeli Ministry of Defense and air force.
 </t>
   </si>
   <si>
     <t>Matrix IT</t>
   </si>
   <si>
     <t>TASE, Subsidiary of Public</t>
   </si>
   <si>
     <t>Matrix IT is a publicly traded Israeli Information Technology (IT) company operating globally in the fields of IT solutions and services, consulting, and management. The Matrix Group provides services in the areas of banking and finance, government and the public sector, security, transportation, high-tech and startups, health, industry, retail and trade, education and academia. The Group is also engaged in the sale and marketing of software and hardware products from a wide range of manufacturers, as well as in the provision of consulting services, project management and multidisciplinary engineering consulting.&amp;nbsp;The company is controlled by Israeli information technology group&amp;nbsp;Formula Systems (1985) Ltd. (NASDAQ and TASE: FORTY), which provides extensive services and works in close cooperation with the Israeli Ministry of Defense, the Israeli military, the security forces, and the defense industries.In March 2025, Matrix announced the acquisition of Magic Software Enterprises Ltd. (TASE and NASDAQ: MGIC), making it one of the largest public IT companies in the world.The company provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s fully owned subsidiary, Matrix I.T. Global Services Ltd. (formerly Talpiot) is located in the settlement of Modi’in Illit in the occupied West Bank.&amp;nbsp;The center, established in 2005, was previously named “Talpiot” after the Israeli military’s elite training program unit.In 2020, the company’s fully owned subsidiary, Matrix I.T. Integration &amp;amp; Infrastructures Ltd., provided computing services for Ariel university, located in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company provides various services and products to the Israeli Ministry of Defense (IMOD), the Israeli military and security forces.&amp;nbsp;Matrix's Defense division is engaged in projects for the IMOD and Israeli security forces. The division provides services for the Israeli military, the IMOD and the Israeli defense industries, as well as abroad. The company provides services to the Israeli Air Force, the Israeli Navy, the Military Intelligence Directorate, the Directorate of Defense Research &amp;amp; Development, and the Israel Prison Service, and Israeli weapon companies, Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems, which provide weapons for the Israeli military.&amp;nbsp;GazaSince the beginning of the ongoing Israeli attack on Gaza in October 2023, the company has increased its activity and provided fitted services to the IMOD and the defense industries. The company has expanded its services and contract with the IMOD and increased the sales of software products it provides for it.&amp;nbsp;Services to the Israeli Weapon Industry&amp;nbsp;In addition to consulting, Matrix Defense is involved in projects in the fields of defense, intelligence, web intelligence and cyber in collaboration with security agencies, which in some cases are later sold to foreign countries.The company is involved in building central systems for the security industries and operates an Artificial Intelligence and Machine Learning Excellence Center that works in collaboration with the Israel Aerospace Industries (IAI) and other security agencies, developing solutions based on artificial intelligence, machine learning and big data, integrated into a variety of systems, incluidng AI solutions for automatic target identification on the future battlefield, expanding the capabilities and performance of existing systems and developing innovation capabilities based on automated systems. In the past year, the company's scope of activity has increased significantly, and it was included by order of the Minister of Defense as a defense industry directly supervised by the IMODThe company was founded by a senior Brigadier General of the Air Force's fighter pilots. The company chairman is a retired major general who was, among others, the commander of the military Judea and Samaria Division in the occupied West Bank.Service for the Coordinator of Government Activities in the Territories (COGAT)&amp;nbsp;Matrix I.T. and its fully owned subsidiaries, Matrix IT Advanced Information Systems and Matrix IT Integration &amp;amp; Infrastructures, provide computing services and equipment to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) in Gaza.&amp;nbsp;Israeli Civil Administration&amp;nbsp;The company provides the ICA with computers, computing services, consultants and system analysts, including for systems used for monitoring and data collection and biometric identification of Palestinians in the West Bank and Gaza. The ICA headquarters is located in the settlement of Beit El in the occupied West Bank.Meitar SystemMatrix provides computing equipment for the Meitar biometric system, which is used to monitor the movement of Palestinians in the occupied West Bank. The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. In September 2024, the company was contracted to provide the ICA with computers for the Meitar biometric project for NIS 136,663. In December 2021, the company provided the ICA with computer screens for checkpoints for NIS 79,243. In 2018, the company provided computer screens for the Meitar System for NIS 40,159.&amp;nbsp;Wisdom Stone System&amp;nbsp;The company provides system analysts and computing consultants for the ICA’s “Wisdom Stone” system. The Wisdom Stone is a computerized information system used by the ICA and DCL Gaza to monitor and collect data on Palestinian residents in the West Bank and the Gaza Strip as part of Israel's permit regime enforced in the oPt. The system centralizes information documenting previous permit applications submitted, "disqualifications" imposed on individuals, the dates of a person's entry into Israel, and more. In addition, the system is used by soldiers of the unit to revoke a permit granted to a person or group of people. In January 2024, the company was contracted to provide the ICA with system analyst for the Wisdom Stone until January 2025 for NIS 804,960. In January 2023, the company was contracted to provide the system analyst until January 2024 for NIS 696,555. Between 2018 and 2020, the company provided the ICA with computing consultants for the system for NIS 1,152,876.In March 2024 and December 2023, the company provided the ICA with cloud switch management system for NIS 31,550 and NIS 142,9077, respectively. In January 2024, the company provided the ICA with Android tablets for ICT inventory management for NIS 7,145.&amp;nbsp;In December 2023, the company provided the ICA with Gigabit Interface Converters (GBIC) for a new civic network for NIS 99,757. In June 2023 and June 2022, the company provided the ICA with computers for a biometric project for NIS 2,277 and NIS 121,156.&amp;nbsp;In February 2022, the company was contracted to provide the ICA with development of software to monitor illegal construction until end of December 2023 for NIS 684,999. Also in 2022, the company provided the ICA with systems analyst for NIS 615,109 and switches for NIS 69,442.&amp;nbsp;In 2021, the company provided the ICA with computing service providers for NIS 424,709 and desk computers and equipment for NIS 154,709. In 2020, the company provided the ICA with computing service providers for NIS 270,270, computers for NIS 29,615 and workstation for Geographic Information System (GIS) for NIS 14,807.&amp;nbsp;Between 2016 and 2020, the company provided the ICA with routers, communication equipment, computers and computer screens for a total of NIS 571,042. Between 2016 and 2017, the company provided the ICA with computing consultants for a biometric project for a total of NIS 907,507.&amp;nbsp;In 2017, the company provided services for a project for “biometric identification of Palestinians in the West Bank” for NIS 22,806.Coordinator of Government Activities in the Territories&amp;nbsp;The company provides the Coordinator of Government Activities in the Territories (COGAT) with computing services, computers, tablets, computer monitors, and communication equipment.&amp;nbsp;In 2024, the company provided COGAT with computing equipment and services for a total of NIS 28,655. In 2023, the company provided computing equipment and services for a total of NIS 74,062; In 2022, for NIS 54, 562; In 2021, for NIS 40,602; and in 2020, for NIS 33,960.District Coordination and Liaison Office in&amp;nbsp;GazaThe company has provided computers and screens to the Israeli military District Coordination and Liaison Office (DCL or DCO) in Gaza, which manages and monitors the movement of Palestinians in the oPt, among others. Until October 2023, the DCL office was located at Erez Checkpoint, which was the only land crossing between the besieged Gaza Strip and Israel and the West Bank since the Israeli siege on the Gaza Strip.&amp;nbsp;In 2022, the company provided DCL Gaza with computers for NIS 4,644. In 2019, the company provided DCL Gaza with screens for NIS 7,004. Between 2016 and 2018, the company provided computers and screens for NIS 51,610.Project NimbusIn February 2024, Matrix won a tender to provide SAP BTP (SAP Business Technology Platform) solution in the Nimbus government cloud. As part of the tender, Matrix will provide SAP's platform on Google Cloud for government ministries, trust units and public sector entities.The SAP BTP platform is a cloud platform (SaaS) that will allow government organizations access to a variety of advanced capabilities through data management, application development, and advanced analytics capabilities combined with artificial intelligence.Project Nimbus is a large-scale project for the provision of public cloud computing services and centralization of government databases for the Israeli government as part of the computing system of government ministries and bodies, including to the Israeli Ministry of Defense, the Israeli military, Israel Police and the Israel Prison Service. The project also includes services to the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.Matrix’s partners in the Nimbus project include&amp;nbsp;IBM’s fully owned Israeli subsidiary, Red Hat Israel, which works extensively with the Israeli military.Training Courses for the Israeli Military&amp;nbsp;The company’s fully owned subsidiary, John Bryce Training, has won a tender from the Ministry of Defense to provide a variety of professional training in the fields of information security and cyber for the Ministry of Defense’s Computer Professions School, which is the main unit for training soldiers in the field of computing in the Israeli military. The financial scope of the agreement is estimated at approximately 1.8 million NIS per year and is expected to last for 3 years, with a total scope of approximately 5 million NIS.The company offers courses to prepare for service in the technological units in the Israeli military, intended for students in the ninth grade and above, including the Intelligence Corps, Unit 8200, the ICT Corps, and the Air Force. The course instructors are graduates of military technological units or former members of the Ministry of Defense.&amp;nbsp;Since 2015, the company’s fully owned subsidiary, John Bryce Training Ltd., has been the training contractor in the Israel Police National Training Center project for the concessionaire from the&amp;nbsp;Shikun &amp;amp; Binui Group.In 2017, the company’s fully owned subsidiary, John Bryce Training Ltd., won a 3-year tender to provide training for the Israeli army around Cyber Security and Information Security.The company offers Information Security and Cyber studies to the public which according to its website are delivered in a unique simulator that is used to train soldiers in Israeli military cyber units.&amp;nbsp;“Combatants for Hi-Tech”&amp;nbsp;The company's fully owned subsidiary, Matrix DNA, is operating a training course for combatant soldiers to integrate them into the technology industry upon their release from the military. The course offers technological product management training for combatant soldiers as part of the Israeli military General Staff program and the "Combatants to High-Tech" program.&amp;nbsp;In September 2024, the course was adapted for reservists from the combat system, from which 21 warriors aged 24-31 who had fought in Gaza after October 2023 were selected.In August 2024, Matrix took part in a professional training course in the field of cyber and programming which was designed to train combatant soldiers with battlefield experience who were injured in battle and were forced to transfer to a rear-line role in the army to integrate them into the military's technological array. The course is operated in collaboration with the technological units of the military's Telecommunications and Information Technology Unit (Lotem Unit).IT For IDFIn 2024, Matrix IT sponsored the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.Services for the Israel PoliceIn May 2024, Matrix was awarded a tender from the Israel Police for the purchase of computer peripherals, memory devices, computers and unique printers.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Police and the Border Police with computers and tablets, computer peripherals, communications equipment and body cameras for a total of NIS 56,224,567.In 2020, the company provided equipment for police stations and police activity in the occupied West Bank and East Jerusalem for a total amount of NIS 76,876, including in the Jordan Valley area and the Palestinian neighborhood of Sheikh Jarrah in East Jerusalem. In 2019, the company provided equipment for a police station in the settlement of Modiin Illit in the West Bank for NIS 10,043.&amp;nbsp;In 2020, the company provided equipment worth NIS 4,404 for the "Ring" checkpoint (Anata/al-Esawiyah) in the Jerusalem Envelope operated by the Israel Police.&amp;nbsp;Also in 2020, the company provided the Border Police with communication equipment for activity in the West Bank, for a training base in the settlement of Michmash in the occupied West Bank, and for a project in Atarot in occupied East Jerusalem, for a total amount of NIS 17,251.&amp;nbsp;Services for the&amp;nbsp;Israel Prison Service&amp;nbsp;Matrix established the Israel Prison Service's Server Farm.&amp;nbsp;In July 2023, the company won a tender by the Israel Prison Service (IPS) for establishing a primary and secondary server farm for the Prison Service for NIS 10 million. In 2022, the company began the process of planning the establishment of the project together with the IPS' division and in cooperation with&amp;nbsp;Bynet&amp;nbsp;Communications. The volume of data processed and stored in the new server farm is hundreds of terabytes and it serves approximately 10,000 IPS employees. The establishment was completed in May 2024.The company provides the IPS with Business Object Enterprise Report Generator software. In December 2024, the company was exempted from tender for renewal of maintenance contract for the IPS from January 2025 until end of December 2027 for NIS 1,372,547. In September 2023, the company was exempted from tender for renewal of maintenance contract for Enterprise Report Generator for the IPS until end of December 2024 for NIS 42,507. In 2021, the company was contracted as sole supplier for maintenance for Business Object Enterprise Report Generator software licensing for three years.&amp;nbsp;In February 2023, the company was awarded a tender for computerizing the pharmacies of the Israel Prison Service to supply the IPS with an information system for supply chain management of medicines and equipment for 785,000 NIS.In November 2022, the company was contracted with an exemption from tender to provide a platform to support unstructured data processing from the IPS' systems until November 2025 for NIS 600,000.In November 2021, the company’s fully owned subsidiary Matrix I.T. Software Products, was contracted by the IPS, with an exemption from tender, to renew a contract for the maintenance of Organizational Report Generator from 2022 until the end of 2024 for NIS 886,274.&amp;nbsp;In 2020, the company was contracted by the IPS for the provision of Linux System maintenance until 2023.&amp;nbsp;Between 2015 and 2019, the company’s fully owned subsidiary, John Bryce Training, provided the IPS with training, advanced computing courses and workshops for NIS 385,133.Services for Government Offices&amp;nbsp;The company's fully owned subsidiary, Matrix IT Integration and Infrastructure, provides servers and data storage systems to the Israeli government offices.&amp;nbsp;In 2016, the company was awarded a central tender for the supply of servers and data storage systems to government offices, which was extended from time to time. In January 2024, the contract was extended, with exemption from tender, until the end of June 2024 for NIS 10,000,000.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Mordechai Aviv Construction Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company.
 The company constructs several housing projects in settlements in the West Bank, including Ma&amp;#39;ale Adumim and Pisgat Ze&amp;#39;ev, and in the settlement neighborhoods of Jerusalem including Homat Shmuel (Har Homa), Givat Ze&amp;#39;ev and Talpiot East.
 The company owns factories for the manufacturing and processing of building materials, a garage and a warehouse on a 7.5 dunam plot in its possession in the&amp;nbsp;Atarot Industrial Zone, which is a settlement in the occupied Palestinian territory.&amp;nbsp;The company&amp;#39;s real estate asset in the occupied Palestinian land of Atarot has generated 1 million NIS in 2013 alone. The land is in full ownership of the company until 2023 and it is subject to renewal of ownership vis-&amp;agrave;-vis the Israeli land Adminstraion for another 49 years.
 In addition, the company has constructed Ma&amp;#39;aleh Adumim City Hall, and owned Adumim Mall, Ma&amp;#39;ale Adumim&amp;#39;s shopping mall, until March 2006.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
@@ -1319,51 +1189,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I39"/>
+  <dimension ref="A1:I41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1965,522 +1835,580 @@
       <c r="D22" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>105</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I22" s="0"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="D23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I23" s="0" t="s">
         <v>110</v>
-      </c>
-[...2 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26" s="0" t="s">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>38</v>
+        <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="0" t="s">
-        <v>127</v>
+        <v>66</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>128</v>
+        <v>42</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>131</v>
+        <v>58</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>111</v>
+        <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="F29" s="0" t="s">
+      <c r="G29" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="G29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="0"/>
+      <c r="H29" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I29" s="0" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H30" s="0" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>43</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="C31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="D31" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="G31" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F32" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G32" s="0" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>146</v>
+        <v>43</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>150</v>
+        <v>58</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="H34" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I34" s="0" t="s">
         <v>152</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E35" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F35" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="F35" s="0" t="s">
+      <c r="G35" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="G35" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H35" s="0"/>
+      <c r="H35" s="0" t="s">
+        <v>83</v>
+      </c>
       <c r="I35" s="0" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>159</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="H36" s="0"/>
+        <v>67</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>106</v>
+      </c>
       <c r="I36" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>162</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>146</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="0" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="G39" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="C39" s="0" t="s">
+      <c r="H39" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="0">
+        <v>39</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="0">
+        <v>40</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D39" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F39" s="0" t="s">
+      <c r="D41" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="F41" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="G39" s="0" t="s">
+      <c r="G41" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="H39" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I39" s="0" t="s">
+      <c r="H41" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>