--- v0 (2026-05-18)
+++ v1 (2026-07-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -126,64 +126,63 @@
     <t>Israeli Construction on Occupied Land, Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Adanim Tea Company (1991)</t>
   </si>
   <si>
     <t>A private Israeli manufacturer of organic teas.
 The company uses organic herbs from the occupied Jordan valley for the production of its tea products.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israel-based global company specializing in livestock and agro-construction projects.
-[...3 lines deleted...]
-</t>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
+    <t>Agriculture and Agrotechnology</t>
+  </si>
+  <si>
     <t>$10M-$50M</t>
   </si>
   <si>
-    <t>Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
 Airbnb offers listings of accommodation in illegal settlements on occupied Palestinian and Syrian land.
 Aribnb&amp;rsquo;s website advertises listings in 39 settlements in the occupied West Bank including Avnei Hefetz, Kdumim, Itamar, Ariel, Ma&amp;rsquo;ale Levona, Eli, Shiloh, Ofra, Har Adar, Matityahu, Giv&amp;rsquo;at Ze&amp;rsquo;ev, Giv&amp;rsquo;on HaHadasha, Oranit, Elkana, Barkan, Sha&amp;rsquo;arei Tikva, Karnei Shomron, Ets Efraim, Alei Zahav, Na&amp;rsquo;ale, Ma&amp;rsquo;ale Adumim, Neve Daniel, Elazar, Efrat, Tekoa, Bat Ayin, Kfar Adumim, Kalia (Kalya), Kiryat Arba, Nokdim, Almon (Anatot), Rimonim, Hashmona&amp;rsquo;im, Netiv HaGdud, Kida, Zufim, Shadmot Mehola, Yakir and Elon Moreh. The majority of the listings found were mislabeled as properties in &amp;ldquo;Israel&amp;rdquo;.
 Additionally, listings were found in 6 settlement neighborhoods in occupied&amp;nbsp;East Jerusalem&amp;nbsp;including Gilo, Har Homa (Homat Shmuel), Ramot Alon (Ramot), Pisgat Ze&amp;rsquo;ev, French Hill (Giv&amp;rsquo;at Shapira), and East Talpiot (Armon HaNatziv). The locations of all listings found were mislabeled as located in &amp;ldquo;Jerusalem, Israel&amp;rdquo;.
 Listings were also found in 15 settlements in the occupied Syrian Golan including El-Rum, Merom Golan, Ein Zivan, Ani&amp;rsquo;am, Kidmat Tsvi, Katzrin, Ramat Magshimim, Nov, Avnei Eitan, Eliad, Bnei Yehuda, Ma&amp;rsquo;ale Gamla, Ramot, Ne&amp;rsquo;ot Golan and Giva&amp;rsquo;at Yoav. All listings found were mislabeled as located in &amp;ldquo;Israel&amp;rdquo;.
 For more read Who Profits flash report&amp;nbsp;Touring Israeli Settlements: Business and Pleasure for the Economy of Occupation.
 For more on Airbnb&amp;rsquo;s retracted decision to de-list settlement properties, and its complicity in the plunder of Palestinian refugee properties from 1948, read Who Profits report&amp;nbsp;Profiting through Dispossession: Another Side of Airbnb&amp;rsquo;s Complicity.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Tourism</t>
@@ -332,53 +331,50 @@
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
-  </si>
-[...1 lines deleted...]
-    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
 Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Bank Leumi provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 The Jerusalem Light Rail 
 Bank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).
 In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project Danya Cebus and Dan Public Transportation Company.
 The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.
 The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project see Who Profits&amp;rsquo; Update Developments in the Expansion of the JLR Network: The Blue Line.
 In 2020, Bank Leumi financed the establishment of the JLR&amp;rsquo;s Red Line in a joint financing agreement with Hapoalim Bank with about NIS 2 billion for the JLR&amp;rsquo;s previous franchise, the Citypass Group.
 Design City 
 Bank Leumi financed the establishment of the Design City shopping complex, opened in July 2021, with NIS 250 million. The Design City is located in the Mishor Adumim settlement Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. For more on the Design City project see Who Profits report The Design City Shopping Complex Built on Occupied Palestinian Land.
 Real Estate Projects
 In June 2024, Bank Leumi granted a loan to the settlement-registered company, Kiryat Sefer (Diur Modi&amp;#39;in), located in the Beitar Ilit settlement. The bank holds the company&amp;rsquo;s account in its branch as collateral. Bank Leumi previously accompanied the construction of the company&amp;#39;s residential project called &amp;quot;Nofei Illit&amp;quot; in the settlement of Modi&amp;#39;in Ilit.
 In March and April 2024, Bank Leumi granted Leo Properties A.B.D. company two loans, holding as collateral the company&amp;rsquo;s contractual rights in two plots of about 37,497 m2 in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares, as part of Plan no. 6/7/ת/130 for change of designation from commerce to industry in the Industrial Zone.
 In March and April 2024, Bank Leumi granted Sheltam Building company two loans, holding as collateral the company&amp;rsquo;s contractual rights in two plots of about 37,497 m2 in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares, as part of Plan no. 6/7/ת/130 for change of designation from commerce to industry in the Industrial Zone.
 In March and April 2024, Bank Leumi granted Boneich Construction Development &amp;amp; Investments company two loans for the construction of 21 housing units in an area of 3,415 m2 in the settlement of Efrat on lands belonging to the Palestinian town of al-Khader. The bank holds as collateral the company&amp;rsquo;s contractual rights in the project, including the construction rights, in accordance with a lease agreement with the Israeli Civil Administration (ICA) in the occupied West Bank. 
 In June 2023, Bank Leumi granted Hasid Brothers Building Contracting Co. a loan, holding as collateral the company&amp;rsquo;s contractual rights in accordance to a development contract in an area of about 3,222 m2 near Armon HaNatziv Promenade in the settlement neighborhood of Talpiot East in occupied East Jerusalem according to Plan no. 4711 for the designation of the area to an area for hotels and tourism.
 In March 2023, Bank Leumi provided two loans to Hasid Brothers Building Contracting Co., holding as collateral the company&amp;rsquo;s contractual rights in three plots in a development project of a residential complex and public buildings in the Ramot settlement neighborhood in occupied East Jerusalem.&amp;nbsp; In 2012, Bank Leumi accompanied the Hasid Brothers&amp;rsquo; project for the construction of 77 housing units on an area of 6,347 m2 in the Har Homa settlement neighborhood in East Jerusalem as part of the neighborhood&amp;#39;s expansion.
 In 2022, Bank Leumi granted Israeli company Breeza Bagiva&amp;#39;a with a loan for a project in Alfei Menashe settlement according to plans no.&amp;nbsp;8\115&amp;nbsp;and&amp;nbsp;1\8\115&amp;nbsp;(both on occupied lands of Azzun village). The project stretches on 18,146 meters of land.
@@ -1032,50 +1028,56 @@
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
 According to IPS&amp;rsquo; logistical support center, maintenance provision will gradually be transferred to Magalcom (of Telrad Group) and Top Sky Line, which won a 2015 IPS tender for the development of new management systems to be installed in all prisons, as well as maintenance of existing systems.
 In 2017, the company was contracted to provide maintenance of security and control systems for NIS 335,902.
 During 2016, it had contracts with the IPS in the amount of NIS 11,543,885. These contracts include: An integrated management system in Ofer prison for NIS 663,306. Ofer is an Israeli prison for Palestinian political prisoners, located in the West Bank, near the settlement of&amp;nbsp;Givat Ze&amp;rsquo;ev.
 The prison holds 1,500 Palestinian political prisoners and includes a military court which judges detainees from the West bank on a daily basis. Installing and maintaining an integrated management system, a closed circuit system and a cards&amp;rsquo; reader in Megido prison for NIS 569,639. Megido prison, located within the Green Line, is a detention facility designated for&amp;nbsp;Palestinian political prisoners. Megido prison holds over 1,200 Palestinian political prisoners. The company installed and maintained technological systems in Ketziot prison for NIS 430,019. Ketziot prison is the biggest incarceration facility in Israel and holds some 2,200 Palestinian political prisoners (the entire prison population includes 2,500 prisoners). The Ketziot prison has a military court for administrative detention and many of the prisoners held in Ketziot are under administrative detention. The Ketziot prison also includes the Holot facility and Saharonim prison for foreign immigrants. Installing a collaborating management system in Shata prison for the amount of NIS 318,111. Shata prison (currently Hashita prison) is a maximum security prison for criminal prisoners and for Palestinian political prisoners. In addition, the company installed cameras in Nachshon cells for NIS 128,406. Nachson is a central unit of the IPS for escort of prisoners, a security force and an intervention force of the IPS. The unit facilitates the transportation of prisoners for place to place.
 During 2016, the company also installed a PA systems in Rimonim prison for the amount of NIS 238,330 and performs the maintenance of a collaborating management system in Rimonim prison for NIS 35,336. Rimonim prison (part of Hasharon compound) is mostly a criminal prison but includes a wing for Palestinian political prisoners. In previous years, the company was contracted by the IPS to perform the following activities: Installing and operating the entire security system of the Ketziot Prison, the central control room of the Megido Prison and security services to Damon prison. Damon Prison, also located inside Israel, holds over 500 Palestinian political prisoners and undocumented persons from the occupied West Bank. Some of these prisoners have not been charged yet and some are administrative detainees. The company also installed peripheral defense systems on the walls surrounding the Ofer prison and operates a central control room for the entire Ofer compound.
 In addition, the company also provided the entire security systems and the central control room in Rimonim prison. The company also provided security systems for the Abu Kabir, Kishon (&amp;ldquo;Al-Jalameh&amp;rdquo;) and Jerusalem (&amp;ldquo;Russian Compound&amp;rdquo;) detention and interrogation facilities. Palestinian political prisoners are usually held in detention facilities without legal proceeding for long periods of time.&amp;nbsp;Human rights organizations&amp;nbsp;have collected evidence showing that Palestinian prisoners are regularly subjected to torture in these facilities. Since 2005, the company has been providing IPS with ankle monitors. The ankle monitors are manufactured by the Israeli company Elmo Tech.
 Additional activities of the company
 The company is one of the major security systems provider to the Israeli government, the Israeli Ministry of Defense (IMOD) and the Israeli Air Force, including the IMOD complex (&amp;ldquo;Hakirya&amp;rdquo;) in Tel Aviv. It also provided security systems to the Israeli armored corps base of Nachshonim, which was donated by the US army in accordance with the&amp;nbsp;Wye River Memorandum. The company operates security patrol units which secure oceanic facilities, vehicles and transport routes, buildings and equipment of the security and finance industries. These units, as the company states, are manned by &amp;ldquo;combatants who graduated elite combat units in the Israeli army&amp;rdquo;.
 Between 2010 and 2018, the company provided and maintained security systems for the Israeli Population and Immigration Authority for the total sum of NIS 9,123,095. In March 2019, the contract was extended to 30 September 2019 for an additional NIS 750,000. Among the company&amp;rsquo;s clients is the Western Wall Heritage Foundation, a governmental body established by the Ministry of Religion in 1988 carrying out development and infrastructure work and hold Jewish religion ceremonies in the site located in the occupied Old City in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Green-Oil Energy</t>
   </si>
   <si>
     <t xml:space="preserve">An oil recycling facility located in the industrial zone of the Ariel West settlement.
 The factory of Green Oil receives used oil from both West Bank settlements and sources within the green line.
 Due to a long history of smell nuisance, the factory is under the special monitoring of the Municipal Environmental Associations of Judea and Samaria - the environmental arm of the Israeli authorities in the occupied Palestinian territory.
 The operation of the Green Oil factory may cause smell pollution. The Municipal Environmental Associations of Judea and Samaria have received many complaints of smell nuisance from the work of the factory. These complaints were of course received from Israeli settlers, and there is no one accountable for the pollution caused to the Palestinian residents in the area. The factory is under special supervision of the association.
 In July 2014, the Municipal Environmental Associations of Judea and Samaria reported the transfer of used oil to the West Bank factory of Green Oil.
 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Greenkote  </t>
+  </si>
+  <si>
+    <t>Greenkote PLC is a USA-based company engaged in the development and marketing of thermal diffusion technology for metal protection coatings for the construction, automotive, and mining industries. The company is registered as a United Kingdom company, with plants in North America, South America, Europe, the Middle East, Asia, and Africa.Settlement Production&amp;nbsp;Greenkote operates a licensed coating facility in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. The facility serves as the company's research and development site for coatings technology and manufacturing.&amp;nbsp;Greenkote’s fully owned Israeli subsidiary, Greenkote (Israel) Ltd., has an additional address in the settlement of Ariel in the occupied West Bank.Services to the Israeli military&amp;nbsp;According to its website, Greenkote is a supplier to the Israeli military.&amp;nbsp;</t>
   </si>
   <si>
     <t>Greennet Recycling and Waste Treatment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that established and operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem. The company is part of the YSB - Ya&amp;#39;akobi Brothers Group, which has been involved in installing traffic light systems for the Jerusalem Light Rail, maintaining the Tunnels Highway to Gush Etzion in the occupied West Bank and providing services to the Allenby Border Crossing in the occupied Jordan Valley.
 Greennet&amp;#39;s factory, established on a land of 22 dunams (22,000 m2), processes 1,500 tons of urban waste a day. The facility is designed to handle half of the waste of Jerusalem, which is then transferred to recycling facilities.
 The factory was planned by the German company Sutco Recycling Technik. The factory also includes systems by the company Tomra.
 Leumi bank provided the company with a loan in 2013, the terms of which listed the company&amp;#39;s factory in Atarot as collateral.
 </t>
   </si>
   <si>
     <t>Gvaot Olam Farm - Agriculture (Meshek Ran)</t>
   </si>
   <si>
     <t xml:space="preserve">An organic farm and Israeli outpost near the settlement of Itamar in the northern occupied West Bank.
 The farm is a one of the largest growers of organic eggs in the Israeli market. It also produces organic dairy products, organic flour and cultivates hundreds of dunams of vineyards.
 The farm, one of the first settlement outposts established in the West Bank, was built in 1996 and &amp;ldquo;legalized&amp;rdquo; by the Israeli government in 2000. The outpost, built partially on privately owned lands of the residents of the Palestinian village Yanoun, was established by Avri Ran, considered the spiritual father of the &amp;quot;Hilltop Youth&amp;quot; movement.
 In April 2012, in an interview to the Israeli newspaper Haaretz, Ran stated: &amp;quot;Unfortunately, I give up on the possibility of selling my products directly, developing my brand and becoming a well-known brand, due to some constraint. [...] Today, 99% of Gvaot Olam&amp;#39;s goods is not sold under the name Gvaot Olam.&amp;quot; Haaretz correspondent Dafna Arad, who visited the farm&amp;#39;s packing house, described how the workers pack the eggs in carton packages carrying different brands labels.
 The farm&amp;#39;s products are sold all over Israel and in settlements of the West Bank, such as: Ariel, Gush Itzion and Mishor Adumim.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Service Industry and Retail</t>
   </si>
@@ -1936,53 +1938,50 @@
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>Netafim</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
 In 2009, Netafim provided irrigation technologies for an experiment in controlling the size of olive trees in the settlement of Geshur in the occupied Syrian Golan.
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Neuman Steel Industries for Construction</t>
   </si>
   <si>
     <t xml:space="preserve">Neuman manufactures and markets steel products for the construction industry. The company is building a new factory in the Ariel West Industrial Zone, which is a settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Olenik Transportation Earth Work and Road Constructions</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli civil engineering, construction, development and waste recycling company.
 In 2004, the company was among the contractors selected by Israeli Ministry of Defense to carry out infrastructure work in the Seam Zone area, an area of the occupied West Bank annexed by the Separation Wall.
 In addition, Olenik is responsible for construction work in Har-Gilo settlement. In 2010, the company&amp;rsquo;s bulldozers were documented participating in the construction of the Separation Wall in the Palestinian village of Al-Walajah in the occupied West Bank, using equipment manufactured by the French company JCB.
 In 2010, the company was also involved in construction work in Al-Hamra checkpoint.
 In 2016 and 2017, the company was involved in a project with Ariel University, a settlement university in Ariel settlement in the West Bank, which included foundation work and the construction of university&amp;#39;s medical center, amphitheater and &amp;ldquo;moreshet&amp;rdquo; (Hebrew: Heritage) building.
 In 2017, the company was involved in construction projects in Efrat settlement in the occupied West Bank.
 One of the clients of the company is the ministry of defense, as well as the Israeli police and Israel Military Industries.
 In 2018, the company was contracted by the IMOD for the construction of a new underwater wall around Gaza.
 </t>
   </si>
@@ -2818,51 +2817,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I102"/>
+  <dimension ref="A1:I103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2991,796 +2990,796 @@
       </c>
       <c r="I5" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>91</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>94</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>94</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>94</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C22" s="0"/>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I22" s="0"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>105</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>108</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>109</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>115</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>119</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>120</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>123</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>133</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
@@ -3794,109 +3793,109 @@
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>149</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>150</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>153</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>155</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>158</v>
       </c>
       <c r="G37" s="0" t="s">
@@ -3910,1877 +3909,1906 @@
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>164</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>109</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>169</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>91</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>171</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>175</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>158</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>120</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>119</v>
+        <v>169</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>120</v>
+        <v>159</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I45" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="I45" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>158</v>
+        <v>119</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>182</v>
+        <v>120</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I46" s="0"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="0" t="s">
+      <c r="F47" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="G47" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="F47" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H47" s="0" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="0" t="s">
+      <c r="F48" s="0" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C49" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="D49" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F49" s="0" t="s">
-        <v>192</v>
+        <v>115</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>108</v>
+        <v>84</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="0" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="D51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F51" s="0" t="s">
-        <v>164</v>
+        <v>43</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>199</v>
+        <v>94</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="0" t="s">
+      <c r="F52" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="G52" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="F52" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H52" s="0" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>45</v>
+        <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F53" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="C53" s="0" t="s">
+      <c r="G53" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="H53" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="D53" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I53" s="0" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C54" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>208</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>83</v>
+        <v>175</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>85</v>
+        <v>109</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>209</v>
+        <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I55" s="0" t="s">
         <v>211</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="E56" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="F56" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="F56" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" s="0" t="s">
-        <v>159</v>
+        <v>108</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="D57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>123</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E58" s="0" t="s">
+      <c r="F58" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G58" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="F58" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H58" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H60" s="0"/>
+      <c r="H60" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I60" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C61" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="D61" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H61" s="0"/>
       <c r="I61" s="0" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F62" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E62" s="0" t="s">
+      <c r="G62" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I62" s="0" t="s">
         <v>232</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="G63" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E63" s="0" t="s">
+      <c r="H63" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="F63" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I63" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E64" s="0" t="s">
+      <c r="F64" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="F64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G64" s="0" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H64" s="0"/>
+        <v>84</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I64" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E65" s="0" t="s">
+      <c r="F65" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="F65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G65" s="0" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
-        <v>246</v>
+        <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H66" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E66" s="0" t="s">
+      <c r="I66" s="0" t="s">
         <v>248</v>
-      </c>
-[...8 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F67" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="F67" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" s="0" t="s">
-        <v>253</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="H67" s="0"/>
       <c r="I67" s="0" t="s">
-        <v>209</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="F68" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E68" s="0" t="s">
+      <c r="G68" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="F68" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H68" s="0" t="s">
-        <v>85</v>
+        <v>205</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>45</v>
+        <v>211</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>258</v>
+        <v>35</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>146</v>
+        <v>84</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E70" s="0" t="s">
+      <c r="F70" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="F70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>261</v>
+        <v>146</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>262</v>
+        <v>49</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>127</v>
+        <v>46</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="G71" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E71" s="0" t="s">
+      <c r="H71" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="F71" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H71" s="0"/>
       <c r="I71" s="0" t="s">
-        <v>23</v>
+        <v>127</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E72" s="0" t="s">
+      <c r="F72" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="F72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G72" s="0" t="s">
-        <v>268</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="H72" s="0"/>
       <c r="I72" s="0" t="s">
-        <v>140</v>
+        <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F73" s="0" t="s">
-        <v>271</v>
+        <v>43</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>23</v>
+        <v>140</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F75" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G75" s="0" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="F76" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G76" s="0" t="s">
-        <v>63</v>
+        <v>146</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>274</v>
+        <v>90</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>282</v>
+        <v>85</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>99</v>
+        <v>275</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>85</v>
+        <v>283</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>175</v>
+        <v>99</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="H79" s="0"/>
+        <v>120</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I79" s="0" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>123</v>
+        <v>175</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>63</v>
+        <v>288</v>
       </c>
       <c r="H80" s="0"/>
       <c r="I80" s="0" t="s">
-        <v>290</v>
+        <v>127</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="H81" s="0"/>
+      <c r="I81" s="0" t="s">
         <v>291</v>
-      </c>
-[...19 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G82" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="C82" s="0" t="s">
-[...12 lines deleted...]
-      <c r="H82" s="0"/>
+      <c r="H82" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I82" s="0" t="s">
-        <v>296</v>
+        <v>46</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>13</v>
+        <v>158</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="H83" s="0"/>
       <c r="I83" s="0" t="s">
-        <v>45</v>
+        <v>297</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F84" s="0" t="s">
-        <v>301</v>
+        <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>302</v>
+        <v>14</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>127</v>
+        <v>46</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="G85" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="C85" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H85" s="0"/>
+      <c r="H85" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I85" s="0" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="C86" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>307</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H86" s="0"/>
       <c r="I86" s="0" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G87" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="C87" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H87" s="0" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>158</v>
+        <v>43</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>36</v>
+        <v>100</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>314</v>
+        <v>158</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>100</v>
+        <v>37</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>258</v>
+        <v>315</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="H90" s="0"/>
+        <v>316</v>
+      </c>
+      <c r="H90" s="0" t="s">
+        <v>100</v>
+      </c>
       <c r="I90" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>318</v>
       </c>
-      <c r="C91" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F91" s="0" t="s">
-        <v>320</v>
+        <v>260</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="H91" s="0"/>
       <c r="I91" s="0" t="s">
-        <v>322</v>
+        <v>55</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="H92" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I92" s="0" t="s">
         <v>323</v>
-      </c>
-[...19 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>327</v>
+        <v>117</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="H93" s="0"/>
+        <v>326</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>11</v>
+        <v>328</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>155</v>
+        <v>330</v>
       </c>
       <c r="H94" s="0"/>
       <c r="I94" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>158</v>
+        <v>99</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>268</v>
+        <v>155</v>
       </c>
       <c r="H95" s="0"/>
       <c r="I95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="C96" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F96" s="0" t="s">
-        <v>99</v>
+        <v>158</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
-        <v>337</v>
+        <v>23</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="F97" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H97" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I97" s="0" t="s">
         <v>338</v>
-      </c>
-[...19 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="F98" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="C98" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G98" s="0" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="H98" s="0"/>
+        <v>255</v>
+      </c>
+      <c r="H98" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I98" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="H99" s="0"/>
       <c r="I99" s="0" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>192</v>
+        <v>347</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="C101" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>351</v>
+        <v>194</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>352</v>
+        <v>159</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F102" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="G102" s="0" t="s">
         <v>353</v>
       </c>
-      <c r="C102" s="0" t="s">
+      <c r="H102" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I102" s="0" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="0">
+        <v>102</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C103" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D102" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G102" s="0" t="s">
+      <c r="D103" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>321</v>
       </c>
-      <c r="H102" s="0" t="s">
+      <c r="G103" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="H103" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I102" s="0" t="s">
+      <c r="I103" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>