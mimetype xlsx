--- v1 (2026-07-04)
+++ v2 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -205,91 +205,106 @@
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Amisragas, American Israeli Gas Crop.</t>
   </si>
   <si>
     <t xml:space="preserve">Gas manufacturer and supplier.
 The company operates branches in the settlements of Ariel and Kiryat Arba&amp;#39;a, both located in the occupied West Bank.
 The company subsidiary, Rand Energy Systems, operates marketers in the West Bank.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Amos Hadar Properties and Investments (Hadar Group)</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A construction and real estate group.
 Its full subsidiary and construction executer, Kir Had, has constructed 11 housing projects in the Ma&amp;#39;ale Adumim settlement in the occupied West Bank, and as of 2010 it is the major constructor of residential construction in Ma&amp;#39;aleh Adumim.&amp;nbsp;In fact from 2011 until today the company has constructed 5 housing projects consisting of 165 housing units in Ma&amp;#39;ale Adomim alone.
 Today the company is marketing its three main projects, all of which are located in Ma&amp;#39;ale Adumim. The projects are: Ma&amp;#39;aleh Hadar project, over 30 buildings taking up 18,200 square meters, Hadar boutique project, a high rise building with 17 housing units, and Medoragi Hadar a construction project that includes 10 buildings with 60 housing units, taking up over 6,000 square meters.
 The executing contractor of several projects in Ma&amp;#39;aleh Adumim is another full subsidiary of the group:&amp;nbsp;Mitzpor Adumim. The construction projects are funded by&amp;nbsp;Bank Leumi&amp;nbsp;and Mizrahi Tefahot Bank in&amp;nbsp;accompaniment agreements&amp;nbsp;given to&amp;nbsp;Mitzpor Adumim. In 2015, Mizrahi Bank and Bank Leumi provided the group of Mitzpor Adumim with financial support that reached 51 million NIS (18 million NIS from Bank Leumi and 33 million NIS from Mizrahi Bank).
 The company is also a holder of 2,800 square meters in the settlement neighborhood of Pisgat Zeev in occupied East Jerusalem that are invested for agricultural use and future construction of shopping areas.
 Additionally, the group holds 50% of the shares of Hadkirsh (Givat Ze&amp;#39;ev), which is in advanced stages of registering development and building rights on the land of the Palestinian village of Al Jib in the West Bank, near the settlement of Givat Ze&amp;#39;ev.
 Hadkirsh (Givat Zeev) was registered during the Oslo accords in Ramallah as a company in the occupied territory in order to bypass the legal limitations of getting the rights for the land. Because an Israeli company cannot legally own a company which is registered in the occupied territory, the shares of Hadkirsh are held by Amos Hadar, the main shareholder of&amp;nbsp;Kir Had, in trusteeship for&amp;nbsp;Kir Had.
 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Avi Cranes</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of heavy lift services by renting and operating&amp;nbsp;cranes and&amp;nbsp;access equipment.&amp;nbsp;Company cranes were used for the construction of settlements, military infrastructure and&amp;nbsp;the Separation Wall in the occupied West Bank.
 The company supplied cranes and machinery for the construction and maintenance of the Separation Wall. Company&amp;#39;s&amp;nbsp;Manitou&amp;nbsp;aerial work platforms and&amp;nbsp;Liebherr&amp;nbsp;crane, were documented in Qalandiya checkpoint and during maintenance works on the Wall near A-Ram. A company crane was also documented during the installation of a military watchtower near the Palestinian town of Beit Sahour.
 Additionally, company equipment was used for settlement expansion. In 2008, a company crane was observed in an overnight erection of settlement outposts on privately owned Palestinian&amp;nbsp;land in&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. In 2011, a company crane was documented during the construction of an industrial structure in Ariel West settlement industrial zone. By mid-2013,&amp;nbsp;JLG access platforms were also spotted&amp;nbsp;in the construction site of another industrial building in&amp;nbsp;Barkan I.Z., an Israeli industrial zone in the West Bank.
 Avi Cranes also supplied a CC2800&amp;nbsp;Terex&amp;nbsp;crane for the&amp;nbsp;assembling&amp;nbsp;of a TBM machine during the tunneling of the new Tel-Aviv Jerusalem fast train line (A1). The new train&amp;#39;s route crosses the Green Line into the occupied Palestinian territory in two areas and passes on the lands of the Palestinian villages Beit Iksa and Beit Surik.&amp;nbsp;(For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
@@ -336,152 +351,54 @@
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
@@ -645,53 +562,50 @@
 Sewage sludge treated in the site is collected from sewers and sewage treatment plants coming from 25 municipalities within the Green Line, as well as from the settlements of Ariel and Gush Etzion. The sludge from these facilities is collected and delivered to the site in the West Bank by the company&amp;rsquo;s wholly owned subsidiary Compost Or Transportation. The company owns three other subsidiaries that produce fertilizer pellets, bedding materials for poultry farming and biochar products in the site in the Jordan Valley.
 In recent years, Israeli waste treatment sites within the Green Line faced growing complaints by local Israeli municipalities and have increasingly been relocated to occupied Palestinian territory, where Israeli Clean Air Law does not apply and companies benefit from looser environmental regulations.
 In 2015, Compost Or submitted a plan to the Civil Administration in the West Bank to establish a gas production facility in the Jordan valley, that will be used to generate electricity from waste. The size of the compound is 222.7 dunam consisting lands that belong to the Palestinian towns Qabatiya and Ur Al Far&amp;#39;a. The plan was submitted by the settlement regional council on behalf of the private company Compost Or.
 In addition, the company is working in cooperation with the Jordan Valley Research and Development Center, where it holds agricultural experiments in the center&amp;rsquo;s facility located in Gilgal settlement.
 In 2014, the company provided specialized compost for tomato crops in the settlement of Na&amp;rsquo;ama in the Jordan Valley and for grapevines vineyard of Barkan winery in Mevo Horon settlement in the West Bank.
 According the company&amp;rsquo;s website it supplies bedding materials to a turkey poultry farm located in Avnei Eitan, an Israeli settlement in the southern Syrian Golan.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Enterprise</t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
   </si>
   <si>
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
     <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
 The company is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus, Dan Public Transportation Company, and the Spanish infrastructure company COMSA.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for a period of seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030. &amp;nbsp;
 In September 2023, JTrain won a tender by Moriah Jerusalem Development Corporation to carry out infrastructure, construction, paving and development works at the Ramot Interchange, adjacent to the Ramot settlement neighborhood, as part of the Blue Line project.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 Construction on Occupied Land 
 The company has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem. These include the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the &amp;quot;Green Park&amp;quot; neighborhood in the settlement of Modi&amp;#39;in Illit, and the &amp;quot;Nofei Hasela&amp;quot; neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank.
 In January 2020, the company won a tender through its fully owned subsidiary Cebus Rimon, to supply and install prefabricated transformer rooms in the settlement of Modi&amp;rsquo;in Illit in the West Bank.
 In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.
 The company also built a commercial complex for Rami Levy in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.
 The company built residential student dormitories in East Jerusalem for the Hebrew University of Jerusalem in partnership with Minrav Group. The residential complex includes 9 buildings and can accommodate 1,600 students.
 The company&amp;rsquo;s subsidiary, Cebus Rimon, was also involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train see Who Profits Update Crossing the Line.
 Services for the Israeli military 
 Gaza
 In 2017, the company won three tenders for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza for NIS 770 million. The tender includes the construction of three sections of a wall using the hydromill method for a total length of approximately 16.8 km as part of the tender published by the Ministry of Defense.
@@ -716,58 +630,67 @@
 Doma&amp;rsquo;s facilities are located in Ariel settlement industrial zone in the occupied West Bank.
 The company is also the exclusive distributor of Halfen-Leviat (German), Ancon (UK), Pfeifer (Germany), Haz Metal (Turkey), Buzon (Germany), Sari (Turkey), Gurbetciler (Turkey), C/S Group (USA) products in the Israeli market.
 Halfen-Leviat is part of the CRH Group which&amp;nbsp;announced its withdrawal from the Israeli market&amp;nbsp;in 2016 by divesting its 25% stake was held in the Mashav group which is the holding company for Nesher Cement.&amp;nbsp; This divestment completed CRH&amp;rsquo;s exit from the Israeli market.
 CRH is a publicly traded company based in Dublin, Ireland. The company claims to develop partnerships to advance &amp;ldquo;the delivery of global goals, such as the United Nations Sustainable Development Goals.&amp;rdquo;
 [1]&amp;nbsp;https://www.crh.com/media/4081/crh-annual-report-2021.pdf
 </t>
   </si>
   <si>
     <t>Dona Engineering and Construction</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that initiates and carries out housing projects in settlements in the occupied Palestinian territory.
 Dona Engineering and Construction is building 100 housing units on an area of 6,741 m2 in the west of Gilo settlement neighborhood in occupied East Jerusalem. The project is executed under a tender of NIS 7 million, with development expenses of NIS 29.9 million, awarded to the company on 24 August 2014. The company was also involved in a three-stage project of 165 housing units in in the south of Neve Ya&amp;#39;akov. The company purchased an area of 22,013 m2 for NIS 22.3 million, with development expenses of NIS 30.2, under a tender awarded to it on 24 June 2010. The project is part of Municipal Zoning Plan 6/a.
 Israel Discount Bank accompanied both projects.
 In addition,&amp;nbsp;on 7 September 2009,&amp;nbsp;the company won a tender of NIS 7.2 million,&amp;nbsp;with development expenses of 6M NIS,&amp;nbsp;from the Israel Land Administration to build 48 units in the&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;settlement neighborhood in East Jerusalem.
 Dona Engineering and Construction has completed projects in several settlements in the occupied West Bank, including Shaarei Hatikva (58 cottages),&amp;nbsp;Ma&amp;#39;ale Adumim, Homat Shmuel, Ariel and Elkana.
 </t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
-    <t>UK</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
+  </si>
+  <si>
+    <t>Efco Equipment</t>
+  </si>
+  <si>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Efgad Engineering and Construction Works</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction firm. The company constructed housing projects in the settlement of Ariel&amp;nbsp;in the occupied West Bank and in the settlement neighborhoods of Har Homa (Homat Shmuel)&amp;nbsp;and Ramat Shlomo&amp;nbsp;in occupied East Jerusalem.
 In the settlement&amp;nbsp;neighborhood of&amp;nbsp;Har Homa, the company has built 122 housing units.&amp;nbsp;In addition, together with&amp;nbsp;Solel Boneh,&amp;nbsp;the company has built&amp;nbsp;126 housing units and a commercial&amp;nbsp;center in Ramat Shlomo.
 </t>
   </si>
   <si>
     <t>Einav Ahets</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and roads construction company. The company executes and has completed multiple infrastructure projects in the occupied Palestinian territory.
 The company is executing a project for Israel Railways estimated at 80,000 NIS that would connect the Modiin train station to the Tel Aviv Jerusalem A1 Fast Train. The A1 crosses the green line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. The project is due to be completed December 2019.
 Einav Ahets is carrying out three projects for Netivei Israel in the occupied Palestinian territory. It is building roundabouts in the Etzion Bloc in the occupied West Bank, a project estimated at 10,000 NIS and carried out in accordance with tender 3/14. It is also providing maintenance for roads in accordance with tender 32/16, which includes the occupied West Bank. Finally, the company is carrying out water infrastructure works for Israel&amp;#39;s national water company Mekorot on Route 55 - the Nabi Elias Bypass Road in accordance with tender 4/14. The Nabi Elias Bypass Road is a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias. The project is estimated at 40,000 NIS and is scheduled to be completed in November 2017. Hapoalim Bank accompanies the project.
 In 2013, the company executed an infrastructure project in the Ariel settlement.
 In 2011, the company carried out road surfacing works for Netivei Israel in the occupied West Bank. That same year it also carried out road work on Route 98 in the occupied Syrian Golan.
 In 2012, the company won a Ministry of Defense tender for carrying out excavation and infrastructure works for the construction of the Holot detention center near the border with Egypt, where African asylum-seekers are detained in violation of the 1951 Refugee Convention, to which Israel is a signatory.
 </t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
@@ -904,110 +827,51 @@
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in a construction project in Naveh Yaacov settlement neighborhood in East Jerusalem, a project accompanied by Mizrahi Tefahot bank. The company is involved in other construction projects in Pisgat Ze&amp;#39;ev and Har Homa settlement neighborhoods in East Jerusalem. The projects in Har Homa include housing units and a commercial center. The project in Pisgat Zeev is also accompanied by Mizrahi Tefahot Bank, The company acquired an area of 4,749 m&amp;sup2; for NIS 10.6 million, with development expenses of NIS 19.49 million. Under the tender that the company won on 24 April 2013, the company is building 122 housing units in the settlement neighborhood. The project is built according to Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;rsquo;ev North to the southwest.
 In the occupied West Bank, the company is involved in construction projects in the settlements of Ariel and Givat Ze&amp;#39;ev.
 In Ariel, the project, accompanied by Mizrahi Tefahot Bank, was built according to a tender awarded to the company on 21 March 2012, to build 32 housing units on an area of 3,562 m&amp;sup2; in the settlement for NIS 226,000, with development expenses of NIS 1.85 million. The project was built in the framework of Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages of Salfit and Marda.
 </t>
   </si>
   <si>
     <t>Falcon (WF) Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, installation and maintenance of command and control systems.
 The company developed a sensor-based intrusion detection system for the Israeli military that is installed in the Jerusalem &amp;lsquo;Seam Zone&amp;rsquo; area, the area annexed by the Separation Wall. According to the company&amp;rsquo;s website, the system underwent two years of extensive testing by the Israeli military. The system is marketed to clients by ELSEC, a subsidiary of Elbit Systems.
 Additionally, the company developed and provided a wireless-based control systems for Israeli military storage facilities for tanks, armored vehicles, jeeps and launchers.
 The company also develops and installs computerized systems that detect malfunctions in electric systems, air conditioning systems, refrigerators and incubators. According to a map on the company&amp;rsquo;s website, such systems are installed in Maale Adumim and Ariel settlements in the occupied West Bank.
 In September 2015, E.D.I.G Industries &amp;amp; Installations, an affiliated company, signed an agreement with Treatec 21 Industries to establish a purification plant to serve the settlements of Nokdim and Kfar Eldad in the occupied West Bank and to provide maintenance services for a period of five years. The project was commissioned by the settlement regional council of Gush Ezion for the amount of 5.9 million NIS.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...58 lines deleted...]
-    <t>Settlement Production, Specialized Equipment and Services</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
@@ -1036,211 +900,93 @@
 The company is one of the major security systems provider to the Israeli government, the Israeli Ministry of Defense (IMOD) and the Israeli Air Force, including the IMOD complex (&amp;ldquo;Hakirya&amp;rdquo;) in Tel Aviv. It also provided security systems to the Israeli armored corps base of Nachshonim, which was donated by the US army in accordance with the&amp;nbsp;Wye River Memorandum. The company operates security patrol units which secure oceanic facilities, vehicles and transport routes, buildings and equipment of the security and finance industries. These units, as the company states, are manned by &amp;ldquo;combatants who graduated elite combat units in the Israeli army&amp;rdquo;.
 Between 2010 and 2018, the company provided and maintained security systems for the Israeli Population and Immigration Authority for the total sum of NIS 9,123,095. In March 2019, the contract was extended to 30 September 2019 for an additional NIS 750,000. Among the company&amp;rsquo;s clients is the Western Wall Heritage Foundation, a governmental body established by the Ministry of Religion in 1988 carrying out development and infrastructure work and hold Jewish religion ceremonies in the site located in the occupied Old City in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Green-Oil Energy</t>
   </si>
   <si>
     <t xml:space="preserve">An oil recycling facility located in the industrial zone of the Ariel West settlement.
 The factory of Green Oil receives used oil from both West Bank settlements and sources within the green line.
 Due to a long history of smell nuisance, the factory is under the special monitoring of the Municipal Environmental Associations of Judea and Samaria - the environmental arm of the Israeli authorities in the occupied Palestinian territory.
 The operation of the Green Oil factory may cause smell pollution. The Municipal Environmental Associations of Judea and Samaria have received many complaints of smell nuisance from the work of the factory. These complaints were of course received from Israeli settlers, and there is no one accountable for the pollution caused to the Palestinian residents in the area. The factory is under special supervision of the association.
 In July 2014, the Municipal Environmental Associations of Judea and Samaria reported the transfer of used oil to the West Bank factory of Green Oil.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Greenkote  </t>
   </si>
   <si>
     <t>Greenkote PLC is a USA-based company engaged in the development and marketing of thermal diffusion technology for metal protection coatings for the construction, automotive, and mining industries. The company is registered as a United Kingdom company, with plants in North America, South America, Europe, the Middle East, Asia, and Africa.Settlement Production&amp;nbsp;Greenkote operates a licensed coating facility in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. The facility serves as the company's research and development site for coatings technology and manufacturing.&amp;nbsp;Greenkote’s fully owned Israeli subsidiary, Greenkote (Israel) Ltd., has an additional address in the settlement of Ariel in the occupied West Bank.Services to the Israeli military&amp;nbsp;According to its website, Greenkote is a supplier to the Israeli military.&amp;nbsp;</t>
   </si>
   <si>
+    <t>Settlement Production, Specialized Equipment and Services</t>
+  </si>
+  <si>
     <t>Greennet Recycling and Waste Treatment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that established and operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem. The company is part of the YSB - Ya&amp;#39;akobi Brothers Group, which has been involved in installing traffic light systems for the Jerusalem Light Rail, maintaining the Tunnels Highway to Gush Etzion in the occupied West Bank and providing services to the Allenby Border Crossing in the occupied Jordan Valley.
 Greennet&amp;#39;s factory, established on a land of 22 dunams (22,000 m2), processes 1,500 tons of urban waste a day. The facility is designed to handle half of the waste of Jerusalem, which is then transferred to recycling facilities.
 The factory was planned by the German company Sutco Recycling Technik. The factory also includes systems by the company Tomra.
 Leumi bank provided the company with a loan in 2013, the terms of which listed the company&amp;#39;s factory in Atarot as collateral.
 </t>
   </si>
   <si>
     <t>Gvaot Olam Farm - Agriculture (Meshek Ran)</t>
   </si>
   <si>
     <t xml:space="preserve">An organic farm and Israeli outpost near the settlement of Itamar in the northern occupied West Bank.
 The farm is a one of the largest growers of organic eggs in the Israeli market. It also produces organic dairy products, organic flour and cultivates hundreds of dunams of vineyards.
 The farm, one of the first settlement outposts established in the West Bank, was built in 1996 and &amp;ldquo;legalized&amp;rdquo; by the Israeli government in 2000. The outpost, built partially on privately owned lands of the residents of the Palestinian village Yanoun, was established by Avri Ran, considered the spiritual father of the &amp;quot;Hilltop Youth&amp;quot; movement.
 In April 2012, in an interview to the Israeli newspaper Haaretz, Ran stated: &amp;quot;Unfortunately, I give up on the possibility of selling my products directly, developing my brand and becoming a well-known brand, due to some constraint. [...] Today, 99% of Gvaot Olam&amp;#39;s goods is not sold under the name Gvaot Olam.&amp;quot; Haaretz correspondent Dafna Arad, who visited the farm&amp;#39;s packing house, described how the workers pack the eggs in carton packages carrying different brands labels.
 The farm&amp;#39;s products are sold all over Israel and in settlements of the West Bank, such as: Ariel, Gush Itzion and Mishor Adumim.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Service Industry and Retail</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Herzel Bibi - Nitsat HaDuvdevan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli chain of health food stores. The company operates branches in the settlements of Gush Etzion and Ariel in the West Bank.
 Additionally, the company markets&amp;nbsp;mislabeled&amp;nbsp;settlements products under its brand name. The Organic&amp;nbsp;Tahini sold under Nitsat HaDuvdevan brand originates from the&amp;nbsp;Achva-Achdut factory in the&amp;nbsp;Barkan industrial Zone&amp;nbsp;and the Organic eggs marketed by the chain, arrive from Gvaot Olam, which is an&amp;nbsp;organic farm&amp;nbsp;and&amp;nbsp;Israeli&amp;nbsp;outpost near the settlement of&amp;nbsp;Itamar&amp;nbsp;in the northern&amp;nbsp;West Bank.
 </t>
   </si>
   <si>
@@ -1292,189 +1038,51 @@
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
@@ -1607,115 +1215,86 @@
 2017-2023, the company is involved in three commercial projects in Mishor Adumim settlement industrial zone in the West Bank, developed by members of the Kass Group. These include Design City, a new shopping complex, Luna Kass, a theme park located next to the Design City complex, and Ayalot Center K2, an event venue. For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land.
 2020-2022, the company is involved in a residential project in the settlement of Givat Ze&amp;rsquo;ev in the West Bank. The 90 million NIS project involves the construction of 140 housing units on 11.5 dunams.
 2019-2020, the company carried out a project in the Tower of David in the Old City in occupied East Jerusalem for 45 million NIS.
 2014-2019, the company was involved in Gilo Hillsides West, a residential project in the Gilo settlement neighborhood in East Jerusalem. The 35 million USD project entails infrastructure work for a neighborhood of 800 housing units.
 In 2019, the company won a tender for the provision of management services to section 21/3 of the expansion of Road 6 in the Naqab (Negev) region. Section 21 affects the Bedouin Palestinian villages of al-Masoudeyh, al-Gren, Khirbet Wtan, Ber al-Hamam, Kh&amp;rsquo;ashem Zaneh, Sween, a-Shahbi, Wadi al-Niam and Wadi al-Mashash. According to an opinion by Bimkom &amp;ndash; Planners for Planning Rights, 2,500-3,000 people will be directly affected and displaced by the planned road.
 2015-2018, the company carried out a commercial project for Rami Levy Hashikma Marketing in the Atarot settlement industrial zone for 20 million USD. The project, which includes a commercial center and a supermarket, comprises 25,412 square meters.
 2011-2014, the company was involved in Policity, the Israeli police&amp;rsquo;s national training center. The company participated in preparing the BOT (Build-Operate-Transfer) tender and was responsible for quality assurance.
 In 2006, Margolin &amp;ndash; Ariel, Engineering and Management, a partially-owned subsidiary of the company (70%), managed an infrastructure project in the settlement of Elkana in the West Bank for Israel Land Authority.
 2000-2004, the company oversaw the establishment of Rimonim Prison and Ofek Juvenile Prison in Hasharon Prison complex.
 In addition, the company has carried out projects for the Israeli Ministry of Defense and air force.
 </t>
   </si>
   <si>
     <t>Matrix IT</t>
   </si>
   <si>
     <t>TASE, Subsidiary of Public</t>
   </si>
   <si>
     <t>Matrix IT is a publicly traded Israeli Information Technology (IT) company operating globally in the fields of IT solutions and services, consulting, and management. The Matrix Group provides services in the areas of banking and finance, government and the public sector, security, transportation, high-tech and startups, health, industry, retail and trade, education and academia. The Group is also engaged in the sale and marketing of software and hardware products from a wide range of manufacturers, as well as in the provision of consulting services, project management and multidisciplinary engineering consulting.&amp;nbsp;The company is controlled by Israeli information technology group&amp;nbsp;Formula Systems (1985) Ltd. (NASDAQ and TASE: FORTY), which provides extensive services and works in close cooperation with the Israeli Ministry of Defense, the Israeli military, the security forces, and the defense industries.In March 2025, Matrix announced the acquisition of Magic Software Enterprises Ltd. (TASE and NASDAQ: MGIC), making it one of the largest public IT companies in the world.The company provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s fully owned subsidiary, Matrix I.T. Global Services Ltd. (formerly Talpiot) is located in the settlement of Modi’in Illit in the occupied West Bank.&amp;nbsp;The center, established in 2005, was previously named “Talpiot” after the Israeli military’s elite training program unit.In 2020, the company’s fully owned subsidiary, Matrix I.T. Integration &amp;amp; Infrastructures Ltd., provided computing services for Ariel university, located in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company provides various services and products to the Israeli Ministry of Defense (IMOD), the Israeli military and security forces.&amp;nbsp;Matrix's Defense division is engaged in projects for the IMOD and Israeli security forces. The division provides services for the Israeli military, the IMOD and the Israeli defense industries, as well as abroad. The company provides services to the Israeli Air Force, the Israeli Navy, the Military Intelligence Directorate, the Directorate of Defense Research &amp;amp; Development, and the Israel Prison Service, and Israeli weapon companies, Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems, which provide weapons for the Israeli military.&amp;nbsp;GazaSince the beginning of the ongoing Israeli attack on Gaza in October 2023, the company has increased its activity and provided fitted services to the IMOD and the defense industries. The company has expanded its services and contract with the IMOD and increased the sales of software products it provides for it.&amp;nbsp;Services to the Israeli Weapon Industry&amp;nbsp;In addition to consulting, Matrix Defense is involved in projects in the fields of defense, intelligence, web intelligence and cyber in collaboration with security agencies, which in some cases are later sold to foreign countries.The company is involved in building central systems for the security industries and operates an Artificial Intelligence and Machine Learning Excellence Center that works in collaboration with the Israel Aerospace Industries (IAI) and other security agencies, developing solutions based on artificial intelligence, machine learning and big data, integrated into a variety of systems, incluidng AI solutions for automatic target identification on the future battlefield, expanding the capabilities and performance of existing systems and developing innovation capabilities based on automated systems. In the past year, the company's scope of activity has increased significantly, and it was included by order of the Minister of Defense as a defense industry directly supervised by the IMODThe company was founded by a senior Brigadier General of the Air Force's fighter pilots. The company chairman is a retired major general who was, among others, the commander of the military Judea and Samaria Division in the occupied West Bank.Service for the Coordinator of Government Activities in the Territories (COGAT)&amp;nbsp;Matrix I.T. and its fully owned subsidiaries, Matrix IT Advanced Information Systems and Matrix IT Integration &amp;amp; Infrastructures, provide computing services and equipment to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) in Gaza.&amp;nbsp;Israeli Civil Administration&amp;nbsp;The company provides the ICA with computers, computing services, consultants and system analysts, including for systems used for monitoring and data collection and biometric identification of Palestinians in the West Bank and Gaza. The ICA headquarters is located in the settlement of Beit El in the occupied West Bank.Meitar SystemMatrix provides computing equipment for the Meitar biometric system, which is used to monitor the movement of Palestinians in the occupied West Bank. The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. In September 2024, the company was contracted to provide the ICA with computers for the Meitar biometric project for NIS 136,663. In December 2021, the company provided the ICA with computer screens for checkpoints for NIS 79,243. In 2018, the company provided computer screens for the Meitar System for NIS 40,159.&amp;nbsp;Wisdom Stone System&amp;nbsp;The company provides system analysts and computing consultants for the ICA’s “Wisdom Stone” system. The Wisdom Stone is a computerized information system used by the ICA and DCL Gaza to monitor and collect data on Palestinian residents in the West Bank and the Gaza Strip as part of Israel's permit regime enforced in the oPt. The system centralizes information documenting previous permit applications submitted, "disqualifications" imposed on individuals, the dates of a person's entry into Israel, and more. In addition, the system is used by soldiers of the unit to revoke a permit granted to a person or group of people. In January 2024, the company was contracted to provide the ICA with system analyst for the Wisdom Stone until January 2025 for NIS 804,960. In January 2023, the company was contracted to provide the system analyst until January 2024 for NIS 696,555. Between 2018 and 2020, the company provided the ICA with computing consultants for the system for NIS 1,152,876.In March 2024 and December 2023, the company provided the ICA with cloud switch management system for NIS 31,550 and NIS 142,9077, respectively. In January 2024, the company provided the ICA with Android tablets for ICT inventory management for NIS 7,145.&amp;nbsp;In December 2023, the company provided the ICA with Gigabit Interface Converters (GBIC) for a new civic network for NIS 99,757. In June 2023 and June 2022, the company provided the ICA with computers for a biometric project for NIS 2,277 and NIS 121,156.&amp;nbsp;In February 2022, the company was contracted to provide the ICA with development of software to monitor illegal construction until end of December 2023 for NIS 684,999. Also in 2022, the company provided the ICA with systems analyst for NIS 615,109 and switches for NIS 69,442.&amp;nbsp;In 2021, the company provided the ICA with computing service providers for NIS 424,709 and desk computers and equipment for NIS 154,709. In 2020, the company provided the ICA with computing service providers for NIS 270,270, computers for NIS 29,615 and workstation for Geographic Information System (GIS) for NIS 14,807.&amp;nbsp;Between 2016 and 2020, the company provided the ICA with routers, communication equipment, computers and computer screens for a total of NIS 571,042. Between 2016 and 2017, the company provided the ICA with computing consultants for a biometric project for a total of NIS 907,507.&amp;nbsp;In 2017, the company provided services for a project for “biometric identification of Palestinians in the West Bank” for NIS 22,806.Coordinator of Government Activities in the Territories&amp;nbsp;The company provides the Coordinator of Government Activities in the Territories (COGAT) with computing services, computers, tablets, computer monitors, and communication equipment.&amp;nbsp;In 2024, the company provided COGAT with computing equipment and services for a total of NIS 28,655. In 2023, the company provided computing equipment and services for a total of NIS 74,062; In 2022, for NIS 54, 562; In 2021, for NIS 40,602; and in 2020, for NIS 33,960.District Coordination and Liaison Office in&amp;nbsp;GazaThe company has provided computers and screens to the Israeli military District Coordination and Liaison Office (DCL or DCO) in Gaza, which manages and monitors the movement of Palestinians in the oPt, among others. Until October 2023, the DCL office was located at Erez Checkpoint, which was the only land crossing between the besieged Gaza Strip and Israel and the West Bank since the Israeli siege on the Gaza Strip.&amp;nbsp;In 2022, the company provided DCL Gaza with computers for NIS 4,644. In 2019, the company provided DCL Gaza with screens for NIS 7,004. Between 2016 and 2018, the company provided computers and screens for NIS 51,610.Project NimbusIn February 2024, Matrix won a tender to provide SAP BTP (SAP Business Technology Platform) solution in the Nimbus government cloud. As part of the tender, Matrix will provide SAP's platform on Google Cloud for government ministries, trust units and public sector entities.The SAP BTP platform is a cloud platform (SaaS) that will allow government organizations access to a variety of advanced capabilities through data management, application development, and advanced analytics capabilities combined with artificial intelligence.Project Nimbus is a large-scale project for the provision of public cloud computing services and centralization of government databases for the Israeli government as part of the computing system of government ministries and bodies, including to the Israeli Ministry of Defense, the Israeli military, Israel Police and the Israel Prison Service. The project also includes services to the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.Matrix’s partners in the Nimbus project include&amp;nbsp;IBM’s fully owned Israeli subsidiary, Red Hat Israel, which works extensively with the Israeli military.Training Courses for the Israeli Military&amp;nbsp;The company’s fully owned subsidiary, John Bryce Training, has won a tender from the Ministry of Defense to provide a variety of professional training in the fields of information security and cyber for the Ministry of Defense’s Computer Professions School, which is the main unit for training soldiers in the field of computing in the Israeli military. The financial scope of the agreement is estimated at approximately 1.8 million NIS per year and is expected to last for 3 years, with a total scope of approximately 5 million NIS.The company offers courses to prepare for service in the technological units in the Israeli military, intended for students in the ninth grade and above, including the Intelligence Corps, Unit 8200, the ICT Corps, and the Air Force. The course instructors are graduates of military technological units or former members of the Ministry of Defense.&amp;nbsp;Since 2015, the company’s fully owned subsidiary, John Bryce Training Ltd., has been the training contractor in the Israel Police National Training Center project for the concessionaire from the&amp;nbsp;Shikun &amp;amp; Binui Group.In 2017, the company’s fully owned subsidiary, John Bryce Training Ltd., won a 3-year tender to provide training for the Israeli army around Cyber Security and Information Security.The company offers Information Security and Cyber studies to the public which according to its website are delivered in a unique simulator that is used to train soldiers in Israeli military cyber units.&amp;nbsp;“Combatants for Hi-Tech”&amp;nbsp;The company's fully owned subsidiary, Matrix DNA, is operating a training course for combatant soldiers to integrate them into the technology industry upon their release from the military. The course offers technological product management training for combatant soldiers as part of the Israeli military General Staff program and the "Combatants to High-Tech" program.&amp;nbsp;In September 2024, the course was adapted for reservists from the combat system, from which 21 warriors aged 24-31 who had fought in Gaza after October 2023 were selected.In August 2024, Matrix took part in a professional training course in the field of cyber and programming which was designed to train combatant soldiers with battlefield experience who were injured in battle and were forced to transfer to a rear-line role in the army to integrate them into the military's technological array. The course is operated in collaboration with the technological units of the military's Telecommunications and Information Technology Unit (Lotem Unit).IT For IDFIn 2024, Matrix IT sponsored the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.Services for the Israel PoliceIn May 2024, Matrix was awarded a tender from the Israel Police for the purchase of computer peripherals, memory devices, computers and unique printers.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Police and the Border Police with computers and tablets, computer peripherals, communications equipment and body cameras for a total of NIS 56,224,567.In 2020, the company provided equipment for police stations and police activity in the occupied West Bank and East Jerusalem for a total amount of NIS 76,876, including in the Jordan Valley area and the Palestinian neighborhood of Sheikh Jarrah in East Jerusalem. In 2019, the company provided equipment for a police station in the settlement of Modiin Illit in the West Bank for NIS 10,043.&amp;nbsp;In 2020, the company provided equipment worth NIS 4,404 for the "Ring" checkpoint (Anata/al-Esawiyah) in the Jerusalem Envelope operated by the Israel Police.&amp;nbsp;Also in 2020, the company provided the Border Police with communication equipment for activity in the West Bank, for a training base in the settlement of Michmash in the occupied West Bank, and for a project in Atarot in occupied East Jerusalem, for a total amount of NIS 17,251.&amp;nbsp;Services for the&amp;nbsp;Israel Prison Service&amp;nbsp;Matrix established the Israel Prison Service's Server Farm.&amp;nbsp;In July 2023, the company won a tender by the Israel Prison Service (IPS) for establishing a primary and secondary server farm for the Prison Service for NIS 10 million. In 2022, the company began the process of planning the establishment of the project together with the IPS' division and in cooperation with&amp;nbsp;Bynet&amp;nbsp;Communications. The volume of data processed and stored in the new server farm is hundreds of terabytes and it serves approximately 10,000 IPS employees. The establishment was completed in May 2024.The company provides the IPS with Business Object Enterprise Report Generator software. In December 2024, the company was exempted from tender for renewal of maintenance contract for the IPS from January 2025 until end of December 2027 for NIS 1,372,547. In September 2023, the company was exempted from tender for renewal of maintenance contract for Enterprise Report Generator for the IPS until end of December 2024 for NIS 42,507. In 2021, the company was contracted as sole supplier for maintenance for Business Object Enterprise Report Generator software licensing for three years.&amp;nbsp;In February 2023, the company was awarded a tender for computerizing the pharmacies of the Israel Prison Service to supply the IPS with an information system for supply chain management of medicines and equipment for 785,000 NIS.In November 2022, the company was contracted with an exemption from tender to provide a platform to support unstructured data processing from the IPS' systems until November 2025 for NIS 600,000.In November 2021, the company’s fully owned subsidiary Matrix I.T. Software Products, was contracted by the IPS, with an exemption from tender, to renew a contract for the maintenance of Organizational Report Generator from 2022 until the end of 2024 for NIS 886,274.&amp;nbsp;In 2020, the company was contracted by the IPS for the provision of Linux System maintenance until 2023.&amp;nbsp;Between 2015 and 2019, the company’s fully owned subsidiary, John Bryce Training, provided the IPS with training, advanced computing courses and workshops for NIS 385,133.Services for Government Offices&amp;nbsp;The company's fully owned subsidiary, Matrix IT Integration and Infrastructure, provides servers and data storage systems to the Israeli government offices.&amp;nbsp;In 2016, the company was awarded a central tender for the supply of servers and data storage systems to government offices, which was extended from time to time. In January 2024, the contract was extended, with exemption from tender, until the end of June 2024 for NIS 10,000,000.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>East Jerusalem, Gaza, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Mayer Cars &amp; Trucks Co.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli vehicles and transportation company. The company imports and markets cars, trucks, buses, engines, and heavy mechanical machinery, and provides leasing, trade-in, insurance and funding services.
 Mayer&amp;rsquo;s Cars and Trucks supplies Volvo equipment to the Israeli Ministry of Defense (IMOD) and services to the Israeli Prison Services (IPS). In addition, the company also supplies armored buses and bus lines to settlements in the occupied West Bank and occupied East Jerusalem.
 According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer supplied the IMOD Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services for existing Volvo equipment in the ministry&amp;rsquo;s use for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17, 792,161.94 worth of additional equipment, including engines, generators and spare parts.
 Volvo&amp;rsquo;s heavy machinery was documented in numerous demolitions of Palestinian homes carried out by the Israeli authorities in the occupied West Bank and East Jerusalem.
 Volvo equipment was also used in the construction of Israeli settlements and in the construction of the Separation Wall. For the full company profile see Volvo.
 Merkavim Transportation Technologies 
 Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, the company provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. The company also operates a service center in the Mishor Adumim Industrial Zone in the occupied West Bank.
 The company has also provided buses for the Israel Prison Service. For the full company profile see Merkavim Transportation Technologies.
 Kavim Public Transportation
 The company&amp;rsquo;s fully owned subsidiary, Kavim Public Transportation operates bus lines and service centers in settlements in the occupied West Bank and occupied East Jerusalem. The company operates public bus lines to and between the settlements of Elad, Ariel, Mevo Horon, Giva&amp;#39;at Ze&amp;#39;ev, Beitar Illit and Modiin Illit in the occupied West Bank and occupied East Jerusalem.
 For the full company profile see Kavim Public Transportation.
 In 2017, the company&amp;rsquo;s fully owned subsidiary, K.S. Holdings &amp;amp; Properties Mayer Ltd., mortgaged a 9,163 square meter property located in Mishor Adumim Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank, for NIS 2,500,000 to Bank Hapoalim. According to the loan documents, the company holds the plot under a leasing agreement with the Civil Administration in the West Bank.
 Services to the Israeli Police:
 In 2019 and 2020, the company provided maintenance services to buses and marine engines serving the Israeli police. Additionally, in 2020 the company sold a bus to the Israeli police in an amount of NIS 1,123,697.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>$1B-$9B</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">Meshek Achiya (Achiyah Farm) </t>
   </si>
   <si>
     <t>A private Israeli wine and olive oil producer and marketer, based in the settlement of Shiloh in the occupied West Bank. The company also produces and markets olives, tahini, honey, crackers, spices, and more.&amp;nbsp;Meshek Achiya has two registered companies under the same ownership, Eretz Zeit Shemen Muvchar – Meshek Achiya Ltd., which engages in the cultivation, production and marketing of olive oil, and Meshek Achiya Vineyards Ltd., which grows grapes for wine production. &amp;nbsp;The company sells its wines under the name Tene.&amp;nbsp;&amp;nbsp;The company has olive groves spanning 350 dunams and vineyards spanning hundreds of dunams of Palestinian land, and it operates an olive oil press in the Shilo settlement area.&amp;nbsp;The farm’s olive oil is labeled "Made in Israel”.&amp;nbsp;Meshek Achiya was established in 2003 in the illegal Achiya outpost located east of the settlement of Shiloh on hundreds of dunams of agricultural land belonging to the residents of the Palestinian villages of Jalud and Qaryut. Meshek Achiya grows olives on private Palestinian lands and lands that some were declared state lands that settlers and the army have prevented Palestinians from entering to cultivate.&amp;nbsp;The Achiya outpost was established in the late 1990s and as early as 2009, evacuation orders were issued by the Civil Administration to prevent the illegal cultivation of the land, but the orders have not been implemented.Between 2014 and 2022, the farm received from the Israeli Government Water Authority an annual allocation of almost 100,000 cubic meters of water, making it one of the largest users of water for settlement agricultural purposes in the entire West Bank.&amp;nbsp;In January 2017, Palestinians from the Jalud area filed the Israeli court a petition claiming that their lands are being illegally cultivated by settlers who expelled them from there, including 177 dunams of privately owned Palestinian land cultivated by the Meshek Achiya, belonging to the Khatib and Fawzi Ibrahim families.&amp;nbsp;In May 2021, the High Court ordered the Civil Administration to evacuate the lands illegally cultivated by the settlers' farm. In October 2021, the Israeli Ministry of Defense reached an agreement with the settlers, according to which they would evacuate the area themselves, and in return, the state would provide them with alternative land to which their olive trees would be relocated.&amp;nbsp;In September 2023, the government granted the company an area of 159 dunams north of the settlement of Kohav Hashachar in the northern West Bank, in an area that is not part of the settlement's jurisdiction, for field crops on a lease without an agreement. (Government Subcommittee Decision No. 1089 from September 2023, updated February 2024). The factory moved from the outpost to the settlement of Shiloh.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, the Israeli Ministry of Defense purchased olive oil from the company.&amp;nbsp;Collaboration with Ariel UniversityIn 2018, Ariel University collaborated with Meshek Achiya in a conference held with the Research and Development of Judea and Samaria and the Jordan Valley association, which took place on a 40-dunam plot belonging to the Khatib family from the village of Qaryut, which was invaded by the settlers' farm in 2007.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
@@ -1742,143 +1321,51 @@
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
 The company constructed the Israeli military&amp;#39;s Ariel Sharon Training Campus (also known as the Bahadim City) in the Naqab in partnership with Electra and Binat companies. The project was established under a concession for 25 years and includes the design, finance, construction, operation and maintenance for NIS 2 billion.
 The project was flagged as a national project that involved the relocation of 7 military training bases to the Naqab. The campus, built on 250,000 m2 of land, includes 120 buildings, among them soldier barracks, training, classrooms, offices, workshops for handling buildings tanks and vehicles, logistics centers and shooting ranges.
 in 2021 The company completed the Neve Tzedek legal and detention facility. The project consisted of constructing a new legal quarter complex for the Israeli military, with a merger of military prosecutors, courts and detention facilities in a single installation comprised of 23 structures.
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
 The Jerusalem Light Rail&amp;nbsp; 
 The company provides security services to the Jerusalem Light Rail, which connects settlement neighborhoods in occupied East Jerusalem to the western part of the city.
 In June 2011, the company won the tender for the security of the JLR. In November 2023, the company won an additional tender issued by the Jerusalem municipality for security services for the Jerusalem Light Rail (JLR).
@@ -2817,51 +2304,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I103"/>
+  <dimension ref="A1:I104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3184,2631 +2671,2658 @@
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="H14" s="0"/>
+      <c r="H14" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="0" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H18" s="0" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>43</v>
+        <v>95</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F21" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="C22" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>43</v>
+        <v>104</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="I22" s="0"/>
+        <v>105</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="C23" s="0"/>
       <c r="D23" s="0" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>107</v>
+        <v>43</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>108</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="I23" s="0"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="0" t="s">
-        <v>54</v>
+        <v>113</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>55</v>
+        <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>115</v>
+        <v>53</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>110</v>
+        <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>120</v>
+        <v>89</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>23</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>125</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H29" s="0"/>
+      <c r="H29" s="0" t="s">
+        <v>90</v>
+      </c>
       <c r="I29" s="0" t="s">
-        <v>23</v>
+        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>133</v>
+        <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="H31" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>13</v>
+        <v>141</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>145</v>
+        <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I35" s="0" t="s">
         <v>147</v>
-      </c>
-[...19 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="F36" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="C36" s="0" t="s">
+      <c r="G36" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="D36" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H36" s="0" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E37" s="0" t="s">
+      <c r="G37" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="F37" s="0" t="s">
+      <c r="H37" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I37" s="0" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C38" s="0" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="H39" s="0"/>
+        <v>166</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>32</v>
+      </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>109</v>
+        <v>37</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>171</v>
+        <v>66</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>99</v>
+        <v>35</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>66</v>
+        <v>175</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>175</v>
+        <v>104</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>120</v>
+        <v>153</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>159</v>
+        <v>125</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>119</v>
+        <v>184</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>120</v>
+        <v>166</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="I46" s="0"/>
+      <c r="I46" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>158</v>
+        <v>124</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>184</v>
+        <v>125</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I47" s="0"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>187</v>
+        <v>165</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>84</v>
+        <v>189</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>115</v>
+        <v>192</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>191</v>
+        <v>66</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>192</v>
+        <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>11</v>
+        <v>198</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>43</v>
+        <v>200</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>94</v>
+        <v>113</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>198</v>
+        <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>164</v>
+        <v>43</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>201</v>
+        <v>99</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>10</v>
+        <v>204</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>11</v>
+        <v>205</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>54</v>
+        <v>207</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>205</v>
+        <v>22</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>46</v>
+        <v>131</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>207</v>
+        <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>175</v>
+        <v>210</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>109</v>
+        <v>211</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>66</v>
+        <v>213</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>83</v>
+        <v>179</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>211</v>
+        <v>115</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>110</v>
+        <v>217</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>123</v>
+        <v>220</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>159</v>
+        <v>113</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>218</v>
+        <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>219</v>
+        <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>221</v>
+        <v>166</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>10</v>
+        <v>224</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>11</v>
+        <v>225</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>227</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H61" s="0"/>
+      <c r="H61" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I61" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>229</v>
+        <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>231</v>
+        <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
-        <v>232</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>10</v>
+        <v>235</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>236</v>
+        <v>59</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>237</v>
+        <v>90</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>240</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>84</v>
+        <v>241</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>85</v>
+        <v>242</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H65" s="0"/>
+        <v>89</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>105</v>
+      </c>
       <c r="I65" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="H66" s="0"/>
       <c r="I66" s="0" t="s">
-        <v>248</v>
+        <v>23</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>251</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="H67" s="0"/>
+        <v>59</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>252</v>
+      </c>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>253</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>255</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
-        <v>211</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>35</v>
+        <v>259</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>84</v>
+        <v>260</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>85</v>
+        <v>211</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>46</v>
+        <v>217</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>260</v>
+        <v>35</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>246</v>
+        <v>265</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>263</v>
+        <v>153</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>264</v>
+        <v>49</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>127</v>
+        <v>46</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="H72" s="0"/>
+        <v>268</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>269</v>
+      </c>
       <c r="I72" s="0" t="s">
-        <v>23</v>
+        <v>131</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>43</v>
+        <v>272</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="H73" s="0"/>
       <c r="I73" s="0" t="s">
-        <v>140</v>
+        <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>272</v>
+        <v>43</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>23</v>
+        <v>147</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>14</v>
+        <v>76</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>90</v>
+        <v>283</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>64</v>
+        <v>153</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>275</v>
+        <v>95</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>283</v>
+        <v>90</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>99</v>
+        <v>280</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>85</v>
+        <v>288</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>175</v>
+        <v>104</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>288</v>
-[...1 lines deleted...]
-      <c r="H80" s="0"/>
+        <v>125</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>90</v>
+      </c>
       <c r="I80" s="0" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>123</v>
+        <v>179</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>64</v>
+        <v>293</v>
       </c>
       <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
-        <v>291</v>
+        <v>131</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>294</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="H82" s="0"/>
       <c r="I82" s="0" t="s">
-        <v>46</v>
+        <v>296</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D83" s="0"/>
+        <v>66</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="E83" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>158</v>
+        <v>35</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H83" s="0"/>
+        <v>299</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>90</v>
+      </c>
       <c r="I83" s="0" t="s">
-        <v>297</v>
+        <v>46</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D84" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>13</v>
+        <v>165</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="H84" s="0"/>
       <c r="I84" s="0" t="s">
-        <v>46</v>
+        <v>302</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>302</v>
+        <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>303</v>
+        <v>14</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>127</v>
+        <v>46</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>13</v>
+        <v>307</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H86" s="0"/>
+        <v>308</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>90</v>
+      </c>
       <c r="I86" s="0" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>308</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H87" s="0"/>
       <c r="I87" s="0" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>64</v>
+        <v>313</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>158</v>
+        <v>43</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>37</v>
+        <v>105</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>315</v>
+        <v>165</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>316</v>
+        <v>21</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>100</v>
+        <v>37</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>260</v>
+        <v>320</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="H91" s="0"/>
+        <v>321</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>105</v>
+      </c>
       <c r="I91" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>321</v>
+        <v>265</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>322</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="H92" s="0"/>
       <c r="I92" s="0" t="s">
-        <v>323</v>
+        <v>55</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>324</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>10</v>
+        <v>175</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>43</v>
+        <v>326</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>23</v>
+        <v>328</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>328</v>
+        <v>122</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="H94" s="0"/>
+        <v>331</v>
+      </c>
+      <c r="H94" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I94" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>11</v>
+        <v>333</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>155</v>
+        <v>335</v>
       </c>
       <c r="H95" s="0"/>
       <c r="I95" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>158</v>
+        <v>104</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>36</v>
+        <v>162</v>
       </c>
       <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>336</v>
+        <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>99</v>
+        <v>165</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H97" s="0"/>
       <c r="I97" s="0" t="s">
-        <v>338</v>
+        <v>23</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>66</v>
+        <v>341</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>341</v>
+        <v>104</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>255</v>
+        <v>44</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>23</v>
+        <v>343</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="H99" s="0"/>
+        <v>260</v>
+      </c>
+      <c r="H99" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I99" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="H100" s="0"/>
       <c r="I100" s="0" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>194</v>
+        <v>352</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>352</v>
+        <v>200</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>353</v>
+        <v>166</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>321</v>
+        <v>357</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>322</v>
+        <v>358</v>
       </c>
       <c r="H103" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I103" s="0" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="0">
+        <v>103</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="G104" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="H104" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I103" s="0" t="s">
+      <c r="I104" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>