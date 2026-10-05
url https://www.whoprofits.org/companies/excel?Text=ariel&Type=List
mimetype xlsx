--- v2 (2026-08-19)
+++ v3 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -277,86 +277,50 @@
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Avi Cranes</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of heavy lift services by renting and operating&amp;nbsp;cranes and&amp;nbsp;access equipment.&amp;nbsp;Company cranes were used for the construction of settlements, military infrastructure and&amp;nbsp;the Separation Wall in the occupied West Bank.
 The company supplied cranes and machinery for the construction and maintenance of the Separation Wall. Company&amp;#39;s&amp;nbsp;Manitou&amp;nbsp;aerial work platforms and&amp;nbsp;Liebherr&amp;nbsp;crane, were documented in Qalandiya checkpoint and during maintenance works on the Wall near A-Ram. A company crane was also documented during the installation of a military watchtower near the Palestinian town of Beit Sahour.
 Additionally, company equipment was used for settlement expansion. In 2008, a company crane was observed in an overnight erection of settlement outposts on privately owned Palestinian&amp;nbsp;land in&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. In 2011, a company crane was documented during the construction of an industrial structure in Ariel West settlement industrial zone. By mid-2013,&amp;nbsp;JLG access platforms were also spotted&amp;nbsp;in the construction site of another industrial building in&amp;nbsp;Barkan I.Z., an Israeli industrial zone in the West Bank.
 Avi Cranes also supplied a CC2800&amp;nbsp;Terex&amp;nbsp;crane for the&amp;nbsp;assembling&amp;nbsp;of a TBM machine during the tunneling of the new Tel-Aviv Jerusalem fast train line (A1). The new train&amp;#39;s route crosses the Green Line into the occupied Palestinian territory in two areas and passes on the lands of the Palestinian villages Beit Iksa and Beit Surik.&amp;nbsp;(For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
@@ -413,164 +377,102 @@
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Burger Ranch (Orgad HSN)</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli fast-food chain.
 The company operates branches in the settlements of Maale Adumim and Ariel in the West Bank, a branch in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem, and a branch in the settlement of Katzrin in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t>Cafe Cafe</t>
   </si>
   <si>
     <t xml:space="preserve">A chain of Caf&amp;eacute;- restaurants
 The company operates branches in the following settlements in the West Bank: Almog, Jordan Valley and Ariel; it also operates a branch in the settlement of Ramot in East Jerusalem. In addition, the company donates to the Israeli army on a regular basis.
 In 2013, the company was accused of labor discrimination against Arabs, for refusing to hire an Arab in one of the company&amp;#39;s branches in Tel-Aviv.
 </t>
   </si>
   <si>
-    <t>Carrefour Israel (formerly Yenot Bitan)</t>
-[...23 lines deleted...]
-  <si>
     <t>Castro Model</t>
   </si>
   <si>
     <t xml:space="preserve">Castro Model Ltd. is a fashion retailer and chain operator based in Israel.
 Through its subsidiaries, the group is engaged in the sale of fashion products, eyewear, make-up and cosmetics, as well as home accessories and products under the brands &amp;quot;Castro&amp;quot;, &amp;quot;Yves Rocher&amp;quot;, &amp;quot;Hoodies&amp;quot;, &amp;quot;Carolina Lemke&amp;quot;, &amp;quot; Top Ten&amp;quot;, &amp;quot;Urbanica&amp;quot; and &amp;quot;Kiko Milano&amp;quot;.
 Through its subsidiary A. R. Botanical Cosmetics, Castro Model is the exclusive distributor in Israel of Yves Rocher, a French cosmetic brand, and KIKO Milano, an Italian cosmetics company.
 Castro Group operates four stores in two settlements in the occupied West Bank.
 These include Castro, Top Ten, and Hoodies stores in the Adumim Mall shopping center in the settlement of Ma&amp;#39;ale Adumim, and an additional Top Ten store in the settlement of Ariel in the occupied West Bank.
 Additionally, the company&amp;#39;s websites of the brands: Urbanica, Carolina Lemke, Castro, Hoodies offer delivery services to numerous settlements in the occupied West Bank, the Syrian Golan, and East Jerusalem.
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
+    <t>$500M-$1B</t>
+  </si>
+  <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Compost Or</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, management and operation of waste recycling plants.
 Compost Or operates the largest Israeli sewage sludge treatment site, located next to Masu&amp;rsquo;a settlement in the Jordan Valley in the occupied West Bank. The site is one of several Israeli waste management facilities in the West Bank and is used for treatment and landfilling of various types of waste and contaminated soils. Some of the waste is then turned into compost and agricultural fertilizers that are sold to farmers.
 Sewage sludge treated in the site is collected from sewers and sewage treatment plants coming from 25 municipalities within the Green Line, as well as from the settlements of Ariel and Gush Etzion. The sludge from these facilities is collected and delivered to the site in the West Bank by the company&amp;rsquo;s wholly owned subsidiary Compost Or Transportation. The company owns three other subsidiaries that produce fertilizer pellets, bedding materials for poultry farming and biochar products in the site in the Jordan Valley.
 In recent years, Israeli waste treatment sites within the Green Line faced growing complaints by local Israeli municipalities and have increasingly been relocated to occupied Palestinian territory, where Israeli Clean Air Law does not apply and companies benefit from looser environmental regulations.
 In 2015, Compost Or submitted a plan to the Civil Administration in the West Bank to establish a gas production facility in the Jordan valley, that will be used to generate electricity from waste. The size of the compound is 222.7 dunam consisting lands that belong to the Palestinian towns Qabatiya and Ur Al Far&amp;#39;a. The plan was submitted by the settlement regional council on behalf of the private company Compost Or.
 In addition, the company is working in cooperation with the Jordan Valley Research and Development Center, where it holds agricultural experiments in the center&amp;rsquo;s facility located in Gilgal settlement.
 In 2014, the company provided specialized compost for tomato crops in the settlement of Na&amp;rsquo;ama in the Jordan Valley and for grapevines vineyard of Barkan winery in Mevo Horon settlement in the West Bank.
 According the company&amp;rsquo;s website it supplies bedding materials to a turkey poultry farm located in Avnei Eitan, an Israeli settlement in the southern Syrian Golan.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Enterprise</t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
@@ -637,50 +539,56 @@
   <si>
     <t>Dona Engineering and Construction</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that initiates and carries out housing projects in settlements in the occupied Palestinian territory.
 Dona Engineering and Construction is building 100 housing units on an area of 6,741 m2 in the west of Gilo settlement neighborhood in occupied East Jerusalem. The project is executed under a tender of NIS 7 million, with development expenses of NIS 29.9 million, awarded to the company on 24 August 2014. The company was also involved in a three-stage project of 165 housing units in in the south of Neve Ya&amp;#39;akov. The company purchased an area of 22,013 m2 for NIS 22.3 million, with development expenses of NIS 30.2, under a tender awarded to it on 24 June 2010. The project is part of Municipal Zoning Plan 6/a.
 Israel Discount Bank accompanied both projects.
 In addition,&amp;nbsp;on 7 September 2009,&amp;nbsp;the company won a tender of NIS 7.2 million,&amp;nbsp;with development expenses of 6M NIS,&amp;nbsp;from the Israel Land Administration to build 48 units in the&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;settlement neighborhood in East Jerusalem.
 Dona Engineering and Construction has completed projects in several settlements in the occupied West Bank, including Shaarei Hatikva (58 cottages),&amp;nbsp;Ma&amp;#39;ale Adumim, Homat Shmuel, Ariel and Elkana.
 </t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>Efco Equipment</t>
   </si>
   <si>
     <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Efgad Engineering and Construction Works</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction firm. The company constructed housing projects in the settlement of Ariel&amp;nbsp;in the occupied West Bank and in the settlement neighborhoods of Har Homa (Homat Shmuel)&amp;nbsp;and Ramat Shlomo&amp;nbsp;in occupied East Jerusalem.
 In the settlement&amp;nbsp;neighborhood of&amp;nbsp;Har Homa, the company has built 122 housing units.&amp;nbsp;In addition, together with&amp;nbsp;Solel Boneh,&amp;nbsp;the company has built&amp;nbsp;126 housing units and a commercial&amp;nbsp;center in Ramat Shlomo.
 </t>
   </si>
   <si>
     <t>Einav Ahets</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and roads construction company. The company executes and has completed multiple infrastructure projects in the occupied Palestinian territory.
 The company is executing a project for Israel Railways estimated at 80,000 NIS that would connect the Modiin train station to the Tel Aviv Jerusalem A1 Fast Train. The A1 crosses the green line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. The project is due to be completed December 2019.
@@ -693,112 +601,51 @@
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
@@ -940,53 +787,50 @@
   <si>
     <t xml:space="preserve">An organic farm and Israeli outpost near the settlement of Itamar in the northern occupied West Bank.
 The farm is a one of the largest growers of organic eggs in the Israeli market. It also produces organic dairy products, organic flour and cultivates hundreds of dunams of vineyards.
 The farm, one of the first settlement outposts established in the West Bank, was built in 1996 and &amp;ldquo;legalized&amp;rdquo; by the Israeli government in 2000. The outpost, built partially on privately owned lands of the residents of the Palestinian village Yanoun, was established by Avri Ran, considered the spiritual father of the &amp;quot;Hilltop Youth&amp;quot; movement.
 In April 2012, in an interview to the Israeli newspaper Haaretz, Ran stated: &amp;quot;Unfortunately, I give up on the possibility of selling my products directly, developing my brand and becoming a well-known brand, due to some constraint. [...] Today, 99% of Gvaot Olam&amp;#39;s goods is not sold under the name Gvaot Olam.&amp;quot; Haaretz correspondent Dafna Arad, who visited the farm&amp;#39;s packing house, described how the workers pack the eggs in carton packages carrying different brands labels.
 The farm&amp;#39;s products are sold all over Israel and in settlements of the West Bank, such as: Ariel, Gush Itzion and Mishor Adumim.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Service Industry and Retail</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Herzel Bibi - Nitsat HaDuvdevan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli chain of health food stores. The company operates branches in the settlements of Gush Etzion and Ariel in the West Bank.
 Additionally, the company markets&amp;nbsp;mislabeled&amp;nbsp;settlements products under its brand name. The Organic&amp;nbsp;Tahini sold under Nitsat HaDuvdevan brand originates from the&amp;nbsp;Achva-Achdut factory in the&amp;nbsp;Barkan industrial Zone&amp;nbsp;and the Organic eggs marketed by the chain, arrive from Gvaot Olam, which is an&amp;nbsp;organic farm&amp;nbsp;and&amp;nbsp;Israeli&amp;nbsp;outpost near the settlement of&amp;nbsp;Itamar&amp;nbsp;in the northern&amp;nbsp;West Bank.
 </t>
   </si>
   <si>
@@ -1413,50 +1257,53 @@
   <si>
     <t xml:space="preserve">Natoon Nof Yam Security </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, part of the Natoon Group, a private Israeli integrator for a wide range of services in the fields of property management, maintenance, and operations. Natoon Nof Yam provides consulting and planning services for control and security systems, guarding, janitorial and security inspection services.
 Natoon Nof Yam Security provides security services for the Israeli Employment Service bureaus, which include offices in the occupied West Bank, East Jerusalem, and the Syrian Golan.
 These include the settlements of Ariel, Ma&amp;rsquo;ale Efraim, Ma&amp;rsquo;ale Adumim, Efrat, Kiryat Arba, and Beitar Illit in the occupied West Bank, the settlement of Katzrin in the occupied Syrian Golan, and an office in Wadi El Jouz neighborhood in occupied East Jerusalem.
 The company provides about 170 security guards for 120 employment bureaus with a financial scope of about NIS 1.7 million per month.
 The company also provides security services fro construction projects in the settlements of Mevo Dotan, Reihan and Tal Menashe in the occupied West Bank.&amp;nbsp;
 Additionally, the company provides armed security guards for a settlements&amp;rsquo; security project in settlements near the Separation Wall in Jerusalem region, in the so-called &amp;ldquo;Jerusalem Envelope&amp;rdquo; area. and provides security services to the settlements of Efrat, Har Gilo and Elazar in the occupied West Bank.
 As part of its shopping mall security project, the company provides services to the Ma&amp;rsquo;ale Adumim shopping mall in the occupied West Bank. Additionally, in 2020 the company provided security services to the settlements of Ma&amp;rsquo;ale Adumim.
 In 2018 the company provided security services to the settlements of Kiryat Arba.
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>Netafim</t>
   </si>
   <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
 In 2009, Netafim provided irrigation technologies for an experiment in controlling the size of olive trees in the settlement of Geshur in the occupied Syrian Golan.
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
   </si>
   <si>
     <t>Neuman Steel Industries for Construction</t>
   </si>
   <si>
     <t xml:space="preserve">Neuman manufactures and markets steel products for the construction industry. The company is building a new factory in the Ariel West Industrial Zone, which is a settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Olenik Transportation Earth Work and Road Constructions</t>
@@ -1490,71 +1337,92 @@
 In 2018, SolarPower, along with several other companies, won a tender for the IMOD for the construction of photovoltaic (PV) installations on roofs in Israeli military bases and defense facilities. The tender includes the installation of approximately 30 megawatts of solar systems for 5 years. In addition, SolarPower provided 600 solar light poles for the IMOD.
 Services to Settlements 
 SolarPower provides and carries out installations of solar systems in settlements in the occupied West Bank.
 In 2018, SolarPower installed solar systems at the Mateh Binyamin settlement council in the occupied West Bank. The systems were installed on the roofs of schools and educational institutions throughout the council in the amount of about 900 kilowatts.
 The company installed solar systems for Compost Or which operates a recycling facility near the settlement of Masua in the Jordan Valley in the occupied West Bank.
 The company also installed its solar systems in the settlements of Ariel, Elkana, Neria (Talmon) in the occupied West Bank.
 The company also supplied Siemens traffic control systems for the Israeli Apartheid roads 5 and 443 in the occupied West Bank, where only Israelis are allowed to travel. &amp;nbsp;
 The Wall
 Company&amp;rsquo;s technological systems were installed in fences as part of the construction of the Apartheid Wall.
 Surveillance in East Jerusalem 
 The company&amp;#39;s CCTV cameras were deployed in the Old City in occupied East Jerusalem, as part of the Jerusalem Municipality&amp;#39;s Safe City project, in which dozens of Orad cameras were deployed throughout the city for 24/7 surveillance.
 Services to the Israel Police
 The company provides Biometric systems of various types to the Israel Police and Israeli border crossings using fingerprint, iris, palm and veins and facial recognition in combination with video management and analysis systems.
 In 2018, the company was contracted, with an exemption from tender, to be the sole supplier of maintenance of fire detection systems for the Israeli Police for NIS 150,000 for six months.
 Services to the Israeli Prison Service (IPS) 
 In December 2022, the company won a tender for the provision of maintenance and installation services of fire and smoke detection systems, and automatic gas fire extinguishing systems in the Israeli Prison Service (IPS) units.
 In 2020, the company was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023.
 In 2018, the company was contracted by the IPS to provide annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 The company provided the IPS with a range radar, control system and a night vision system for Ktzi&amp;#39;ot Prison, where Palestinian prisoners are incarcerated and held under administrative detention.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Population Control, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Peretz Sela Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in road construction.
 The company has been involved in the construction of two sections of the Seam Zone, an area of the occupied West Bank annexed to Israel by the Wall.
 The company planned streets and patrol roads in the settlements of Ariel, Emanuel, Maaleh Adumim, Alfei Menashe and Har Adar in the West Bank. It was also involved in the expansion of the settlement of Modi&amp;#39;in Illit.
 Peretz Sela was also involved in the planning of three checkpoints in the occupied Palestinian territory: Jaba&amp;#39; checkpoint, Ni&amp;#39;lin checkpoint, and Nitzarim checkpoint.
 In addition, the company was involved in construction in three Israeli military bases: Zikim, Nitzanim, and Ofir.
 </t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
+    <t xml:space="preserve">Phoenix Financial </t>
+  </si>
+  <si>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
+  </si>
+  <si>
     <t>PreZero</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">In March 2022, Who Profits team documented the company&amp;rsquo;s products in Ariel industrial zone in the occupied West Bank.
 The company has operation facilities in 11 countries around the world, including in Europe.
 PreZero acquired the company Cespa and took over its waste management facilities in Spain and Portugal.
 The company acquired SUEZ and took over its operations in Germany, Poland, The Netherlands, Luxembourg and Sweden.
 PreZero also has a sorting plan for lightweight packaging in Evergem, Belgium.
 </t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
     <t xml:space="preserve">The Rad Bynet Group consists of over 20 companies specializing in data communication technologies, computerization and telecommunication, and voice technologies. Four of the Group&amp;#39;s companies are traded on the Nasdaq Stock Exchange.
 Through its subsidiaries, the Group provides numerous services for the Israeli military, including for the operation of checkpoints in the occupied Palestinian territory, and leads major infrastructure projects for the Israeli military. The Group also provides services to the Israel Police and the Israel Prison Service.
 Services for the Israeli Military 
 Services to COGAT 
 Through its subsidiaries, the Group provides services to the Israeli military unit COGAT (Coordination of Government Activities in the Territories) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.
 Bynet Data Communications
 In 2023, Bynet Data Communications provided services for a biometric project for the ICA in Beit El for NIS 73,494.
 Bynet Systems Applications
 In 2022, Bynet Systems Applications provided the ICA with services for a biometric project and operation and maintenance for a total of NIS 524,467, including: supply of ICT equipment; communication services; maintenance of communication cabinets; infrastructure works, including at COGAT&amp;#39;s District Coordination and Liaison office in Bethlehem; and Wi-Fi infrastructure work at the ICA office in Beit El settlement. The company also provided the ICA with installation of optical fiber at Jab&amp;#39;a Checkpoint.
 In 2021, Bynet Systems Applications performed infrastructure and communication works for the ICA for a total of NIS 104,234, including works at COGAT&amp;#39;s District Coordination and Liaison&amp;rsquo;s Ramallah office, located northeast of Ramallah, and in Jerusalem Envelope office, located near Ma&amp;rsquo;ale Adumim settlement, and in Anatot military camp near Anata in the occupied West Bank. In addition, the company performed works at the Hashmonaim (Ni&amp;#39;ilin) Checkpoint and Bitunya Checkpoint, and installed communication points at Bitunya for a biometric project.
 In 2020, Bynet Systems Applications provided the ICA with the operation of ICT equipment and communication infrastructure works for a total of NIS 713,015, including work at the ICA office in Beit El settlement, and at the military District Coordination and Liaison (DCL) offices in Nablus, Hebron, and Jenin; and infrastructure works at the Gilboa Checkpoint, the Reihan Checkpoint, and Bitunya Checkpoint.
 In 2019, Bynet Systems Applications provided operation and maintenance and computing services for the ICA in the West Bank for NIS 421,487; and installation services and computer equipment to DCL Gaza office in Erez Checkpoint for NIS 35,469.&amp;nbsp;
@@ -2727,2597 +2595,2599 @@
       </c>
       <c r="F14" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>76</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="0" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="H15" s="0"/>
+        <v>64</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="I15" s="0" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="D16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="H16" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="G16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I16" s="0" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>88</v>
+        <v>35</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>49</v>
+        <v>91</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H19" s="0" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="C21" s="0"/>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>99</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I21" s="0"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="C23" s="0"/>
+        <v>108</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I23" s="0"/>
+        <v>85</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>112</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>113</v>
+        <v>84</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>114</v>
+        <v>45</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="F25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H25" s="0" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F26" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
-        <v>115</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I27" s="0" t="s">
         <v>123</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>132</v>
-      </c>
-[...13 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="0" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>137</v>
+        <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="H32" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>140</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>141</v>
+        <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C34" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="0" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>13</v>
+        <v>146</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>14</v>
+        <v>147</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>16</v>
+        <v>123</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>13</v>
+        <v>150</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>14</v>
+        <v>151</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>150</v>
+        <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>158</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>165</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40" s="0" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>37</v>
+        <v>106</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>171</v>
+        <v>131</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="H41" s="0"/>
+        <v>99</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="F42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="0" t="s">
-        <v>89</v>
+        <v>147</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>114</v>
+        <v>49</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C43" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="D43" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F43" s="0" t="s">
-        <v>104</v>
+        <v>159</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>165</v>
+        <v>116</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I45" s="0"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="G46" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="F46" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H46" s="0" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="0" t="s">
+      <c r="F47" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="F47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="0" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I47" s="0"/>
+        <v>85</v>
+      </c>
+      <c r="I47" s="0" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>187</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>165</v>
+        <v>112</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>189</v>
+        <v>84</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>32</v>
+        <v>91</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="0" t="s">
-        <v>11</v>
+        <v>191</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>195</v>
+        <v>43</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>96</v>
+        <v>22</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>197</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F51" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="G51" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="G51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H51" s="0" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>55</v>
+        <v>123</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>43</v>
+        <v>203</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>22</v>
+        <v>204</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>205</v>
+        <v>41</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>207</v>
+        <v>59</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>131</v>
+        <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F54" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I54" s="0" t="s">
         <v>210</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="C55" s="0" t="s">
+      <c r="F55" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="D55" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G55" s="0" t="s">
-        <v>59</v>
+        <v>105</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>114</v>
+        <v>45</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F56" s="0" t="s">
-        <v>192</v>
+        <v>71</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>89</v>
+        <v>160</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="D57" s="0" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F57" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G57" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="G57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H57" s="0" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>115</v>
+        <v>27</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>166</v>
+        <v>99</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="D59" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>227</v>
+        <v>14</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H60" s="0"/>
       <c r="I60" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="F61" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G61" s="0" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>23</v>
+        <v>136</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E62" s="0" t="s">
+      <c r="F62" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="F62" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G62" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H62" s="0"/>
+        <v>234</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>235</v>
+      </c>
       <c r="I62" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>235</v>
+        <v>78</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="H64" s="0"/>
       <c r="I64" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E65" s="0" t="s">
+      <c r="F65" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="F65" s="0" t="s">
+      <c r="G65" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H65" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="G65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I65" s="0" t="s">
-        <v>27</v>
+        <v>246</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>31</v>
+        <v>147</v>
       </c>
       <c r="H66" s="0"/>
       <c r="I66" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>59</v>
+        <v>253</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>252</v>
+        <v>204</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>253</v>
+        <v>210</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>256</v>
+        <v>35</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="H68" s="0"/>
+        <v>84</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I68" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C69" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E69" s="0" t="s">
+      <c r="F69" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="F69" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G69" s="0" t="s">
-        <v>260</v>
+        <v>147</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>211</v>
+        <v>49</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>217</v>
+        <v>46</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="G70" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E70" s="0" t="s">
+      <c r="H70" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="F70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I70" s="0" t="s">
-        <v>46</v>
+        <v>123</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>263</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>264</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>265</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="H71" s="0"/>
       <c r="I71" s="0" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>266</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>110</v>
+        <v>267</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>251</v>
+        <v>43</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>268</v>
+        <v>36</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>269</v>
+        <v>85</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>270</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E73" s="0" t="s">
+      <c r="F73" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="F73" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G73" s="0" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="H73" s="0"/>
+        <v>76</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="I73" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E74" s="0" t="s">
+      <c r="F74" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="F74" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G74" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>147</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>275</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>276</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>277</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>76</v>
+        <v>147</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>278</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>279</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>280</v>
+        <v>53</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>283</v>
+        <v>90</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>153</v>
+        <v>64</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H78" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I78" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E79" s="0" t="s">
+      <c r="F79" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="F79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G79" s="0" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="H79" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I79" s="0" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>289</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>79</v>
+        <v>290</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>104</v>
+        <v>131</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>71</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>64</v>
       </c>
       <c r="H82" s="0"/>
       <c r="I82" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>31</v>
       </c>
       <c r="H84" s="0"/>
       <c r="I84" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H85" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>78</v>
+        <v>267</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H87" s="0"/>
       <c r="I87" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>64</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H90" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I90" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="H92" s="0"/>
       <c r="I92" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H94" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H95" s="0"/>
       <c r="I95" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>104</v>
+        <v>131</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H97" s="0"/>
       <c r="I97" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>104</v>
+        <v>131</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="H99" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="H100" s="0"/>
       <c r="I100" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>32</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="H102" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="H104" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I104" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>