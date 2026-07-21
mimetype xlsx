--- v0 (2026-06-02)
+++ v1 (2026-07-21)
@@ -947,54 +947,63 @@
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Falcon (WF) Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, installation and maintenance of command and control systems.
 The company developed a sensor-based intrusion detection system for the Israeli military that is installed in the Jerusalem &amp;lsquo;Seam Zone&amp;rsquo; area, the area annexed by the Separation Wall. According to the company&amp;rsquo;s website, the system underwent two years of extensive testing by the Israeli military. The system is marketed to clients by ELSEC, a subsidiary of Elbit Systems.
 Additionally, the company developed and provided a wireless-based control systems for Israeli military storage facilities for tanks, armored vehicles, jeeps and launchers.
 The company also develops and installs computerized systems that detect malfunctions in electric systems, air conditioning systems, refrigerators and incubators. According to a map on the company&amp;rsquo;s website, such systems are installed in Maale Adumim and Ariel settlements in the occupied West Bank.
 In September 2015, E.D.I.G Industries &amp;amp; Installations, an affiliated company, signed an agreement with Treatec 21 Industries to establish a purification plant to serve the settlements of Nokdim and Kfar Eldad in the occupied West Bank and to provide maintenance services for a period of five years. The project was commissioned by the settlement regional council of Gush Ezion for the amount of 5.9 million NIS.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
-[...2 lines deleted...]
-    <t>Technology and Hi-tech</t>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
@@ -1007,53 +1016,50 @@
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
 Also in 2022, the company was contracted, with an exemption from tender, to provide Baggage Systems maintenance for a period of three years for NIS 2,120,826. In 2021, the company was contracted, with an exemption from tender, to provide patrol and verification services for NIS 350,000 for a period of six months.
 Also in 2021, the company was contracted with an exemption from tender, to provide maintenance services for Baggage X-ray System for NIS 970,000 until 2022.
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
 According to IPS&amp;rsquo; logistical support center, maintenance provision will gradually be transferred to Magalcom (of Telrad Group) and Top Sky Line, which won a 2015 IPS tender for the development of new management systems to be installed in all prisons, as well as maintenance of existing systems.
 In 2017, the company was contracted to provide maintenance of security and control systems for NIS 335,902.
 During 2016, it had contracts with the IPS in the amount of NIS 11,543,885. These contracts include: An integrated management system in Ofer prison for NIS 663,306. Ofer is an Israeli prison for Palestinian political prisoners, located in the West Bank, near the settlement of&amp;nbsp;Givat Ze&amp;rsquo;ev.
 The prison holds 1,500 Palestinian political prisoners and includes a military court which judges detainees from the West bank on a daily basis. Installing and maintaining an integrated management system, a closed circuit system and a cards&amp;rsquo; reader in Megido prison for NIS 569,639. Megido prison, located within the Green Line, is a detention facility designated for&amp;nbsp;Palestinian political prisoners. Megido prison holds over 1,200 Palestinian political prisoners. The company installed and maintained technological systems in Ketziot prison for NIS 430,019. Ketziot prison is the biggest incarceration facility in Israel and holds some 2,200 Palestinian political prisoners (the entire prison population includes 2,500 prisoners). The Ketziot prison has a military court for administrative detention and many of the prisoners held in Ketziot are under administrative detention. The Ketziot prison also includes the Holot facility and Saharonim prison for foreign immigrants. Installing a collaborating management system in Shata prison for the amount of NIS 318,111. Shata prison (currently Hashita prison) is a maximum security prison for criminal prisoners and for Palestinian political prisoners. In addition, the company installed cameras in Nachshon cells for NIS 128,406. Nachson is a central unit of the IPS for escort of prisoners, a security force and an intervention force of the IPS. The unit facilitates the transportation of prisoners for place to place.
 During 2016, the company also installed a PA systems in Rimonim prison for the amount of NIS 238,330 and performs the maintenance of a collaborating management system in Rimonim prison for NIS 35,336. Rimonim prison (part of Hasharon compound) is mostly a criminal prison but includes a wing for Palestinian political prisoners. In previous years, the company was contracted by the IPS to perform the following activities: Installing and operating the entire security system of the Ketziot Prison, the central control room of the Megido Prison and security services to Damon prison. Damon Prison, also located inside Israel, holds over 500 Palestinian political prisoners and undocumented persons from the occupied West Bank. Some of these prisoners have not been charged yet and some are administrative detainees. The company also installed peripheral defense systems on the walls surrounding the Ofer prison and operates a central control room for the entire Ofer compound.
 In addition, the company also provided the entire security systems and the central control room in Rimonim prison. The company also provided security systems for the Abu Kabir, Kishon (&amp;ldquo;Al-Jalameh&amp;rdquo;) and Jerusalem (&amp;ldquo;Russian Compound&amp;rdquo;) detention and interrogation facilities. Palestinian political prisoners are usually held in detention facilities without legal proceeding for long periods of time.&amp;nbsp;Human rights organizations&amp;nbsp;have collected evidence showing that Palestinian prisoners are regularly subjected to torture in these facilities. Since 2005, the company has been providing IPS with ankle monitors. The ankle monitors are manufactured by the Israeli company Elmo Tech.
 Additional activities of the company
 The company is one of the major security systems provider to the Israeli government, the Israeli Ministry of Defense (IMOD) and the Israeli Air Force, including the IMOD complex (&amp;ldquo;Hakirya&amp;rdquo;) in Tel Aviv. It also provided security systems to the Israeli armored corps base of Nachshonim, which was donated by the US army in accordance with the&amp;nbsp;Wye River Memorandum. The company operates security patrol units which secure oceanic facilities, vehicles and transport routes, buildings and equipment of the security and finance industries. These units, as the company states, are manned by &amp;ldquo;combatants who graduated elite combat units in the Israeli army&amp;rdquo;.
 Between 2010 and 2018, the company provided and maintained security systems for the Israeli Population and Immigration Authority for the total sum of NIS 9,123,095. In March 2019, the contract was extended to 30 September 2019 for an additional NIS 750,000. Among the company&amp;rsquo;s clients is the Western Wall Heritage Foundation, a governmental body established by the Ministry of Religion in 1988 carrying out development and infrastructure work and hold Jewish religion ceremonies in the site located in the occupied Old City in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gadish Engineering – Yoram Gadish Group</t>
-  </si>
-[...1 lines deleted...]
-    <t>Israel, USA</t>
   </si>
   <si>
     <t xml:space="preserve">Gadish Group is one of Israel&amp;rsquo;s largest private engineering management company with an annual turnover exceeding 300 million USD.
 The Group was awarded a Moriah &amp;ndash; Jerusalem Development Company contract for the construction of a bridge for the Jerusalem Light Rail (JLR) worth some 74 million USD (250 million NIS). The JLR connects Israeli settlements in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements.
 The Group is also involved in a housing construction project in Beitar Illit settlement. In addition, the Group&amp;rsquo;s clients include the Ministry of Defense, the Israeli Police, Shufersal supermarket with branches in settlements across the occupied West Bank and East Jerusalem, as well as Barkan Winery and Maale Adumim settlement council.
 Furthermore, the Group was selected to take part in the construction of a railway in the Naqab from Beer Sheva to Arad. When completed, the 28km railway will lead to the forced displacement and adversely impact the daily life of some 50,000 Palestinians in the Naqab living Alfora&amp;rsquo;a, Ksefe, Alzarora, Ktmat.
 According to BIMKOM &amp;ndash; Planners for Planning Rights, the rail will block people&amp;rsquo;s entry to their villages, limit access to residential area and agricultural land; restriction and prevention of construction and development on both sides of the rails and wide areas of land where their communities exist; land expropriation and demolition of residential buildings.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
@@ -1245,90 +1251,50 @@
 In December 2019, Hapoalim Bank signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council&amp;rsquo;s properties and assets as collateral.
 Emanuel
 In January 2018, Hapoalim Bank signed a pledge agreement with the Emanuel Local Council in the occupied West Bank for a period of 99 years against the council&amp;rsquo;s revenue as collateral.
 Mateh Binyamin
 In January 2015, Hapoalim Bank signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years against the council&amp;rsquo;s revenue as collateral. The Mateh Binyamin Regional Council provides services to 52 settlements in the occupied West Bank.
 Givat Ze&amp;rsquo;ev
 In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Hapoalim Bank in 1998) signed a pledge agreement with the Givat Ze&amp;rsquo;ev Local Council in the occupied West Bank for a period of 99 years against the council&amp;rsquo;s revenue as collateral.
 Golan Regional Council&amp;nbsp; 
 As of July 2024, the bank has 5 active pledge agreements with the Golan Regional Council, which includes 33 settlements in the occupied Syrian Golan.
 In February 2024, Hapoalim Bank signed a pledge agreement with the Golan Regioanl Council for a period of 12 years against all council&amp;rsquo;s current and future revenue as collateral.
 In January 2024, Hapoalim Bank signed a pledge agreement with the Golan Regioanl Council for a period of one year against all council&amp;rsquo;s revenue as collateral.
 Branches in Settlements 
 Bank Hapoalim operates branches and automated banking services machines in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include the settlements of Beitar Ilit, Ariel and Ma&amp;rsquo;ale Adumim in the occupied West Bank; the settlement neighborhoods of Ramot, Pisgat Ze&amp;rsquo;ev, Gilo, Armon Hanatziv, Ramot Eshkol, Neve Yaakov and the French Hill in occupied East Jerusalem; and the settlement of Bnei Yehuda in the Syrian Golan.
 Financing Military Projects 
 In 2022, Hapoalim Bank financed the establishment of the Israeli Ministry of Defense&amp;rsquo;s &amp;quot;Ofek Rahav&amp;quot; military camp, carried out by Shikun &amp;amp; Binui Group and Malam Team companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.
 In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.
 Palestinian Captive Market 
 Hapoalim Bank benefits from access to the Palestinian banking market as a captive market.
 Under the Paris Protocol, the Palestinian economy is subjected to the Israeli currency and the Palestinian banking market&amp;#39;s financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks have to rely on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.
 The bank also operates a branch in Salah al-Deen Street in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
-  </si>
-[...38 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
@@ -1657,53 +1623,50 @@
 The company operates three branches in the occupied West Bank, two in Ariel settlement and one in Maaleh Adumim settlement.
 In the years 2004 and 2008, the company won a NIS 55 million three-year tender to provide the Israeli army with office equipment.
 In the year 2006, the company won a NIS 1 million tender to provide office supplies for the Israeli Ministry of Defense.
 </t>
   </si>
   <si>
     <t>Lidor Real Estate Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">A marketing company that specializes in real-estate.
 The company operates branches in Maaleh Adumim and Anatot settlements.
 In addition, the company markets housing projects in the following settlements: Maaleh Adumim, Anatot, Geva Binyamin and Giva&amp;#39;at Ze&amp;#39;ev, all located in the occupied West Bank.
 In East Jerusalem, the company operated in the following settlements: Har Homa, Gilo and Pisgat Ze&amp;#39;ev.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
-    <t>Services to the Settlements, Specialized Equipment and Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Maman Cargo Terminals and Handling</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of logistics and aviation services.
 The Group&amp;rsquo;s subsidiaries provide cargo management and ground-handling services for airlines, supply chain management (SCM), and third-party logistics (TPL).
 Maman&amp;#39;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation of the Palestinian territory and from the joint custom envelope - designed in the Oslo Accords. &amp;#39;Quality and Security reasons&amp;#39; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies.
 Each shipment to the oPt is delayed&amp;nbsp;for security inspection&amp;nbsp;for a period&amp;nbsp;ranging from several days to several weeks, even&amp;nbsp;in cases in which a license has been obtained and the shipment passed security at a European airport. During the waiting period the goods are usually stored in warehouses inside the terminal or&amp;nbsp;in close proximity&amp;nbsp;to it.&amp;nbsp; The costs&amp;nbsp;of the security checks, logistics and storage, performed by private Israeli companies, among them Maman is central a player, are paid by Palestinian manufacturers and&amp;nbsp;importers. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to the Palestinian population.
 Archive 2000, one of the company&amp;#39;s subsidiaries, operates a facility in&amp;nbsp;Mishor Adumim.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market</t>
   </si>
   <si>
     <t>Margolin Bros</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering and consulting company specializing in project and construction management.
 2018-2023, the company is involved in Lev Yehuda &amp;ndash; al-Arroub Bypass Road, a transportation project carried out by Netivei Israel, a state-owned national transport infrastructure company, in Route 60 in the occupied West Bank, for 340 million NIS. This 10km section of Route 60 bypasses the Palestinian refugee camp al-Arroub and the Palestinian village Beit Ummar. The new bypass road includes surveillance cameras, concrete walls and floodlights in the areas near the road.
 Lev Yehuda is part of a transportation master plan advanced by the settlement umbrella organization Yesha Council, designed to facilitate the smooth and rapid travel of settlers between the Etzion settlement bloc and Mt Hebron and Kiryat Arba.
 In 2020, the company won a tender published by Moriah Jerusalem Development Corporation for the provision and management and supervision services for the expansion of Route 60 between Husan Junction and Elazar Junction in the West Bank.
 2017-2023, the company is involved in three commercial projects in Mishor Adumim settlement industrial zone in the West Bank, developed by members of the Kass Group. These include Design City, a new shopping complex, Luna Kass, a theme park located next to the Design City complex, and Ayalot Center K2, an event venue. For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land.
@@ -1754,104 +1717,78 @@
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in two construction projects in Har Homa settlement neighborhood and a construction project in Pisgat Ze&amp;#39;ev settlement neighborhood in occupied East Jerusalem.
 The company was also involved in construction projects in the settlements of Maaleh Adumim and Efrat in occupied West Bank.
 A 2019 court case was filed against the company for applying a discriminatory policy against Palestinians seeking to rent/purchase properties developed by the company shows the company also has a discriminatory policy against Palestinian tenants.
 </t>
   </si>
   <si>
     <t>Meitarim Quarry</t>
   </si>
   <si>
     <t xml:space="preserve">The company is active in the field of civil engineering and development. The Group manages several companies and subsidiaries in the field of civil engineering, industry, infrastructure, development and contracting.
 The company operates the Meitarim Quarry, located in the occupied West Bank, next to the settlement of Teneh Omarim. In 2016, the company established an asphalt factory near the quarry.
 The company is involved in the construction of 40 housing units in the settlement of Eshkolot, located in the West Bank. The company is also involved in conducting engineer work for Maaleh Adumim shopping center.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Merkavim Transportation Technologies</t>
   </si>
   <si>
     <t>A private Israeli bus manufacturer. The company develops, designs and manufactures different bus models including shielded buses and buses for transporting prisoners.Merkavim’s armored bus, the Mars Defender, was developed and manufactured according to the requirements of the Israeli Military. Israel Military Industries (IMI), formerly a state-owned company and currently owned by&amp;nbsp;Elbit Systems,&amp;nbsp;developed the “Mars Defender”, a bullet proof version of the Mars Bus, in a joint project with the Israeli Transportation Ministry, Israel Police and&amp;nbsp;Egged Company.&amp;nbsp;The Mars Defender is built on&amp;nbsp;Volvo Chassis B11R6*2.Services to SettlementsThe company provides its armored buses to settlements localities in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem.&amp;nbsp;A company's authorized service center is located in the Mishor Adumim Industrial Zone in the occupied West Bank.&amp;nbsp;In June 2024, Merkavim supplied 62&amp;nbsp;Volvo “Mars” model buses to&amp;nbsp;Egged transportation company for operation of bus lines in the Jerusalem Envelope area in occupied East Jerusalem and the West Bank. Merkavim will supply additional 90&amp;nbsp;Volvo “Mars” buses by the end of the year. The buses are built on a&amp;nbsp;Volvo chassis B13R.&amp;nbsp;In August 2023, Merkavim supplied 4&amp;nbsp;Volvo “Mars Defender” armored buses to the Central Company for the Development of the Shomron for school students. The Central Company for the Development of the Shomron is a private company owned by settlement localities in the occupied West Bank.In January 2023, Merkavim supplied 30&amp;nbsp;Volvo “Mars” buses to different regional councils among them is the Golan Regional Council in the occupied Syrian Golan.&amp;nbsp;Also in August 2022, Merkavim provided two&amp;nbsp;Volvo “Mars Defender” armored buses to the company for school students transportation.&amp;nbsp;&amp;nbsp;In August 2017, a Merkavim&amp;nbsp;Mars Defender bus was documented in an Afikim bus line to the settlement of Kdumim in the occupied West Bank. Afikim&amp;nbsp;operates bus lines in service of settlements in the occupied West Bank and East Jerusalem.In 2016, Merkavim provided 71 “Mars Defender” armored busses worth NIS 106 million to&amp;nbsp;Egged Company&amp;nbsp;and to additional companies operating in the West Bank to be used in settlements in the Jerusalem area, in Mateh Binyamin, Mount Hebron, Gush Etzion and the Jordan Valley settlements in the occupied West Bank.&amp;nbsp;In 2014, the company provided 18 armored buses for settlements’ regional councils in the West Bank for NIS 28 million.&amp;nbsp;Services for Israel Prison ServiceIn collaboration with Israel Prison Service (IPS), Merkavim developed a specially designed prisoner transport vehicle based on its Mars model. Such buses are used by IPS to transport Palestinian prisoners inside the occupied West Bank and from the West Bank to Israeli prisons within the Green Line.&amp;nbsp;Merkavim also provided services to the Nachshon Unit, the operational arm of IPS that is responsible, among other things, for the transport of prisoners.&amp;nbsp;In 2017, the company provided the covering of alarm units for escape doors for the IPS for NIS&amp;nbsp;4,212.&amp;nbsp;In 2016, the company provided the modeling of vehicles for the Nachshon&amp;nbsp;Unit for NIS 9,126.</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>Technology and Hi-tech</t>
+  </si>
+  <si>
     <t>$250B-$500B</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mishkan Eliyahu Construction and Investment Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company.
 Mishkan Eliyahu builds housing and commercial projects in settlements in the West Bank and in settlement neighborhoods in East Jerusalem.
 The company won a tender of NIS 1.88 million with development expenses of NIS 4.97 million to build a 24 housing units&amp;#39; project on a land of 1,933 m2 in the center of the settlement of&amp;nbsp;Beitar Illit&amp;nbsp;in July 2014.&amp;nbsp;The project is executed in accordance with Urban Construction Plan no. 426/8, which refers to the lands of the Palestinian villages Wadi Fukhin, Hussan and Nahalin.&amp;nbsp;The project, which is currently under construction, is also part of the Israeli government&amp;#39;s program: &amp;quot;Price for residents&amp;quot; (Mehir Lamishtaken) that offers low cost housing.
 Hapoalim bank provides financial accompaniment to this project.
 Mishkan Eliyahu won a tender of NIS 1.89 million with development expenses of NIS 4.9 million to build 24 housing units on a land of 3,695 m2&amp;nbsp;in Givat Hatamar in Efrat in July&amp;nbsp;2014. The &amp;quot;Open&amp;quot; project is currently under construction.
 Hapoalim bank provides financial accompaniment to this project.
 The company is also building a commercial center of 3000 m2 in the settlement of Efrat.
 Over the years, Mishkan Elyahu had completed the construction of the following construction projects in West Bank and East Jerusalem settlements:
 The &amp;quot;village&amp;quot; project of cottage houses in the settlement neighborhood of Pisgat Ze&amp;#39;ev; two housing projects of 24 apartments each in Beitar Illit, one of which is executed in the framework of &amp;quot;Mehir Lemishtaken&amp;quot;;&amp;nbsp;a commercial center in Ma&amp;#39;ale Adumim; a project in&amp;nbsp;the settlement neighborhood of Neve Ya&amp;#39;akov.
 </t>
   </si>
@@ -2036,50 +1973,56 @@
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>New Way Traffic</t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Peretz Bonei Hanegev</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in construction and real estate.
 The company built and marketed a residential project in Har Homa settlement neighborhood in occupied East Jerusalem as well as three residential projects in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The project was accompanied by Mizraji Tfahot bank.
 In the 1980s, the company was involved in&amp;nbsp;two&amp;nbsp;construction projects in the occupied Gaza Strip. Contracted by the Jewish Agency, the Israeli Ministry of Tourism and seven Israeli settlements, the company built&amp;nbsp;a hotel near the Israeli settlement of&amp;nbsp;Neve Dekalim. In addition, the company was also hired by the Israeli authorities to&amp;nbsp;renew and expand&amp;nbsp;Al-Shifa Hospital in the Gaza Strip, a major construction project. This is a clear example of the allocation of major construction projects to Israeli companies at the expense of Palestinian contractors.
 </t>
   </si>
   <si>
     <t>Peretz Sela Civil Engineering</t>
   </si>
@@ -4318,1197 +4261,1197 @@
       <c r="E45" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>173</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>11</v>
+        <v>176</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>123</v>
+        <v>178</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>24</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>100</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>52</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>102</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I55" s="0"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>213</v>
+        <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H58" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>218</v>
+      </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>218</v>
+        <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>219</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I59" s="0"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="I60" s="0"/>
+        <v>64</v>
+      </c>
+      <c r="I60" s="0" t="s">
+        <v>223</v>
+      </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H61" s="0"/>
       <c r="I61" s="0" t="s">
-        <v>224</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>11</v>
+        <v>227</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>13</v>
+        <v>229</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H62" s="0"/>
+        <v>105</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>31</v>
+      </c>
       <c r="I62" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="G63" s="0"/>
       <c r="H63" s="0" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>10</v>
+        <v>233</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G64" s="0"/>
+        <v>42</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>235</v>
+      </c>
       <c r="H64" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>16</v>
+        <v>189</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>234</v>
+        <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>236</v>
+        <v>60</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>196</v>
+        <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>239</v>
+        <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H66" s="0"/>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H67" s="0"/>
+        <v>100</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>170</v>
+      </c>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>11</v>
+        <v>198</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>10</v>
+        <v>182</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>42</v>
+        <v>178</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="H69" s="0"/>
+        <v>161</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>106</v>
+      </c>
       <c r="I69" s="0" t="s">
-        <v>16</v>
+        <v>248</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>179</v>
+        <v>18</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>161</v>
+        <v>69</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>250</v>
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>253</v>
+        <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H71" s="0"/>
       <c r="I71" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>13</v>
+        <v>256</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H72" s="0"/>
+        <v>257</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>258</v>
+      </c>
       <c r="I72" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>258</v>
+        <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>259</v>
+        <v>14</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>260</v>
+        <v>94</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>13</v>
+        <v>263</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>18</v>
+        <v>265</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>24</v>
+        <v>189</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>267</v>
+        <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>269</v>
+        <v>256</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>75</v>
+        <v>270</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>64</v>
+        <v>170</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>187</v>
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>258</v>
+        <v>273</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>170</v>
+        <v>275</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>24</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
-        <v>277</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>280</v>
+        <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="H79" s="0"/>
       <c r="I79" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>282</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H80" s="0"/>
+        <v>75</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>64</v>
+      </c>
       <c r="I80" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>285</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>287</v>
+        <v>238</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>52</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>239</v>
+        <v>290</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="H83" s="0"/>
       <c r="I83" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>292</v>
+        <v>42</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="H84" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="I84" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>293</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>294</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>42</v>
+        <v>295</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>297</v>
+        <v>104</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>43</v>
+        <v>132</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>97</v>
+        <v>52</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>299</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>85</v>
       </c>
       <c r="G87" s="0" t="s">
@@ -5543,138 +5486,138 @@
       <c r="G88" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H88" s="0"/>
       <c r="I88" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>302</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>303</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H89" s="0" t="s">
         <v>52</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>305</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>164</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H90" s="0" t="s">
         <v>306</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>308</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>138</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>311</v>
       </c>
       <c r="H92" s="0"/>
       <c r="I92" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>312</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>313</v>
       </c>
@@ -5692,51 +5635,51 @@
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>315</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>102</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>317</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>318</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G95" s="0" t="s">
@@ -5771,51 +5714,51 @@
       </c>
       <c r="H96" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I96" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>321</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H97" s="0"/>
       <c r="I97" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>323</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>324</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>325</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>326</v>
       </c>
@@ -5827,51 +5770,51 @@
       </c>
       <c r="H98" s="0" t="s">
         <v>52</v>
       </c>
       <c r="I98" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>327</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H99" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>329</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E100" s="0" t="s">
@@ -5892,51 +5835,51 @@
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>332</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>333</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>334</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>335</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>336</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>338</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>339</v>
       </c>
       <c r="H102" s="0" t="s">
@@ -5999,51 +5942,51 @@
       </c>
       <c r="H104" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I104" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>345</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>346</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>348</v>
       </c>
       <c r="H105" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I105" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>349</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E106" s="0" t="s">
@@ -6182,118 +6125,118 @@
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>362</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>365</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>52</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>366</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>368</v>
       </c>
       <c r="H112" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>369</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H113" s="0"/>
       <c r="I113" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>371</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>373</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>374</v>
       </c>
       <c r="H114" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I114" s="0" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
@@ -6334,69 +6277,69 @@
       </c>
       <c r="E116" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H116" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I116" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>384</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>386</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>387</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="H117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>388</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>389</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>390</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>100</v>
       </c>
       <c r="H118" s="0" t="s">