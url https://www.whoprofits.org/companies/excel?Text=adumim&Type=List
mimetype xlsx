--- v0 (2026-07-21)
+++ v1 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -199,50 +199,65 @@
   </si>
   <si>
     <t xml:space="preserve">A construction and real estate group.
 Its full subsidiary and construction executer, Kir Had, has constructed 11 housing projects in the Ma&amp;#39;ale Adumim settlement in the occupied West Bank, and as of 2010 it is the major constructor of residential construction in Ma&amp;#39;aleh Adumim.&amp;nbsp;In fact from 2011 until today the company has constructed 5 housing projects consisting of 165 housing units in Ma&amp;#39;ale Adomim alone.
 Today the company is marketing its three main projects, all of which are located in Ma&amp;#39;ale Adumim. The projects are: Ma&amp;#39;aleh Hadar project, over 30 buildings taking up 18,200 square meters, Hadar boutique project, a high rise building with 17 housing units, and Medoragi Hadar a construction project that includes 10 buildings with 60 housing units, taking up over 6,000 square meters.
 The executing contractor of several projects in Ma&amp;#39;aleh Adumim is another full subsidiary of the group:&amp;nbsp;Mitzpor Adumim. The construction projects are funded by&amp;nbsp;Bank Leumi&amp;nbsp;and Mizrahi Tefahot Bank in&amp;nbsp;accompaniment agreements&amp;nbsp;given to&amp;nbsp;Mitzpor Adumim. In 2015, Mizrahi Bank and Bank Leumi provided the group of Mitzpor Adumim with financial support that reached 51 million NIS (18 million NIS from Bank Leumi and 33 million NIS from Mizrahi Bank).
 The company is also a holder of 2,800 square meters in the settlement neighborhood of Pisgat Zeev in occupied East Jerusalem that are invested for agricultural use and future construction of shopping areas.
 Additionally, the group holds 50% of the shares of Hadkirsh (Givat Ze&amp;#39;ev), which is in advanced stages of registering development and building rights on the land of the Palestinian village of Al Jib in the West Bank, near the settlement of Givat Ze&amp;#39;ev.
 Hadkirsh (Givat Zeev) was registered during the Oslo accords in Ramallah as a company in the occupied territory in order to bypass the legal limitations of getting the rights for the land. Because an Israeli company cannot legally own a company which is registered in the occupied territory, the shares of Hadkirsh are held by Amos Hadar, the main shareholder of&amp;nbsp;Kir Had, in trusteeship for&amp;nbsp;Kir Had.
 </t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
     <t>Aroma Espresso Bar</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli chain of coffee shops. The company operates branches in the US, Canada, Cyprus, the Ukraine and Kazakhstan.
 The company operates a branch in the settlement of Maale Adumim in the occupied West Bank.
 In 2017, the company signed a three year agreement with Tnuva, under which the latter is to supply milk to all Aroma coffee shops. Tnuva sources some of its raw milk products from settler dairy farms in the occupied Palestinian territory.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Arza Winery T.R.Z. (Hayotzer Winery)</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A settlement-based Israeli winery. The winery also owns a Hayotzer Winery.
 Arza Winery and Hayotzer Winery are based in the Mishor Adumim settlement industrial zone in the occupied West Bank.
 </t>
   </si>
@@ -255,200 +270,66 @@
   <si>
     <t>Ashdar Building Company</t>
   </si>
   <si>
     <t xml:space="preserve">A construction company, which develops, builds and markets residential neighborhoods. Ashdar also rents office and industrial spaces.
 The company has built housing projects in the settlements of Oranit, Alfei Menashe,&amp;nbsp;Ma&amp;#39;ale Adumim and Beitar Illit&amp;nbsp;in the occupied West Bank.
 In December 2014, the company signed a contract&amp;nbsp;for an urban renewal project in the settlement neighborhood of Gilo in occupied East Jerusalem. The planned project will include 464 housing beyond the Green Line.
 </t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...34 lines deleted...]
-  <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Baran Group</t>
   </si>
@@ -500,50 +381,53 @@
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
     <t>Burger Ranch (Orgad HSN)</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli fast-food chain.
 The company operates branches in the settlements of Maale Adumim and Ariel in the West Bank, a branch in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem, and a branch in the settlement of Katzrin in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Carrefour Israel (formerly Yenot Bitan)</t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">Global Retail C.I. (formerly Yenot Bitan), also known as Carrefour Israel, is engaged in the food retail sector and operates a supermarket chain for the retail sale of food and other consumer products under the Carrefour, Mega, Mega in the City and Yenot Bitan brands.
 Carrefour Israel
 In April 2022, the company entered into an exclusive franchise agreement with French multinational corporation Carrefour Group to operate the Group&amp;#39;s stores and market Carrefour brands under the name Carrefour Israel.
 The franchise agreement was signed for a period of 20 years with automatic renewal for an additional 20 years and extension options for additional 20-year periods.
 In accordance with the terms of the franchise agreement, Global Retail has rebranded most of the company&amp;#39;s branches and adapted them to the Carrefour brand names. By the end of 2023, the company completed the conversion and launch of approximately 77 branches into Carrefour branches.
 In February 2024, the franchise agreement period was extended for an additional 7 years.
 By June 2024, the company has operated 97 Carrefour branches in Israel.
 Stores in Settlements
 The company operates a Carrefour branch in a shopping center located in a &amp;ldquo;demilitarized zone&amp;rdquo; outside the Green Line in the occupied West Bank in the city of Maccabim (Modi&amp;#39;in-Maccabim-Re&amp;#39;ut), and a Carrefour branch in the settlement neighborhood of Neve Ya&amp;rsquo;akov in occupied East Jerusalem.
 The company operates Yenot Bitan stores in the settlements of Ariel, Alfei Menashe and Ma&amp;rsquo;ale Adumim in the occupied West Bank.
 The company operates &amp;#39;Mehadrin Market&amp;#39; branches in the settlements of Beit El and Modi&amp;rsquo;in Illit in the occupied West Bank.
 Services to Israeli Ministry of Defense &amp;nbsp;
 The company provides food and beverages for the Coordinator of Government Activities in the Territories (COGAT), the Israeli military coordination unit in the occupied West Bank and Gaza. In 2024, the company provided food/beverages for COGAT for events for a total amount of NIS 9,610. In 2024, the company provided food/beverages for COGAT for a total of NIS 33,705.
 </t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Castro Model</t>
   </si>
   <si>
     <t xml:space="preserve">Castro Model Ltd. is a fashion retailer and chain operator based in Israel.
@@ -786,112 +670,51 @@
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
 The company&amp;#39;s subsidiary, Egged Heseim, Tours and Recreation, provides tours and travel packages to the Old City of Jerusalem and the City of David settler complex, located in the Palestinian neighborhood of Silwan in occupied East Jerusalem.
 The company also organizes tours to Bethlehem, Jericho and the occupied Syrian Golan, In 2018, the company&amp;#39;s branch in Ashdod organized a donation campaign for the Israeli army in the area surrounding the besieged Gaza. In November 2014, 27&amp;nbsp;Palestinian bus drivers at Egged quit their jobs and dozens more went on strike for fear of being attacked by Israeli settlers as&amp;nbsp;tensions increased in Jerusalem during that period. This act came after driver Yusuf Hassan al-Ramouni was found hanged in an Egged bus in Jerusalem.
 Presently, the company uses vehicles manufactured by Mercedes and Volvo. The company is currently running for the tender to operate the new light rail line in Jerusalem, which will connect more settlements. The company was initially disqualified for fear of creating a monopoly (as it also operates buses in Jerusalem), but in March 2019 the general director of the Israeli antitrust authority ruled that it can, provided it commits to dropping some of its bus lines if selected.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
@@ -1154,340 +977,106 @@
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
@@ -1640,50 +1229,53 @@
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Maman Cargo Terminals and Handling</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of logistics and aviation services.
 The Group&amp;rsquo;s subsidiaries provide cargo management and ground-handling services for airlines, supply chain management (SCM), and third-party logistics (TPL).
 Maman&amp;#39;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation of the Palestinian territory and from the joint custom envelope - designed in the Oslo Accords. &amp;#39;Quality and Security reasons&amp;#39; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies.
 Each shipment to the oPt is delayed&amp;nbsp;for security inspection&amp;nbsp;for a period&amp;nbsp;ranging from several days to several weeks, even&amp;nbsp;in cases in which a license has been obtained and the shipment passed security at a European airport. During the waiting period the goods are usually stored in warehouses inside the terminal or&amp;nbsp;in close proximity&amp;nbsp;to it.&amp;nbsp; The costs&amp;nbsp;of the security checks, logistics and storage, performed by private Israeli companies, among them Maman is central a player, are paid by Palestinian manufacturers and&amp;nbsp;importers. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to the Palestinian population.
 Archive 2000, one of the company&amp;#39;s subsidiaries, operates a facility in&amp;nbsp;Mishor Adumim.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market</t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>Margolin Bros</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering and consulting company specializing in project and construction management.
 2018-2023, the company is involved in Lev Yehuda &amp;ndash; al-Arroub Bypass Road, a transportation project carried out by Netivei Israel, a state-owned national transport infrastructure company, in Route 60 in the occupied West Bank, for 340 million NIS. This 10km section of Route 60 bypasses the Palestinian refugee camp al-Arroub and the Palestinian village Beit Ummar. The new bypass road includes surveillance cameras, concrete walls and floodlights in the areas near the road.
 Lev Yehuda is part of a transportation master plan advanced by the settlement umbrella organization Yesha Council, designed to facilitate the smooth and rapid travel of settlers between the Etzion settlement bloc and Mt Hebron and Kiryat Arba.
 In 2020, the company won a tender published by Moriah Jerusalem Development Corporation for the provision and management and supervision services for the expansion of Route 60 between Husan Junction and Elazar Junction in the West Bank.
 2017-2023, the company is involved in three commercial projects in Mishor Adumim settlement industrial zone in the West Bank, developed by members of the Kass Group. These include Design City, a new shopping complex, Luna Kass, a theme park located next to the Design City complex, and Ayalot Center K2, an event venue. For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land.
 2020-2022, the company is involved in a residential project in the settlement of Givat Ze&amp;rsquo;ev in the West Bank. The 90 million NIS project involves the construction of 140 housing units on 11.5 dunams.
 2019-2020, the company carried out a project in the Tower of David in the Old City in occupied East Jerusalem for 45 million NIS.
 2014-2019, the company was involved in Gilo Hillsides West, a residential project in the Gilo settlement neighborhood in East Jerusalem. The 35 million USD project entails infrastructure work for a neighborhood of 800 housing units.
 In 2019, the company won a tender for the provision of management services to section 21/3 of the expansion of Road 6 in the Naqab (Negev) region. Section 21 affects the Bedouin Palestinian villages of al-Masoudeyh, al-Gren, Khirbet Wtan, Ber al-Hamam, Kh&amp;rsquo;ashem Zaneh, Sween, a-Shahbi, Wadi al-Niam and Wadi al-Mashash. According to an opinion by Bimkom &amp;ndash; Planners for Planning Rights, 2,500-3,000 people will be directly affected and displaced by the planned road.
 2015-2018, the company carried out a commercial project for Rami Levy Hashikma Marketing in the Atarot settlement industrial zone for 20 million USD. The project, which includes a commercial center and a supermarket, comprises 25,412 square meters.
 2011-2014, the company was involved in Policity, the Israeli police&amp;rsquo;s national training center. The company participated in preparing the BOT (Build-Operate-Transfer) tender and was responsible for quality assurance.
 In 2006, Margolin &amp;ndash; Ariel, Engineering and Management, a partially-owned subsidiary of the company (70%), managed an infrastructure project in the settlement of Elkana in the West Bank for Israel Land Authority.
 2000-2004, the company oversaw the establishment of Rimonim Prison and Ofek Juvenile Prison in Hasharon Prison complex.
 In addition, the company has carried out projects for the Israeli Ministry of Defense and air force.
 </t>
   </si>
   <si>
     <t>Mayer Cars &amp; Trucks Co.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli vehicles and transportation company. The company imports and markets cars, trucks, buses, engines, and heavy mechanical machinery, and provides leasing, trade-in, insurance and funding services.
 Mayer&amp;rsquo;s Cars and Trucks supplies Volvo equipment to the Israeli Ministry of Defense (IMOD) and services to the Israeli Prison Services (IPS). In addition, the company also supplies armored buses and bus lines to settlements in the occupied West Bank and occupied East Jerusalem.
@@ -1774,143 +1366,51 @@
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mishkan Eliyahu Construction and Investment Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company.
 Mishkan Eliyahu builds housing and commercial projects in settlements in the West Bank and in settlement neighborhoods in East Jerusalem.
 The company won a tender of NIS 1.88 million with development expenses of NIS 4.97 million to build a 24 housing units&amp;#39; project on a land of 1,933 m2 in the center of the settlement of&amp;nbsp;Beitar Illit&amp;nbsp;in July 2014.&amp;nbsp;The project is executed in accordance with Urban Construction Plan no. 426/8, which refers to the lands of the Palestinian villages Wadi Fukhin, Hussan and Nahalin.&amp;nbsp;The project, which is currently under construction, is also part of the Israeli government&amp;#39;s program: &amp;quot;Price for residents&amp;quot; (Mehir Lamishtaken) that offers low cost housing.
 Hapoalim bank provides financial accompaniment to this project.
 Mishkan Eliyahu won a tender of NIS 1.89 million with development expenses of NIS 4.9 million to build 24 housing units on a land of 3,695 m2&amp;nbsp;in Givat Hatamar in Efrat in July&amp;nbsp;2014. The &amp;quot;Open&amp;quot; project is currently under construction.
 Hapoalim bank provides financial accompaniment to this project.
 The company is also building a commercial center of 3000 m2 in the settlement of Efrat.
 Over the years, Mishkan Elyahu had completed the construction of the following construction projects in West Bank and East Jerusalem settlements:
 The &amp;quot;village&amp;quot; project of cottage houses in the settlement neighborhood of Pisgat Ze&amp;#39;ev; two housing projects of 24 apartments each in Beitar Illit, one of which is executed in the framework of &amp;quot;Mehir Lemishtaken&amp;quot;;&amp;nbsp;a commercial center in Ma&amp;#39;ale Adumim; a project in&amp;nbsp;the settlement neighborhood of Neve Ya&amp;#39;akov.
 </t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
 The Jerusalem Light Rail&amp;nbsp; 
 The company provides security services to the Jerusalem Light Rail, which connects settlement neighborhoods in occupied East Jerusalem to the western part of the city.
 In June 2011, the company won the tender for the security of the JLR. In November 2023, the company won an additional tender issued by the Jerusalem municipality for security services for the Jerusalem Light Rail (JLR).
@@ -2014,50 +1514,62 @@
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Peretz Bonei Hanegev</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in construction and real estate.
 The company built and marketed a residential project in Har Homa settlement neighborhood in occupied East Jerusalem as well as three residential projects in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The project was accompanied by Mizraji Tfahot bank.
 In the 1980s, the company was involved in&amp;nbsp;two&amp;nbsp;construction projects in the occupied Gaza Strip. Contracted by the Jewish Agency, the Israeli Ministry of Tourism and seven Israeli settlements, the company built&amp;nbsp;a hotel near the Israeli settlement of&amp;nbsp;Neve Dekalim. In addition, the company was also hired by the Israeli authorities to&amp;nbsp;renew and expand&amp;nbsp;Al-Shifa Hospital in the Gaza Strip, a major construction project. This is a clear example of the allocation of major construction projects to Israeli companies at the expense of Palestinian contractors.
 </t>
   </si>
   <si>
     <t>Peretz Sela Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in road construction.
 The company has been involved in the construction of two sections of the Seam Zone, an area of the occupied West Bank annexed to Israel by the Wall.
 The company planned streets and patrol roads in the settlements of Ariel, Emanuel, Maaleh Adumim, Alfei Menashe and Har Adar in the West Bank. It was also involved in the expansion of the settlement of Modi&amp;#39;in Illit.
 Peretz Sela was also involved in the planning of three checkpoints in the occupied Palestinian territory: Jaba&amp;#39; checkpoint, Ni&amp;#39;lin checkpoint, and Nitzarim checkpoint.
 In addition, the company was involved in construction in three Israeli military bases: Zikim, Nitzanim, and Ofir.
 </t>
   </si>
   <si>
     <t>$0M-$1M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phoenix Financial </t>
+  </si>
+  <si>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
     <t xml:space="preserve">The Rad Bynet Group consists of over 20 companies specializing in data communication technologies, computerization and telecommunication, and voice technologies. Four of the Group&amp;#39;s companies are traded on the Nasdaq Stock Exchange.
 Through its subsidiaries, the Group provides numerous services for the Israeli military, including for the operation of checkpoints in the occupied Palestinian territory, and leads major infrastructure projects for the Israeli military. The Group also provides services to the Israel Police and the Israel Prison Service.
 Services for the Israeli Military 
 Services to COGAT 
 Through its subsidiaries, the Group provides services to the Israeli military unit COGAT (Coordination of Government Activities in the Territories) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.
 Bynet Data Communications
 In 2023, Bynet Data Communications provided services for a biometric project for the ICA in Beit El for NIS 73,494.
 Bynet Systems Applications
 In 2022, Bynet Systems Applications provided the ICA with services for a biometric project and operation and maintenance for a total of NIS 524,467, including: supply of ICT equipment; communication services; maintenance of communication cabinets; infrastructure works, including at COGAT&amp;#39;s District Coordination and Liaison office in Bethlehem; and Wi-Fi infrastructure work at the ICA office in Beit El settlement. The company also provided the ICA with installation of optical fiber at Jab&amp;#39;a Checkpoint.
 In 2021, Bynet Systems Applications performed infrastructure and communication works for the ICA for a total of NIS 104,234, including works at COGAT&amp;#39;s District Coordination and Liaison&amp;rsquo;s Ramallah office, located northeast of Ramallah, and in Jerusalem Envelope office, located near Ma&amp;rsquo;ale Adumim settlement, and in Anatot military camp near Anata in the occupied West Bank. In addition, the company performed works at the Hashmonaim (Ni&amp;#39;ilin) Checkpoint and Bitunya Checkpoint, and installed communication points at Bitunya for a biometric project.
 In 2020, Bynet Systems Applications provided the ICA with the operation of ICT equipment and communication infrastructure works for a total of NIS 713,015, including work at the ICA office in Beit El settlement, and at the military District Coordination and Liaison (DCL) offices in Nablus, Hebron, and Jenin; and infrastructure works at the Gilboa Checkpoint, the Reihan Checkpoint, and Bitunya Checkpoint.
 In 2019, Bynet Systems Applications provided operation and maintenance and computing services for the ICA in the West Bank for NIS 421,487; and installation services and computer equipment to DCL Gaza office in Erez Checkpoint for NIS 35,469.&amp;nbsp;
 &amp;nbsp;
 In 2018, Bynet Systems Applications provided equipment for DCL office in Erez Checkpoint for NIS 2,771.
@@ -2320,50 +1832,53 @@
 and 64 housing units and 16 cottages in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev, in occupied
 East Jerusalem. In the occupied West Bank, the company was involved in the construction of 72
 housing units in the settlement of Ma&amp;rsquo;aleh Adumim.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Shufersal</t>
   </si>
   <si>
     <t xml:space="preserve">Shufersal operates a retail chain of supermarkets and drugstores and an online shopping platform. Through its subsidiaries, the company is also active in the real-estate, travel sector and finance sectors.
 The company operates supermarket and drugstore branches under the brand names &amp;ldquo;Shufersal&amp;rdquo;, &amp;ldquo;Shufersal Deal&amp;rdquo;, &amp;ldquo;Yesh Chesed&amp;rdquo; and &amp;ldquo;Be&amp;rdquo; in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include&amp;nbsp; branches in the settlements of Ariel, Maaleh Adumim, Modi&amp;#39;in Ilit, Efrat and Beitar Ilit in the occupied West Bank; branches in the settlements of Ramat Eshkol, Ramat Shlomo, Pisgat Ze&amp;#39;ev and Gilo in occupied East Jerusalem;.and a branch in the settlement of Katzrin in the occupied Syrian Golan. The company also operates a store in Shilat, located beyond the Green Line in no-man&amp;rsquo;s land.
 Through Shufersal Online Shop, the company sells products made in settlements of the occupied Syrian Golan, including dairy products produced by Ramat Hagolan Dairies, and wine products produced by Golan Heights Winery and Carmel Wineries. Also, it sells the products of Achdut-Achva a company that operates in Ariel, a settlement in the West Bank.
 Between 2015 and 2018, Shufersal supplied food products and refreshments to the Israeli Prison Services (IPS).&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Finance, Service Industry and Retail, Tourism</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>Sonol Israel</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli energy company that operates more than 230 gas stations.
@@ -2959,51 +2474,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I122"/>
+  <dimension ref="A1:I123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3233,180 +2748,180 @@
       <c r="E9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...11 lines deleted...]
-      <c r="G14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="0" t="s">
@@ -3417,132 +2932,132 @@
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
@@ -3588,1191 +3103,1191 @@
       </c>
       <c r="I21" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>66</v>
+        <v>96</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C24" s="0"/>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I24" s="0"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I55" s="0"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I59" s="0"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>74</v>
+        <v>213</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H61" s="0"/>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>227</v>
+        <v>50</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>229</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G63" s="0"/>
       <c r="H63" s="0" t="s">
         <v>94</v>
       </c>
@@ -4784,74 +4299,74 @@
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>233</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>235</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>238</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F66" s="0" t="s">
@@ -4863,1628 +4378,1657 @@
       <c r="H66" s="0"/>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>243</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>251</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>69</v>
+        <v>252</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H71" s="0"/>
       <c r="I71" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H79" s="0"/>
       <c r="I79" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>238</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H83" s="0"/>
       <c r="I83" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>85</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I87" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H88" s="0"/>
       <c r="I88" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>251</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I90" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>138</v>
+        <v>310</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>32</v>
+        <v>311</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>186</v>
+        <v>139</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="H92" s="0"/>
+        <v>62</v>
+      </c>
+      <c r="H92" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="0" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>42</v>
+        <v>187</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>314</v>
-[...3 lines deleted...]
-      </c>
+        <v>316</v>
+      </c>
+      <c r="H93" s="0"/>
       <c r="I93" s="0" t="s">
-        <v>32</v>
+        <v>130</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>102</v>
+        <v>18</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>48</v>
+        <v>319</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>218</v>
+        <v>69</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="H95" s="0"/>
+      <c r="H95" s="0" t="s">
+        <v>219</v>
+      </c>
       <c r="I95" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>114</v>
+        <v>29</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>66</v>
+        <v>96</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>285</v>
+        <v>115</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="H97" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H97" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="I97" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>324</v>
+        <v>96</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>325</v>
+        <v>11</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>42</v>
+        <v>286</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="H98" s="0"/>
       <c r="I98" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>10</v>
+        <v>329</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>54</v>
+        <v>330</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>238</v>
+        <v>42</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>331</v>
+        <v>238</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H100" s="0"/>
+      <c r="H100" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H101" s="0"/>
       <c r="I101" s="0" t="s">
-        <v>189</v>
+        <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>129</v>
+        <v>190</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>13</v>
+        <v>343</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>14</v>
+        <v>344</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>344</v>
+        <v>14</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>346</v>
+        <v>18</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>256</v>
+        <v>29</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>10</v>
+        <v>351</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>11</v>
+        <v>352</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>29</v>
+        <v>257</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>135</v>
+        <v>354</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>100</v>
+        <v>136</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>354</v>
+        <v>11</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>139</v>
+        <v>101</v>
       </c>
       <c r="H108" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>11</v>
+        <v>360</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>358</v>
+        <v>42</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>29</v>
+        <v>364</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>361</v>
+        <v>133</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I110" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>363</v>
+        <v>11</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>52</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>54</v>
+        <v>369</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>285</v>
+        <v>61</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="H113" s="0"/>
+        <v>374</v>
+      </c>
+      <c r="H113" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="I113" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>182</v>
+        <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>373</v>
+        <v>286</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>374</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="H114" s="0"/>
       <c r="I114" s="0" t="s">
-        <v>375</v>
+        <v>38</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>377</v>
+        <v>11</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>13</v>
+        <v>379</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="H115" s="0"/>
+        <v>380</v>
+      </c>
+      <c r="H115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="I115" s="0" t="s">
-        <v>16</v>
+        <v>381</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>381</v>
+        <v>10</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>27</v>
+        <v>383</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="H116" s="0"/>
       <c r="I116" s="0" t="s">
-        <v>383</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>182</v>
+        <v>387</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>385</v>
+        <v>27</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>387</v>
+        <v>90</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>257</v>
+        <v>30</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>189</v>
+        <v>389</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>54</v>
+        <v>391</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>100</v>
+        <v>258</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>24</v>
+        <v>190</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>397</v>
+        <v>14</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I120" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>104</v>
+        <v>402</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>14</v>
+        <v>403</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="H122" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I122" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" s="0">
+        <v>122</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="H123" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="I122" s="0" t="s">
-        <v>402</v>
+      <c r="I123" s="0" t="s">
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">