--- v1 (2026-09-06)
+++ v2 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="410">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -114,130 +114,129 @@
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Ahuzat Adi Construction Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is involved in several construction projects in Maaleh Adumim. The project is part of a contract between the company and the Israeli Civil Administration&amp;#39;s Custodian Unit Section in Yehuda and Shomron. In addition, the company is involved in a construction project in Efrat settlement and the construction of a commercial center in Beitar Ilit settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Altice International</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
     <t>$5B-$10B</t>
-  </si>
-[...16 lines deleted...]
-    <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Altoni Leather S.P.A</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">Altoni Leather designs, produces and sells leather and fabric sofas, sofa beds and armchairs.
 The company operates a shop in Design City shopping complex in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Amos Hadar Properties and Investments (Hadar Group)</t>
   </si>
   <si>
     <t xml:space="preserve">A construction and real estate group.
 Its full subsidiary and construction executer, Kir Had, has constructed 11 housing projects in the Ma&amp;#39;ale Adumim settlement in the occupied West Bank, and as of 2010 it is the major constructor of residential construction in Ma&amp;#39;aleh Adumim.&amp;nbsp;In fact from 2011 until today the company has constructed 5 housing projects consisting of 165 housing units in Ma&amp;#39;ale Adomim alone.
 Today the company is marketing its three main projects, all of which are located in Ma&amp;#39;ale Adumim. The projects are: Ma&amp;#39;aleh Hadar project, over 30 buildings taking up 18,200 square meters, Hadar boutique project, a high rise building with 17 housing units, and Medoragi Hadar a construction project that includes 10 buildings with 60 housing units, taking up over 6,000 square meters.
 The executing contractor of several projects in Ma&amp;#39;aleh Adumim is another full subsidiary of the group:&amp;nbsp;Mitzpor Adumim. The construction projects are funded by&amp;nbsp;Bank Leumi&amp;nbsp;and Mizrahi Tefahot Bank in&amp;nbsp;accompaniment agreements&amp;nbsp;given to&amp;nbsp;Mitzpor Adumim. In 2015, Mizrahi Bank and Bank Leumi provided the group of Mitzpor Adumim with financial support that reached 51 million NIS (18 million NIS from Bank Leumi and 33 million NIS from Mizrahi Bank).
 The company is also a holder of 2,800 square meters in the settlement neighborhood of Pisgat Zeev in occupied East Jerusalem that are invested for agricultural use and future construction of shopping areas.
 Additionally, the group holds 50% of the shares of Hadkirsh (Givat Ze&amp;#39;ev), which is in advanced stages of registering development and building rights on the land of the Palestinian village of Al Jib in the West Bank, near the settlement of Givat Ze&amp;#39;ev.
 Hadkirsh (Givat Zeev) was registered during the Oslo accords in Ramallah as a company in the occupied territory in order to bypass the legal limitations of getting the rights for the land. Because an Israeli company cannot legally own a company which is registered in the occupied territory, the shares of Hadkirsh are held by Amos Hadar, the main shareholder of&amp;nbsp;Kir Had, in trusteeship for&amp;nbsp;Kir Had.
 </t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Aroma Espresso Bar</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli chain of coffee shops. The company operates branches in the US, Canada, Cyprus, the Ukraine and Kazakhstan.
 The company operates a branch in the settlement of Maale Adumim in the occupied West Bank.
@@ -355,113 +354,92 @@
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...10 lines deleted...]
-    <t>$15B-$25B</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Burger Ranch (Orgad HSN)</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli fast-food chain.
 The company operates branches in the settlements of Maale Adumim and Ariel in the West Bank, a branch in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem, and a branch in the settlement of Katzrin in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
-    <t>Carrefour Israel (formerly Yenot Bitan)</t>
+    <t xml:space="preserve">Carrefour Israel </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
-    <t xml:space="preserve">Global Retail C.I. (formerly Yenot Bitan), also known as Carrefour Israel, is engaged in the food retail sector and operates a supermarket chain for the retail sale of food and other consumer products under the Carrefour, Mega, Mega in the City and Yenot Bitan brands.
-[...15 lines deleted...]
-    <t>$500M-$1B</t>
+    <t>Carrefour Israel, also known as Global Retail C.I. (formerly Yenot Bitan), is a private Israeli company engaged in the food retail sector and operates a chain of supermarkets for the retail sale of food and other consumer products. The company operates stores under the Carrefour brand names (Carrefour City, Carrefour Market, Carrefour Hyper, and La Mercè), and online sales sites under the brand names Carrefour Online, Bitan Online, and Quik.&amp;nbsp;Carrefour FranchiseIn April 2022, the company entered into an exclusive franchise agreement with the French Carrefour Group to operate the Group's supermarkets under the Carrefour brand and for the exclusive use of the brand name and Carrefour's private label in Israel. &amp;nbsp;The franchise agreement was signed for a period of 20 years with automatic renewal for an additional 20 years and extension options for additional 20-year periods.&amp;nbsp;In February 2024, the first franchise period was extended to an additional 7 years for a total of 27 years with an option for an additional 20 years.Services to SettlementsThe company operates a Carrefour store in a shopping center located outside the Green Line in a “demilitarized zone” in the occupied West Bank in the city of Maccabim (Modi'in-Maccabim-Re'ut). &amp;nbsp;The company also operates Bitan Market stores in the settlements of Alfei Menashe and Ma’ale Adumim in the occupied West Bank.The&amp;nbsp;Carrefour and Bitan online stores provide delivery services to the settlements of Oranit, Sha’arei Tikva, Elkana and Etz Efraim in the occupied West Bank, and to the settlement neighborhoods of Gilo and Har Homa in occupied East Jerusalem.&amp;nbsp;Gaza Captive Food MarketIn December 2025, Carrefour Israel was one of 11 companies that reportedly won a tender from the Israeli Customs Directorate to privatize humanitarian aid to Gaza.&amp;nbsp;The tender allows the winning Israeli food chains, importers, and suppliers to sell food to Gaza with a revenue potential of approximately NIS 800 million per year.&amp;nbsp;Since the beginning of the genocide, Israel has severely restricted the entry of food and prevented international aid organizations from entering the Gaza Strip, creating a captive market for food companies authorized by Israel. The Israeli suppliers charge brokerage fees, and traders in Gaza are also required to pay VAT to the State of Israel, increasing the costs for Palestinians in Gaza amid an ongoing blockade and humanitarian crisis.&amp;nbsp;Services to Israeli Military&amp;nbsp;The company provided food and beverages for the Coordinator of Government Activities in the Territories (COGAT), the Israeli military coordination unit in the occupied West Bank and Gaza. In 2024, the company provided food and beverages for COGAT for events in the total amount of NIS 9,610. In 2023, the company provided food and beverages for COGAT for a total of NIS 33,705.&amp;nbsp;Ministry of EconomyIn April 2026, the Ministry of Economy and Industry launched a project in which Carrefour Israel was selected to market 100 products at a set price for at least six months, in exchange for a NIS 50 million publicity campaign funded by the ministry.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Castro Model</t>
   </si>
   <si>
     <t xml:space="preserve">Castro Model Ltd. is a fashion retailer and chain operator based in Israel.
 Through its subsidiaries, the group is engaged in the sale of fashion products, eyewear, make-up and cosmetics, as well as home accessories and products under the brands &amp;quot;Castro&amp;quot;, &amp;quot;Yves Rocher&amp;quot;, &amp;quot;Hoodies&amp;quot;, &amp;quot;Carolina Lemke&amp;quot;, &amp;quot; Top Ten&amp;quot;, &amp;quot;Urbanica&amp;quot; and &amp;quot;Kiko Milano&amp;quot;.
 Through its subsidiary A. R. Botanical Cosmetics, Castro Model is the exclusive distributor in Israel of Yves Rocher, a French cosmetic brand, and KIKO Milano, an Italian cosmetics company.
 Castro Group operates four stores in two settlements in the occupied West Bank.
 These include Castro, Top Ten, and Hoodies stores in the Adumim Mall shopping center in the settlement of Ma&amp;#39;ale Adumim, and an additional Top Ten store in the settlement of Ariel in the occupied West Bank.
 Additionally, the company&amp;#39;s websites of the brands: Urbanica, Carolina Lemke, Castro, Hoodies offer delivery services to numerous settlements in the occupied West Bank, the Syrian Golan, and East Jerusalem.
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
@@ -470,53 +448,50 @@
   </si>
   <si>
     <t>Cemex</t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t xml:space="preserve">CEMEX S.A.B. de C.V., also known as Cemex, is a Mexican multinational building materials company, operating in the production, distribution, marketing and sale of cement, ready-mix concrete, aggregates and clinker.&amp;nbsp;
 CEMEX owns the Israeli&amp;nbsp;company&amp;nbsp;Readymix Industries, which operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to CEMEX, on January 2, 2022, the company sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$10B-$20B</t>
-[...1 lines deleted...]
-  <si>
     <t>CIM Lustigman</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli real estate and construction company.
 The company is involved in several construction projects in settlement neighborhoods in occupied East Jerusalem, including 128 housing units in the French Hill, 122 housing units in Har Homa and 32 housing units in Pisgat Ze&amp;#39;ev.
 In addition, the company is responsible for building the Judea and Samaria District Police Headquarters in Maaleh Adumim settlement in the occupied West Bank.
 The subsidiary Yael Hill Ltd was involved in the plan to build &amp;quot;Givat Yael&amp;quot; settlement on the lands of the Palestinian village Al-Walajah in the occupied West Bank, which will include building 14,000 housing units.
 The subsidiary Somwood Constructions, is involved in building 300 housing units in the settlement Neighborhood French Hill in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
@@ -534,78 +509,54 @@
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Dalia Eliaspor Building Contracting Co. 1972</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company was involved in construction projects in the following settlements in occupied East
 Jerusalem: in 2018, it was involved in the construction of 200 housing units in Ramat Shlomo.
 Additionally, it was involved in the construction of 36 housing units in Gilo, and projects in Har
 Homa and Pisgat Ze&amp;rsquo;ev.
 In 2018, the company won a tender for the construction of 44 housing units in the settlement of
 Maaleh Adumim. Additionally, the company was involved in the construction of 24 housing
 units in Givat Ze&amp;rsquo;ev, both located in the occupied West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
-    <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
-[...26 lines deleted...]
-</t>
+    <t>A publicly traded Israeli construction company. Danya Cebus Group is one of the largest Israeli construction and infrastructure companies. The company specializes in executing large and complex infrastructure projects that include paving roads, building railway infrastructure, bridges, parking lots, tunnel mining and developing associated infrastructure.&amp;nbsp;The Group is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. In addition, the company provides construction services for military projects for the Israeli Ministry of Defense.&amp;nbsp;The Jerusalem Light RailDanya Cebus is the establisher and operator of the Blue Line of the Jerusalem Light Rail.The company holds 50% of the Blue Line project concessionaire and 75% of the project construction contractor.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.In September 2023, the company’s consortium, JTrain, was awarded the tender for the financing, planning, construction, maintenance and operation of the JLR’s third light rail line for a period of 25 years. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus and&amp;nbsp;Dan Public Transportation Company.&amp;nbsp;In July 2025, the JTrain consortium received approval to start construction work.&amp;nbsp;The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.&amp;nbsp;As part of the project, estimated at NIS 9 billion, the company will establish, operate, and maintain the Blue Line, including constructing a train depot complex, an elevated and underground track section, and the construction of 3 underground stations.The project is financed by a consortium led by&amp;nbsp;Bank Leumi.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.Construction on Occupied LandDanya Cebus has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;In January 2020, the company’s fully owned subsidiary Cebus Rimon won a tender to supply and install prefabricated transformer rooms in the settlement of Modi’in Illit in the West Bank.In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.The company also built a commercial complex for&amp;nbsp;Rami Levy&amp;nbsp;in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.The company built the Hebrew University's residential student dormitories, the "Students Village", in the settlement neighborhood of French Hill in occupied East Jerusalem. The project was carried out in partnership with the&amp;nbsp;Minrav Group. The residential complex includes 9 buildings spanning 40,000 square meters and can accommodate 1,600 students. The project also included infrastructure works and road development.&amp;nbsp;The company’s fully owned subsidiary Cebus Rimon was involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train, see Who Profits’ Update&amp;nbsp;Crossing the Line.In previous years,&amp;nbsp;the Group was involved in the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the "Green Park" neighborhood in the settlement of Modi'in Illit, and the "Nofei Hasela" neighborhood in the settlement of Ma’ale Adumim in the occupied West Bank.Exploitation of Occupied ResourcesIn 2022, Danya Cebus along with&amp;nbsp;Electra&amp;nbsp;won a NIS 600 million tender by Mekorot Water Company for planning and drilling of around 70 water wells. the company is carrying out the planning and execution of 36 water well drilling and installation of pumping stations including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;In August 2025, the company received additional 12 water well drillings from Mekorot, estimated at NIS 150 million.&amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Exploitation of Occupied Water ResourcesDanya Group’s Metsada conducts geophysical testing of water wells in the occupied West Bank for the Israel Water Authority.In September 2024, Danya Cebus was contracted by the Israel Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000. The project includes monitoring, water sampling, and pumping in the Mountain Aquifer, which is the main groundwater basin in the West Bank.The project in the Mountain Aquifer has been carried out by Metsada team since 2005 through a contract with Danya Cebus' parent company, Lapidoth Capital.&amp;nbsp;Metsada also provides services to international companies drilling gas and oil wells offshore Israel in the Mediterranean.In September 2024, Danya Cebus was contracted by the Israeli Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000:&amp;nbsp;The observation well monitoring project includes monitoring in the mountain aquifer and the coastal aquifer, including water sampling, television photography, and pumpings for water sampling and cleaning of wells.The project in the Mountain Aquifer has been carried out since 2005 through a contract with the Metsada team of the Lapidot company.&amp;nbsp;The Metsada team performs geophysical tests on oil, water, research and observation wells drilled, including in the occupied West Bank. In addition, international companies drilling gas and oil wells in the sea off the coast of Israel use the services of the Metsada team.&amp;nbsp;The Mountain Aquifer is the main groundwater basin in the West Bank, extending across both sides of the Green Line.Services for the Israeli Ministry of DefenseGaza BarrierIn 2017, Danya Cebus won three tenders worth NIS 770 million for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza. The tender included the construction of three sections of a 16.8 kilometer long wall using the hydro-mill method for the Israeli Ministry of Defense.As part of the works, the company’s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company's employees attacked protesters who demonstrated near the work site near the border with Gaza.Israeli Military ICT Campus (Kiryat HaTikshuv)Danay Cebus carried out construction works for the&amp;nbsp;Israeli military Information and Communication Technology (ICT) Campus in the Naqab.The company carried out the construction of the Israeli military ICT Campus together with&amp;nbsp;Shikun &amp;amp; Binui under a 2018 tender. The works included the construction of all-purpose buildings on 173,000 square meters for the military's technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters. The project was part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab region.&amp;nbsp;In April 2023, Danya Cebus sold its shares in the construction contractor to&amp;nbsp;Shikun &amp;amp; Binui for NIS 7.5 million plus VAT.Camp Ariel Sharon Military BaseBetween 2013 and 2016,&amp;nbsp;Danya Cebus carried out construction work in Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.For more on development and military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Collaborations with the Military&amp;nbsp;In November 2025, the company launched the "Building a Future for Combatants" program in collaboration with the Israeli military's 7186th Military Engineering Unit of the Technology and Logistics Division. The program offers professional training in the field of civil engineering for combatants and military engineering operators, provided by company employees and the unit's reservists.Services for the Israeli PoliceDanya Cebus constructed the Isreali Police’s Tel Aviv District Police Headquarters office building.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>David Ackerstein Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A provider of management, planning and supervisory services in civil engineering, transportation, construction and infrastructure projects.
 David Ackerstein Ltd. is involved in the Jerusalem light rail project, which connects settlements in East Jerusalem to West Jerusalem. It provides planning services for infrastructure relocation in the extension of the Red Line from Pisgat Ze&amp;#39;ev to Neve Yaakov, both settlement neighborhoods in northern East Jerusalem. The company previously provided civil engineering and infrastructure consulting services in the construction of the Red Line, including management of BOT (Build-Operate-Transfer) tenders and advancing planning for the light rail, depot and parking. The company participated in the infrastructure relocation and electricity and development works near the Tzahal Square tunnel along the light rail&amp;#39;s first route. It provides ongoing consulting, planning and supervisory services for the Jerusalem mass transit project.
 The company managed several roads infrastructure projects in East Jerusalem, including road improvements in section 3 of Highway 50 in southwest East Jerusalem and the regulation of arterial roads in Silwan, a Palestinian neighborhood that has been the target of intensive Judaization efforts. It also managed roads safety projects on Route 5066, Route 90 and Route 35 that serve settlements in the occupied West Bank.
 David Ackerstein carried out restoration, development and conservation projects in the Old City in East Jerusalem, including the entrance to Jaffa Gate, El-Wad St. in the Muslim Quarter and the Armenian Patriarchy St. in the Armenian Quarter.
 The company managed the Park &amp;amp; Ride in the Pisgat Ze&amp;#39;ev settlement and a project in the Atarot B Industrial Zone.
 It provided the Israel Electric Corporation with planning, management and supervisory services for electricity infrastructure projects, including in a substation in the Har Homa settlement neighborhood in East Jerusalem. Work included infrastructure works, construction and large scale horizontal drilling.
 The company also works with local and regional councils in the West Bank. It managed a project in the sewage treatment plant in the Beit Aryeh settlement as well as infrastructure and residential development projects in the settlement, and was involved in the installation of water pipes in the settlement of Har Adar.
 The company&amp;#39;s client list includes the Ma&amp;#39;ale Adumin Municipality, Mateh Binyamin Regional Council, Beit Aryeh Local Council, The Economic Co. for the Development of Ma&amp;#39;aleh Adumim.
 </t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
@@ -670,112 +621,97 @@
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
 The company&amp;#39;s subsidiary, Egged Heseim, Tours and Recreation, provides tours and travel packages to the Old City of Jerusalem and the City of David settler complex, located in the Palestinian neighborhood of Silwan in occupied East Jerusalem.
 The company also organizes tours to Bethlehem, Jericho and the occupied Syrian Golan, In 2018, the company&amp;#39;s branch in Ashdod organized a donation campaign for the Israeli army in the area surrounding the besieged Gaza. In November 2014, 27&amp;nbsp;Palestinian bus drivers at Egged quit their jobs and dozens more went on strike for fear of being attacked by Israeli settlers as&amp;nbsp;tensions increased in Jerusalem during that period. This act came after driver Yusuf Hassan al-Ramouni was found hanged in an Egged bus in Jerusalem.
 Presently, the company uses vehicles manufactured by Mercedes and Volvo. The company is currently running for the tender to operate the new light rail line in Jerusalem, which will connect more settlements. The company was initially disqualified for fear of creating a monopoly (as it also operates buses in Jerusalem), but in March 2019 the general director of the Israeli antitrust authority ruled that it can, provided it commits to dropping some of its bus lines if selected.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>Eli Yohanan Engineers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 The compnay is involved in constructing housing projects in illegal Israeli settlements across the occupied West Bank and occupied East Jerusalem, including in Ma&amp;#39;ale Adumim, Efrat, Neve Daniel, Beitar Illit and Pisgat Ze&amp;#39;ev.
 The compnay is currently involved in the construction of 66 housing units in Pisgat Ze&amp;#39;ev, occupied East Jerusaelm, taking over 10,000 sq meters of Palestinain land. &amp;nbsp;The project, built in accordance with Local Outline Plan 8150, is accompanied by Hapoalim Bank.
 Hapoalim Bank is also accompanying the company&amp;#39;s residential project in the settlement of Beitar Illit, built in accordance with Local Outline Plan 426/7/ב, which refers to the lands of the Palestinian village Husan. The bank holds as collateral all present and future rights derived by the company from its development contract with the Israeli Civil Administration.
 Eli Yohanan Engineers was a contractor with the Israeli Ministry of Defense for the construction of the Separation Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...14 lines deleted...]
-</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Extal</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops and markets aluminum systems for the construction industry.
 The company is located in Mishor Adumim Industrial Zone in the occupied West Bank.
 In 2013, the company was granted approval for financial investment by the Ministry of Finance.
 Following a long legal struggle of Palestinian workers, an Israeli labor court ruled in 2007 that the company must abide by Israeli labor law in its operations in the West Bank.&amp;nbsp;However, the company has been arguing vis-a-vis the Israeli Labor Court that the legal framework governing the West Bank is that of (outdated) Jordanian Law (1967) with no applicable equal rights for the Palestinian worker that an Israeli worker can exercise in the same factory.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Falcon (WF) Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, installation and maintenance of command and control systems.
 The company developed a sensor-based intrusion detection system for the Israeli military that is installed in the Jerusalem &amp;lsquo;Seam Zone&amp;rsquo; area, the area annexed by the Separation Wall. According to the company&amp;rsquo;s website, the system underwent two years of extensive testing by the Israeli military. The system is marketed to clients by ELSEC, a subsidiary of Elbit Systems.
 Additionally, the company developed and provided a wireless-based control systems for Israeli military storage facilities for tanks, armored vehicles, jeeps and launchers.
 The company also develops and installs computerized systems that detect malfunctions in electric systems, air conditioning systems, refrigerators and incubators. According to a map on the company&amp;rsquo;s website, such systems are installed in Maale Adumim and Ariel settlements in the occupied West Bank.
@@ -800,124 +736,101 @@
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
-    <t>G1 Secure Solutions (formerly G4S Israel)</t>
-[...34 lines deleted...]
-    <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Gadish Engineering – Yoram Gadish Group</t>
   </si>
   <si>
     <t xml:space="preserve">Gadish Group is one of Israel&amp;rsquo;s largest private engineering management company with an annual turnover exceeding 300 million USD.
 The Group was awarded a Moriah &amp;ndash; Jerusalem Development Company contract for the construction of a bridge for the Jerusalem Light Rail (JLR) worth some 74 million USD (250 million NIS). The JLR connects Israeli settlements in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements.
 The Group is also involved in a housing construction project in Beitar Illit settlement. In addition, the Group&amp;rsquo;s clients include the Ministry of Defense, the Israeli Police, Shufersal supermarket with branches in settlements across the occupied West Bank and East Jerusalem, as well as Barkan Winery and Maale Adumim settlement council.
 Furthermore, the Group was selected to take part in the construction of a railway in the Naqab from Beer Sheva to Arad. When completed, the 28km railway will lead to the forced displacement and adversely impact the daily life of some 50,000 Palestinians in the Naqab living Alfora&amp;rsquo;a, Ksefe, Alzarora, Ktmat.
 According to BIMKOM &amp;ndash; Planners for Planning Rights, the rail will block people&amp;rsquo;s entry to their villages, limit access to residential area and agricultural land; restriction and prevention of construction and development on both sides of the rails and wide areas of land where their communities exist; land expropriation and demolition of residential buildings.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Group 5 Security (Tzevet 5)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides security and guarding services.
 The company provides security services to Israeli settlements in the occupied West Bank, including the regional councils of Mateh Binyamin, Shomron and Megilot, the Barkan Industrial Zone, Kdumim, Karnei Shomron, Elkana and Gush Etzion.
 In 2019, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement regional council of Megilot.
 In 2018, it won tenders for the provision of security, patrolling and on-call services to public institutions for the settlement regional council of Mateh Binyamin and the settlement local councils of Immanuel and Givat Zeev.
 In 2017, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement local council of Elkana.
 It also won a tender for the provision of security and guarding services to educational institutions and the Barkan settlement industrial zone for the settlement regional council of Shomron.
 In 2015, the company won tenders for the provision of security and patrolling services to educational institutions and perimeter security for the settlement local councils of Beit Aryeh-Ofarim, Immanuel and Kdumim and the settlement regional council of Mateh Binyamin.
 Additionally, in June 2019, Who Profits recorded the presence of company guarding personnel in the Og sewage purification plant, a purification plant in the Jordan Valley in the occupied West Bank. The Og plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;rsquo;akov and Pisgat Ze&amp;rsquo;ev) as well as the settlements of Ma&amp;rsquo;ale Adumim, Ma&amp;rsquo;ale Adumim Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The plant treats 20,000 m&amp;sup3; of sewage per day. The purified water is primarily intended for use in irrigating date plantations in the settlement regional councils of Megilot and the Jordan Valley.
 The company operates a branch in the Barkan Industrial Zone.
 </t>
   </si>
@@ -963,202 +876,120 @@
 The Company also carried out a NIS 1.46 million project for the installment of water meters in occupied East Jerusalem. The project aims to reduce water lost, prevent water theft and increase payment collection rates in East Jerusalem.
 In 20200, Hagihon carried out collection pools purification worth NIS 6 million in Homat Shmuel, Gilo, Ramot, and Neve Ya&amp;rsquo;akov settlement neighborhoods in occupied East Jerusalem.
 Jerusalem Light Rail project and road construction services
 In 2022, Hagihon has planned to carry out NIS 65.8 million projects to replace water lines that interfere with road construction or other development projects. The company intends to replace water lines with diameters between 6&amp;Prime; and 32&amp;Prime; as part of Moriah Jerusalem Development company&amp;rsquo;s work on the Green and Blue Line of the Jerusalem light rail. In addition, Hagihon takes part in several construction projects commissioned by Moriah including French Hill Junction, Umm Leeson &amp;ndash; Road 1, Atarot parking lot, Jabel Mukaber and Asher Wiener Streets.
 Other involvements
 Between 2016 and 2021, Hagihon received NIS 35.7 million from the Israeli Water Authority to provide water beyond the Separation Wall. Palestinian neighborhoods such as Ras Khamis, Ras Shhadi, Al Salam and Shu&amp;rsquo;afat refugee camp suffer from poor water infrastructure and services. In 2015, the Israeli Supreme Court assigned the responsibility of installing and upgrading water pipelines in these neighborhoods to Hagihon, the Jerusalem Municipality, the Israeli Government Water and Sewage Authority, and the Ministry of National Infrastructure, Water and Energy. As of 2021, 94% of these neighborhoods&amp;rsquo; residents reported that they still suffer from lack of supply and water shortage, having to pay and maintain for alternative water supply systems.
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
-[...1 lines deleted...]
-  <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
-    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
-    <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
-[...78 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Joe Gourmet Coffee</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli chain of coffee shops.
 Joe Gourmet Coffee holds branches in Delek gas stations and Menta convenience stores across the occupied West Bank and East Jerusalem.
 The company offers services in Gush Etzion settlement and Gal Habiqa station, occupied Jordan Valley. It also offers services at the Mikhmas junction, occupied West Bank. In occupied Jerusalem, the Caf&amp;eacute;&amp;#39;s branches can be found in the settlement neighborhoods of French Hill and Neve Yaakov, Givat Ze&amp;#39;ev settlement and the Mishor Adumim settlement industrial zone.
 </t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
@@ -1479,50 +1310,56 @@
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Peretz Bonei Hanegev</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in construction and real estate.
 The company built and marketed a residential project in Har Homa settlement neighborhood in occupied East Jerusalem as well as three residential projects in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The project was accompanied by Mizraji Tfahot bank.
 In the 1980s, the company was involved in&amp;nbsp;two&amp;nbsp;construction projects in the occupied Gaza Strip. Contracted by the Jewish Agency, the Israeli Ministry of Tourism and seven Israeli settlements, the company built&amp;nbsp;a hotel near the Israeli settlement of&amp;nbsp;Neve Dekalim. In addition, the company was also hired by the Israeli authorities to&amp;nbsp;renew and expand&amp;nbsp;Al-Shifa Hospital in the Gaza Strip, a major construction project. This is a clear example of the allocation of major construction projects to Israeli companies at the expense of Palestinian contractors.
 </t>
   </si>
   <si>
     <t>Peretz Sela Civil Engineering</t>
   </si>
@@ -1758,88 +1595,54 @@
 Between 2010 and 2015, the company performed infrastructure works for the construction of the Tel Aviv Jerusalem fast train (A1 train), which crosses into the occupied West Bank in two areas, with a financial scope of approximately NIS 1.6 billion.
 Services to the Israeli military 
 Israeli military Unified Supply Center 
 In January 2020, Shapir&amp;rsquo;s subsidiary, Shapir Orian Logistics (60%), was awarded a tender by the Israeli Ministry of Defense (IMOD) for a financing concession agreement for the planning, construction, operation and maintenance of three logistics centers for the Israeli military for a period of 26 years, of which 5 years for the construction period, for NIS 1.25 billion.
 The military Unified Supply Center project includes the construction of three new supply centers as part of a future plan to unify all the logistics centers that will provide logistics services to all army units. The total area of the project is 1,700,000 m2 including 210,000 m2 of dedicated construction and 60,000 m2 of administrative construction.
 Starting from the date of operation of the project and throughout its duration, the company will receive regular payments that will reach a total amount of NIS 5.5 billion. Shapir&amp;rsquo;s estimated revenues from the project are estimated at NIS 2.359 billion.
 Naqab 
 Petroleum Exploration
 Shapir holds a land license for petroleum exploration in a land area of approximately 337,000,000 m2 in the northeastern Naqab and southern Judean desert. In 2019, the company received a license from the Ministry of Energy for a period of 3 years, which was later extended until the end of 2025.
 Additionally, the company holds a license for oil shale exploration of oil shale minerals for cement production at the Oron site in the Naqab.&amp;nbsp;
 Highway 6
 Between 2013 and 2017, the company constructed the southern section of Highway 6 near the village of Laqiya in the Naqab. The project included the construction of a new road section with two lanes in each direction, bridges with a total area of ​​approximately 16,300 m2, retaining walls, drainage canals and landscaping works and systems in a financial scope of about NIS 311 million.
 Highway 6 is one of Israeli developmental projects in the Naqab region leading to the dispossession of the Naqab&amp;rsquo;s Palestinian Bedouin communities. For more see Who Profits&amp;rsquo; interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Real Estate</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...36 lines deleted...]
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
+  </si>
+  <si>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>Shlomo Cohen Construction Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is currently involved in the construction of a new housing project in the settlement
 of Ma&amp;rsquo;aleh Adumim in the occupied West Bank. Named Kdm, the project includes the
 construction of three buildings and a variety of apartments.
 In previous years the company was involved in the construction of 60 housing units in the
 settlement neighborhood of Gilo, 90 housing units in the settlement neighborhood of Har Homa
 and 64 housing units and 16 cottages in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev, in occupied
 East Jerusalem. In the occupied West Bank, the company was involved in the construction of 72
 housing units in the settlement of Ma&amp;rsquo;aleh Adumim.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Shufersal</t>
   </si>
   <si>
     <t xml:space="preserve">Shufersal operates a retail chain of supermarkets and drugstores and an online shopping platform. Through its subsidiaries, the company is also active in the real-estate, travel sector and finance sectors.
 The company operates supermarket and drugstore branches under the brand names &amp;ldquo;Shufersal&amp;rdquo;, &amp;ldquo;Shufersal Deal&amp;rdquo;, &amp;ldquo;Yesh Chesed&amp;rdquo; and &amp;ldquo;Be&amp;rdquo; in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include&amp;nbsp; branches in the settlements of Ariel, Maaleh Adumim, Modi&amp;#39;in Ilit, Efrat and Beitar Ilit in the occupied West Bank; branches in the settlements of Ramat Eshkol, Ramat Shlomo, Pisgat Ze&amp;#39;ev and Gilo in occupied East Jerusalem;.and a branch in the settlement of Katzrin in the occupied Syrian Golan. The company also operates a store in Shilat, located beyond the Green Line in no-man&amp;rsquo;s land.
 Through Shufersal Online Shop, the company sells products made in settlements of the occupied Syrian Golan, including dairy products produced by Ramat Hagolan Dairies, and wine products produced by Golan Heights Winery and Carmel Wineries. Also, it sells the products of Achdut-Achva a company that operates in Ariel, a settlement in the West Bank.
@@ -1986,89 +1789,80 @@
 The company is involved in the provision of security services for settlements in the occupied West Bank, including: Ariel, Alfei Menashe, Jordan Valley Regional Council, Elkana, Giva&amp;#39;t Ze&amp;#39;ev, Har Hebron, Karnei Shomron, Binyamin, Atarot, Beitar Illit and Maaleh Adumim. In addition, the company provided security services for Katzrin settlement and Golan Regional Council in the occupied Syrian Golan. These services are part of the &amp;ldquo;safe city&amp;rdquo; (City without Violence) project of the Israeli Ministry of Public Safety.
 In 2015, the company implemented its &amp;quot;safe city&amp;quot; project in occupied East Jerusalem for Israel Police. Its involvement included defining the technological solutions for police requirements in East Jerusalem and linking all sites to the region&amp;#39;s main control center.
 The company has implemented a similar project in the Seam Zone, the area of the occupied West Bank annexed by the Wall, and around the Gaza strip. The &amp;quot;safe city&amp;quot; projects includes &amp;quot;stationary, mobile, passive and active sensors, permanently installed throughout the municipal territory or installed on mobile platforms or deployed according to a specific need for the purpose of collecting current, real-time information at specific sites and regarding specific activities.&amp;quot;
 Additionally, Tandu provides security services around the besieged Gaza Strip for the Israeli army as well as security and communications services for the Israeli Ministry of Defense at checkpoints along the Annexation Wall and at an IMOD internment facility. The company has also carried out numerous projects for Israel Police and Israel Prison Services, including the planning of interrogation rooms and electronic security systems.
 </t>
   </si>
   <si>
     <t>Teralight</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the development, financing, operation and management of solar energy projects.
 The company has several solar field projects in different stages of development in the occupied West Bank
 In July 2023, Teralight was one of five companies that were awarded a tender issued by 19 settlements in the West Bank for the construction of photovoltaic (PV) solar systems to generate electricity on the roofs of local council buildings and on top of the roofing of public areas in the settlements. The tender, supported by the Israeli Ministry of Energy, included a proposed potential area for the construction of solar systems on more than 1,541 dunams and a planned capacity of 173.6 MW, with a potential revenue of NIS 120 million a year. The settlements issued the tender include Ma&amp;#39;ale Adumim, Modi&amp;#39;in Illit, Bitar Illit, Elkana, Beit El, Karnei Shomron, Kdumim, Givat Ze&amp;#39;ev, Sha&amp;rsquo;ar Shomron, Oranit, Emanuel, Alfei Menashe, Emanuel, Har Adar, and the settlements of the Jordan Valley Regional Council, the Megilot Regional Council, Mateh Binyamin Regional Council, Shomron Regional Council and Mount Hebron Regional Council.
 Jordan Valley Solar Field 
 Through its fully-owned subsidiary, Menorah Mivtachim Energy Jordan Valley Solar Project Ltd, the company is the financier, developer and operator of a planned 340MW solar energy project in the Jordan Valley in the occupied West Bank, expected to start its commercial operation in 2026. The solar field will take up a total of 3,250 dunams of occupied land and is expected to be the largest solar energy project on both sides of the Green Line.
 For the purpose of the project, the company entered into an agreement with 13 settlements for the right to use the land for a period not exceeding 24 years and 11 months in exchange for a fixed annual usage fee. The company holds the option to carry out the project through a joint corporation with the settlements, in which Teralight will hold 74% and the settlements would hold the remaining 26%.
 Naama Solar Field
 In March 2020, Menorah Mivtahim C.S Solar Investments 1 Ltd, a fully owned subsidiary of Teralight, was awarded a tender from the Israeli Civil Administration&amp;nbsp;to establish a 9.97 MW capacity solar PV facility in the West Bank which will be connected to high and low voltages distribution network, at a fixed tariff for a period of 23 years from the date of commercial operation of the project. The company established a &amp;nbsp;joint corporation with the settlement of Naama in the Jordan Valley in which they hold 74% and 26% stakes, respectively. The project, at a cost of NIS 36 million, is currently under construction.
 In 2022, Menorah Mivtahim Energy was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, the company will collaborate with Ariel University to construct an agro-voltaic facility in a vineyard in the settlement of Beka&amp;rsquo;ot in the Jordan Valley.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Jordan Valley</t>
   </si>
   <si>
     <t>The Metrontario Group</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t xml:space="preserve">A private Canadian corporation with investments in the fields of real estate, environmental development, nuclear medicine, marine agriculture and tourism.
 The subsidiary AnyWay Solutions, which is active in Canada, the US and Israel and has an active Israeli office, was involved in building a cycling path in Mount Hermon, located in the occupied Syrian Golan. In addition, it was involved in stabilizing a strip of land for the Israeli Ministry of Defense on the wall surrounding the besieged Gaza.
 The subsidiary Seakura Sea for Life, an Israeli company for the development of seaweed in land-based eco-pools, has distribution points for its products in Gush Etzion settlement and Ariel settlement in the occupied West Bank.
 Cim Lustigman, one of the company&amp;#39;s subsidiaries, which is a private Israeli construction company, is involved in building 128 housing units in the settlement neighborhood French Hill in East Jerusalem, 122 housing units in Har Homa settlement in East Jerusalem and 32 housing units in Pisgat Ze&amp;#39;ev settlement also in East Jerusalem. &amp;nbsp;In addition, the company is responsible for building the Judea and Samaria District Police Headquarters in Maaleh Adumim settlement in the occupied West Bank. One of the subsidiaries of Cim Lustigman, Yael Hill Ltd, was involved in building 14,00 housing units in the Palestinian village Al-Walajah, located in the West Bank. Another subsidiary of the company, Somwood Constructions, is involved in building 300 housing units in the settlement neighborhood French Hell.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Construction, Real Estate</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Y. Tzarfati Car and Metal Services</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli garage servicing private, commercial and military vehicles.
 The company also operates a welding workshop and is a licensed garage for the brands of DAF, Scania, IVECO, International and Isuzu.
 The company is based in the Mishor Adumim settlement Industrial Zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
@@ -2474,51 +2268,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I123"/>
+  <dimension ref="A1:I124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2648,735 +2442,735 @@
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H17" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="0"/>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>101</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I24" s="0"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>116</v>
+        <v>31</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>124</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
@@ -3384,2651 +3178,2680 @@
       </c>
       <c r="H31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>116</v>
+        <v>31</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>101</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>57</v>
+        <v>189</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I55" s="0"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>219</v>
+        <v>189</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I59" s="0"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>224</v>
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H61" s="0"/>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>108</v>
+        <v>131</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G63" s="0"/>
       <c r="H63" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H66" s="0"/>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>101</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H71" s="0"/>
       <c r="I71" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H79" s="0"/>
       <c r="I79" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H83" s="0"/>
       <c r="I83" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>136</v>
+        <v>37</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H88" s="0"/>
+        <v>137</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>71</v>
+      </c>
       <c r="I88" s="0" t="s">
-        <v>150</v>
+        <v>39</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>251</v>
+        <v>43</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H89" s="0"/>
       <c r="I89" s="0" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>165</v>
+        <v>252</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>14</v>
+        <v>67</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>307</v>
+        <v>59</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>248</v>
+        <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H91" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="G91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I91" s="0" t="s">
-        <v>311</v>
+        <v>249</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="C92" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="F92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G92" s="0" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>32</v>
+        <v>314</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>187</v>
+        <v>140</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="H93" s="0"/>
+        <v>64</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="0" t="s">
-        <v>130</v>
+        <v>32</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>317</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>318</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>42</v>
+        <v>198</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>319</v>
       </c>
-      <c r="H94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="0"/>
       <c r="I94" s="0" t="s">
-        <v>32</v>
+        <v>131</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>103</v>
+        <v>18</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>48</v>
+        <v>322</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>219</v>
+        <v>71</v>
       </c>
       <c r="I95" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="H96" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="H96" s="0" t="s">
+        <v>189</v>
+      </c>
       <c r="I96" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>115</v>
+        <v>49</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H97" s="0"/>
       <c r="I97" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>286</v>
+        <v>116</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="H98" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H98" s="0" t="s">
+        <v>102</v>
+      </c>
       <c r="I98" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>329</v>
+        <v>96</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>330</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>42</v>
+        <v>287</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="H99" s="0"/>
       <c r="I99" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C100" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D100" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H100" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I100" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>336</v>
+        <v>239</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H101" s="0"/>
+      <c r="H101" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>338</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>339</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H102" s="0"/>
       <c r="I102" s="0" t="s">
-        <v>190</v>
+        <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E103" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="F103" s="0" t="s">
+      <c r="G103" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="G103" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H103" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>130</v>
+        <v>192</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" s="0" t="s">
         <v>345</v>
       </c>
-      <c r="C104" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E104" s="0" t="s">
+      <c r="F104" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="G104" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="F104" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H104" s="0" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>347</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>349</v>
+        <v>14</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>350</v>
       </c>
-      <c r="C106" s="0" t="s">
+      <c r="F106" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G106" s="0" t="s">
         <v>351</v>
       </c>
-      <c r="D106" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H106" s="0" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="C107" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E107" s="0" t="s">
+      <c r="F107" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="G107" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="F107" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H107" s="0" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>357</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>101</v>
+        <v>137</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>359</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>140</v>
+        <v>101</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" s="0" t="s">
         <v>362</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>364</v>
+        <v>43</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="C111" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E111" s="0" t="s">
+      <c r="F111" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="F111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>367</v>
+        <v>134</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="I111" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="C112" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D112" s="0" t="s">
+      <c r="F112" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G112" s="0" t="s">
         <v>369</v>
       </c>
-      <c r="E112" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H112" s="0" t="s">
-        <v>57</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="C113" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D113" s="0" t="s">
+      <c r="F113" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="H113" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="E113" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I113" s="0" t="s">
-        <v>16</v>
+        <v>192</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>375</v>
       </c>
-      <c r="C114" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G114" s="0" t="s">
         <v>376</v>
       </c>
-      <c r="F114" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H114" s="0"/>
+      <c r="H114" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="I114" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>377</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>183</v>
+        <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>379</v>
+        <v>287</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>380</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="H115" s="0"/>
       <c r="I115" s="0" t="s">
-        <v>381</v>
+        <v>39</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F116" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="G116" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="C116" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D116" s="0" t="s">
+      <c r="H116" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I116" s="0" t="s">
         <v>383</v>
-      </c>
-[...11 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="C117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="0" t="s">
         <v>387</v>
       </c>
-      <c r="D117" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="H117" s="0"/>
       <c r="I117" s="0" t="s">
-        <v>389</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>390</v>
       </c>
-      <c r="C118" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>393</v>
+        <v>29</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>258</v>
+        <v>30</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>190</v>
+        <v>32</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="E119" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="F119" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="C119" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G119" s="0" t="s">
-        <v>101</v>
+        <v>259</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>15</v>
+        <v>108</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>24</v>
+        <v>192</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="F120" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="C120" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G120" s="0" t="s">
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="F121" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="C121" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G121" s="0" t="s">
-        <v>403</v>
+        <v>14</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="G122" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="C122" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H122" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>406</v>
       </c>
-      <c r="C123" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E123" s="0" t="s">
+      <c r="F123" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H123" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="I123" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" s="0">
+        <v>123</v>
+      </c>
+      <c r="B124" s="0" t="s">
         <v>407</v>
       </c>
-      <c r="F123" s="0" t="s">
+      <c r="C124" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="G123" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H123" s="0" t="s">
+      <c r="E124" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="H124" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="I123" s="0" t="s">
-        <v>408</v>
+      <c r="I124" s="0" t="s">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">