--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="429">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -238,67 +238,60 @@
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural produce, marketing vegetables, fruits, flowers, propagating materials and herbs.
 The company&amp;rsquo;s brand-names include: Carmel, Carmel Bio-Top, Carmel Berry, Coral and Alesia.
 Carmel Agrexco is a private enterprise owned by Ampa Group, a private Israeli holding company owned by Shlomi Fogel and the Nakash brothers. Ampa Group is active in the fields of real estate, finance, agriculture and energy.
 The company was established by the Israeli government in 1956, under the name Agrexco, as a state-owned first Israeli agriculture export company. In 2011, Agrexco entered a formal liquidation process and was acquired by Bickel Group. In 2016, it entered a second liquidation process and was acquired by Ampa.
 In April 2022, Who Profits team documented nine of the company&amp;rsquo;s packing houses in four settlements in the Jordan Valley: three Herbs packhouses, a packing house of grapes and flowers for export, and a fish packing house in the settlement of Roi; three Herbs packhouses in Mehola; a packing house of cut flowers for export in the settlement of Argaman; and a herbs packhouse in the settlement of Na&amp;rsquo;ama.
 The company&amp;rsquo;s subsidiary Carmel Blueberry grows berries in the occupied Syrian Golan which are marketed by Carmel Agrexco under the brand name Carmel Blueberry. The berries are grown on a 120,000 square-meter farm in the occupied Syrian Golan which produces about 250 tons of fruit per season. The farm was established in full cooperation with Carmel Agrexco and its staff, which integrated advanced agricultural technologies into the farm and developed some of its berry varieties.
 According to an interview with the company&amp;rsquo;s co-owner and chairman, Shlomi Fogel, the company&amp;rsquo;s target is to expand to a 1,300,000 square-meters farm.
 In addition, Ampa Real-Estate, a subsidiary of the parent company Ampa Group, built the Ramot Resort Hotel project in Ramot settlement in the Syrian Golan. Ampa Israel, another subsidiary of the Ampa Group, built and marketed two residential projects in the settlement of Sal&amp;rsquo;it in the occupied West Bank as part of an expansion of the settlement.
 For more information about Agrexco&amp;rsquo;s past involvement in the occupation, see Who Profits&amp;rsquo; 2013 update &amp;ldquo;Agrexco Is Back in Business&amp;rdquo; and 2014 in-depth report &amp;ldquo;Made in Israel: Agricultural Export from Occupied Territories&amp;rdquo;.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market, Settlement Production</t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israel-based global company specializing in livestock and agro-construction projects.
-[...3 lines deleted...]
-</t>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Construction</t>
-[...1 lines deleted...]
-  <si>
     <t>$10M-$50M</t>
   </si>
   <si>
-    <t>Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
 Airbnb offers listings of accommodation in illegal settlements on occupied Palestinian and Syrian land.
 Aribnb&amp;rsquo;s website advertises listings in 39 settlements in the occupied West Bank including Avnei Hefetz, Kdumim, Itamar, Ariel, Ma&amp;rsquo;ale Levona, Eli, Shiloh, Ofra, Har Adar, Matityahu, Giv&amp;rsquo;at Ze&amp;rsquo;ev, Giv&amp;rsquo;on HaHadasha, Oranit, Elkana, Barkan, Sha&amp;rsquo;arei Tikva, Karnei Shomron, Ets Efraim, Alei Zahav, Na&amp;rsquo;ale, Ma&amp;rsquo;ale Adumim, Neve Daniel, Elazar, Efrat, Tekoa, Bat Ayin, Kfar Adumim, Kalia (Kalya), Kiryat Arba, Nokdim, Almon (Anatot), Rimonim, Hashmona&amp;rsquo;im, Netiv HaGdud, Kida, Zufim, Shadmot Mehola, Yakir and Elon Moreh. The majority of the listings found were mislabeled as properties in &amp;ldquo;Israel&amp;rdquo;.
 Additionally, listings were found in 6 settlement neighborhoods in occupied&amp;nbsp;East Jerusalem&amp;nbsp;including Gilo, Har Homa (Homat Shmuel), Ramot Alon (Ramot), Pisgat Ze&amp;rsquo;ev, French Hill (Giv&amp;rsquo;at Shapira), and East Talpiot (Armon HaNatziv). The locations of all listings found were mislabeled as located in &amp;ldquo;Jerusalem, Israel&amp;rdquo;.
 Listings were also found in 15 settlements in the occupied Syrian Golan including El-Rum, Merom Golan, Ein Zivan, Ani&amp;rsquo;am, Kidmat Tsvi, Katzrin, Ramat Magshimim, Nov, Avnei Eitan, Eliad, Bnei Yehuda, Ma&amp;rsquo;ale Gamla, Ramot, Ne&amp;rsquo;ot Golan and Giva&amp;rsquo;at Yoav. All listings found were mislabeled as located in &amp;ldquo;Israel&amp;rdquo;.
 For more read Who Profits flash report&amp;nbsp;Touring Israeli Settlements: Business and Pleasure for the Economy of Occupation.
 For more on Airbnb&amp;rsquo;s retracted decision to de-list settlement properties, and its complicity in the plunder of Palestinian refugee properties from 1948, read Who Profits report&amp;nbsp;Profiting through Dispossession: Another Side of Airbnb&amp;rsquo;s Complicity.
 </t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$5B-$10B</t>
@@ -312,50 +305,53 @@
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>Amy Metom Engineers and Consultants</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering consultancy firm specializing in infrastructure engineering, design and project management.
 The company is the main planner for the Tel Aviv Jerusalem fast train (known as the A1 route) which crosses into the occupied West Bank in two areas. The company planned sections B, C and D of the Tel Aviv Jerusalem fast train. The three sections include 20 sq.m of tunnels and are located between the Latrun intersection and the International Convention Center (Binyanei HaUma) in Giv&amp;rsquo;at Ram in Jerusalem.
 Along with the Germany-based company Obermeyer,&amp;nbsp;Amy-Metom is the head planner of the Green Line of the Jerusalem light rail, which will connect the settlement neighborhoods of Gilo, Talpiot East and Mount Scopus with the western part of the city and with one another.
 The company is also responsible for planning and developing new bus lines in Jerusalem in accordance with the new infrastructure projects for the light rail. The new bus lines include over thirteen stations located in occupied East Jerusalem: stations in the French Hill settlement neighborhood, a station next to the Dan hotel in northern East Jerusalem and nine stations in the Gilo settlement neighborhood.
 The company was also involved in an urban renewal project in Gilo and an infrastructure project in the French Hill.
 The company provided planning services for a transportation plan in the settlement of Modi&amp;rsquo;in Illit and planned roads near Afic, a settlement in the occupied Syrian Golan. Additionally, the company developed projects for the Israeli Ministry of Construction and Housing in several settlements in the Syrian Golan, including Ortal, Bnei Yehuda, Hispin and Katzrin.
 In 2013, the company was contracted to prepare a master plan for the ultra-orthodox Israeli public. The 1.39 million NIS project involved mapping and surveying major population centers of the ultra-orthodox public, including the settlements of Modi&amp;rsquo;in Illit and Beitar Illit in the occupied West Bank.
 In 2012, the company planned a section of Route 1 that connects Tel Aviv to Jerusalem. Route 1 crosses the green line and connects illegal settlements beyond the green line to Israeli cities within it.
 </t>
+  </si>
+  <si>
+    <t>Construction</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Assaf Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
@@ -382,102 +378,81 @@
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
-    <t>B Communications</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
-  </si>
-[...1 lines deleted...]
-    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
 Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Bank Leumi provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 The Jerusalem Light Rail 
 Bank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).
 In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project Danya Cebus and Dan Public Transportation Company.
 The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.
 The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project see Who Profits&amp;rsquo; Update Developments in the Expansion of the JLR Network: The Blue Line.
 In 2020, Bank Leumi financed the establishment of the JLR&amp;rsquo;s Red Line in a joint financing agreement with Hapoalim Bank with about NIS 2 billion for the JLR&amp;rsquo;s previous franchise, the Citypass Group.
 Design City 
 Bank Leumi financed the establishment of the Design City shopping complex, opened in July 2021, with NIS 250 million. The Design City is located in the Mishor Adumim settlement Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. For more on the Design City project see Who Profits report The Design City Shopping Complex Built on Occupied Palestinian Land.
 Real Estate Projects
 In June 2024, Bank Leumi granted a loan to the settlement-registered company, Kiryat Sefer (Diur Modi&amp;#39;in), located in the Beitar Ilit settlement. The bank holds the company&amp;rsquo;s account in its branch as collateral. Bank Leumi previously accompanied the construction of the company&amp;#39;s residential project called &amp;quot;Nofei Illit&amp;quot; in the settlement of Modi&amp;#39;in Ilit.
 In March and April 2024, Bank Leumi granted Leo Properties A.B.D. company two loans, holding as collateral the company&amp;rsquo;s contractual rights in two plots of about 37,497 m2 in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares, as part of Plan no. 6/7/ת/130 for change of designation from commerce to industry in the Industrial Zone.
 In March and April 2024, Bank Leumi granted Sheltam Building company two loans, holding as collateral the company&amp;rsquo;s contractual rights in two plots of about 37,497 m2 in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares, as part of Plan no. 6/7/ת/130 for change of designation from commerce to industry in the Industrial Zone.
 In March and April 2024, Bank Leumi granted Boneich Construction Development &amp;amp; Investments company two loans for the construction of 21 housing units in an area of 3,415 m2 in the settlement of Efrat on lands belonging to the Palestinian town of al-Khader. The bank holds as collateral the company&amp;rsquo;s contractual rights in the project, including the construction rights, in accordance with a lease agreement with the Israeli Civil Administration (ICA) in the occupied West Bank. 
 In June 2023, Bank Leumi granted Hasid Brothers Building Contracting Co. a loan, holding as collateral the company&amp;rsquo;s contractual rights in accordance to a development contract in an area of about 3,222 m2 near Armon HaNatziv Promenade in the settlement neighborhood of Talpiot East in occupied East Jerusalem according to Plan no. 4711 for the designation of the area to an area for hotels and tourism.
 In March 2023, Bank Leumi provided two loans to Hasid Brothers Building Contracting Co., holding as collateral the company&amp;rsquo;s contractual rights in three plots in a development project of a residential complex and public buildings in the Ramot settlement neighborhood in occupied East Jerusalem.&amp;nbsp; In 2012, Bank Leumi accompanied the Hasid Brothers&amp;rsquo; project for the construction of 77 housing units on an area of 6,347 m2 in the Har Homa settlement neighborhood in East Jerusalem as part of the neighborhood&amp;#39;s expansion.
 In 2022, Bank Leumi granted Israeli company Breeza Bagiva&amp;#39;a with a loan for a project in Alfei Menashe settlement according to plans no.&amp;nbsp;8\115&amp;nbsp;and&amp;nbsp;1\8\115&amp;nbsp;(both on occupied lands of Azzun village). The project stretches on 18,146 meters of land.
@@ -540,50 +515,53 @@
 As of July 2024, Bank Leumi has 6 active pledge agreements with the Beitar Ilit Municipality.
 In October 2003, Bank Leumi signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2102) against all the municipality&amp;#39;s revenues from the local government treasury up to the amount of NIS 3 million as collateral.
 In October 2003, Bank Leumi signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2102) against all the municipality&amp;#39;s current and future revenue up to the amount of NIS 3 million as collateral.
 Gush Etzion 
 As of July 2024, Bank Leumi has 2 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council provides services to 22 settlements in the occupied West Bank.
 In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) against all the municipality&amp;#39;s current and future revenue (with the exception of funds originating from the state budget) up to the amount of NIS 3,250,000 as collateral.
 Alfei Menashe
 In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) against the council&amp;rsquo;s current and future revenue as collateral.
 According to the council&amp;rsquo;s general assembly protocol from 2020, the council received a NIS 6,000,000 loan from the bank.
 Ariel
 In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) against the council&amp;rsquo;s current and future revenue as collateral.
 Golan Regional Council 
 As of July 2024, Bank Leumi has 24 active pledge agreements with the Golan Regional Council. The Golan Regional Council includes 33 settlements in the occupied Syrian Golan.
 In April and February 2023, Bank Leumi signed pledge agreements with the Golan Regional Council for a period of 99 years (ends 2122) against the council&amp;rsquo;s current and future revenue as collateral.&amp;nbsp;
 According to protocols of the Golan Regional Council general assembly from 2021, the Bank provided the council with a loan amounting to NIS 5,000,000 for the implementation of development projects.
 A 2020 general assembly meeting protocol of the Golan Regional council mentions a request for a NIS 600,000 loan from the bank.
 Mitzpe Kramim 
 In 2018, Bank Leumi provided mortgage loans for real estate on land privately owned by Palestinians in the illegal Israeli outpost Mitzpe Kramim in the Jordan Valley in the occupied West Bank.
 Branches in Settlements 
 Bank Leumi operates branches and automated banking services machines in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include the settlements of Ma&amp;rsquo;ale Adumim, Kiryat Arba, Modiin Ilit and Beitar Ilit in the occupied West Bank; the settlement neighborhood of Ramot Eshkol in occupied East Jerusalem; and the settlement of Katzrin in the Syrian Golan.
 Bank Leumi benefits from access to the Palestinian banking market as a captive market. The bank operates a branch in Ali Iben Abu Taleb street in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
     <t>Finance</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Baran Group</t>
@@ -1551,51 +1529,54 @@
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">ISPRA - Explosives Manufacturing Industries </t>
   </si>
   <si>
     <t>ISPRA, also known as&amp;nbsp;Explosives Manufacturing Industries (1997) Ltd., is an Israeli developer and manufacturer of riot control weapons and police gear.&amp;nbsp;The company manufactures "less lethal ammunition", including pepper ammunition, hand-throwable and launchable tear gas and smoke grenades, tear gas and stun bullets, white smoke and training ammunition, guns and launchers, riot control drone system, gas masks, and tactical gear. The company's brands, Ispra Less Lethal and Sentinel Tactical Gear, are sold worldwide.The company supplies to police and defense forces in the USA, Canada, Europe, Asia, Central &amp;amp; South America and Africa.&amp;nbsp;The company provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;The company was founded in 1969, shortly after the Israeli occupation of the West Bank, East Jerusalem and the Syrian Golan. As early as the 1970s, the company worked in close collaboration with the Israeli Ministry of Defense in the development and production of various types of tear gas devices.&amp;nbsp;The company developed tear gas for the Israeli military specifically for the dispersion of demonstrations in the occupied West Bank. The company developed designated gas grenades that could be fired at greater ranges, grenades that released gas more quickly, and special equipment to adapt the grenades to the weapons used by the Israeli military. These include the 202 tear gas grenade, the 505 and 606 grenades filled with CS or CN gas, the 809 gas grenade, launched with a special launcher mounted on a rifle, and the 'M-5', also known as the 'Uzi gas' (due to its similarity in shape and operation to the Uzi submachine gun), a kind of flamethrower consisting of a tank of compressed air and a gas spray that can be remotely activated against protesters.&amp;nbsp;Services to the Israel Police&amp;nbsp;In October 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with air-dropped gas canisters until January 2025 for NIS 4,000,000.&amp;nbsp;In November 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with “Surprise Egg” ammunition for drones million until June 2024 for NIS 2,000,000. The contract includes the supply of 1,000 items with an option for 200 additional items as needed.Services to Israel Prison Service&amp;nbsp;The company is the sole supplier and maintainer of tear gas for the Israel Prison Service (IPS), and in particular the "Jacobson" tear gas, apparently named after the company’s founder, Dr. Amnon Jacobson.In July 2025, the company was contracted as sole supplier to provide the IPS with renewal of 150 used or worn-out canisters for the IPS units and purchase of 20 new "Jacobson" tear gas canisters for NIS 699,150.In May 2025, the company was contracted as sole supplier with exemption from tender to provide the IPS with Jacobson tear gas grenades with attenuated gas until May 2026 for NIS 123,664.&amp;nbsp;In 2020, the company provided the IPS with 1,000 tear gas canisters for NIS 146,601.&amp;nbsp;In 2018, the company was contracted as sole supplier to provide maintenance for the Jacobson canisters for 48 months (4 years) for NIS 819,000.Gaza 2018&amp;nbsp;Ispra is the developer of the “Cyclone Riot Control Drone System”, a system specifically designed to fire tear gas grenades from drones.The system was used for the first time in an operational experiment by the Israel Border Police using a DJI drone to shoot gas canisters at Palestinian protesters during the Great March of Return in Gaza. On 30 March 2018, identical technology was used against protesters in Gaza, marking the 42nd anniversary of Land Day. Such gas-carrying drones have since been widely used against Palestinian protests in the occupied West Bank.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
 Discount Bank and its fully owned subsidiary, Mercantile Discount Bank, provide financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Discount Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In April 2022, the bank granted Bar-Amana Buildings Construction &amp;amp; Development Co. a loan for the construction of 45 housing units on about 10&amp;rsquo;684 m2 of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1.
 In February 2022 and in 2020, Discount Bank granted Shoham Engineering and Development company loans against all the company&amp;rsquo;s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in Jerusalem. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project.
 In 2021, Discount Bank granted Shitrit Ayalon company a loan for a construction project on 4,500 m2 in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and rights to the land and project.
 Previously, the bank accompanied construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya&amp;#39;akov in occupied East Jerusalem. For more see Who Profits&amp;rsquo; report from 2017 Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise
@@ -3123,51 +3104,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I127"/>
+  <dimension ref="A1:I126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3381,142 +3362,142 @@
       </c>
       <c r="I8" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G9" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="H9" s="0" t="s">
+      <c r="I9" s="0" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="H10" s="0" t="s">
+      <c r="I10" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>79</v>
       </c>
       <c r="H13" s="0" t="s">
@@ -3555,3236 +3536,3207 @@
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>89</v>
       </c>
       <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="0" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>98</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>101</v>
+        <v>75</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H22" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I22" s="0" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F23" s="0" t="s">
-        <v>114</v>
+        <v>48</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>73</v>
+        <v>104</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>119</v>
       </c>
       <c r="G25" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="H25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I25" s="0" t="s">
-        <v>24</v>
+        <v>121</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>33</v>
+        <v>123</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>64</v>
+        <v>124</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>125</v>
+        <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>127</v>
+        <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>128</v>
+        <v>26</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F27" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="G27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="0" t="s">
-        <v>131</v>
+        <v>59</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>134</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>137</v>
+        <v>48</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>138</v>
+        <v>104</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C30" s="0"/>
+      <c r="D30" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H30" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C31" s="0"/>
       <c r="D31" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>21</v>
+        <v>143</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I31" s="0"/>
+        <v>120</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>145</v>
+        <v>33</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>147</v>
+        <v>71</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>148</v>
+        <v>72</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>124</v>
+        <v>80</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>149</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H33" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I33" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="H35" s="0"/>
+      <c r="H35" s="0" t="s">
+        <v>120</v>
+      </c>
       <c r="I35" s="0" t="s">
-        <v>125</v>
+        <v>158</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>124</v>
+        <v>66</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>162</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>165</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>101</v>
+        <v>166</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>149</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>167</v>
+        <v>46</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>169</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>170</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>173</v>
+        <v>126</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>174</v>
+        <v>43</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40" s="0" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C41" s="0" t="s">
+      <c r="F41" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="D41" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="0" t="s">
+      <c r="G41" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H41" s="0" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F42" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="G42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C43" s="0"/>
+      <c r="D43" s="0" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>111</v>
+        <v>186</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="C44" s="0"/>
+        <v>188</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>174</v>
+      </c>
       <c r="D44" s="0" t="s">
-        <v>188</v>
+        <v>26</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F44" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="G44" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H44" s="0"/>
+      <c r="H44" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I44" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="F45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" s="0" t="s">
-        <v>194</v>
+        <v>75</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="F46" s="0" t="s">
+      <c r="G46" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="G46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H46" s="0" t="s">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>24</v>
+        <v>198</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>201</v>
+        <v>72</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>80</v>
+        <v>150</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>202</v>
+        <v>44</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F48" s="0" t="s">
-        <v>205</v>
+        <v>78</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>73</v>
+        <v>187</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>154</v>
+        <v>30</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>78</v>
+        <v>206</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>98</v>
+        <v>207</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F50" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="H50" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="G50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I50" s="0" t="s">
-        <v>211</v>
+        <v>67</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="0" t="s">
+      <c r="F51" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="0" t="s">
-        <v>66</v>
+        <v>214</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>214</v>
+        <v>59</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>216</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>217</v>
+        <v>58</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>218</v>
+        <v>97</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>24</v>
+        <v>81</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>124</v>
+        <v>59</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E55" s="0" t="s">
+      <c r="G55" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="F55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H55" s="0" t="s">
-        <v>60</v>
+        <v>225</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>16</v>
+        <v>226</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>145</v>
+        <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>227</v>
+        <v>48</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>228</v>
+        <v>104</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>229</v>
+        <v>59</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>230</v>
+        <v>44</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>48</v>
+        <v>231</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="F58" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="0"/>
+      <c r="H58" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>238</v>
+        <v>22</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G60" s="0" t="s">
-        <v>22</v>
+        <v>97</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>243</v>
+        <v>161</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="H61" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="I61" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="D62" s="0" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>165</v>
+        <v>246</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>101</v>
+        <v>144</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>247</v>
+        <v>141</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="F63" s="0" t="s">
+      <c r="G63" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="G63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H63" s="0" t="s">
-        <v>80</v>
+        <v>225</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>145</v>
+        <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>253</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="H64" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="H64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I64" s="0" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>255</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>10</v>
+        <v>256</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>73</v>
+        <v>250</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>258</v>
+        <v>120</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>68</v>
+        <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>259</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>260</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>261</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>262</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>254</v>
+        <v>234</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>124</v>
+        <v>80</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>149</v>
+        <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>263</v>
       </c>
       <c r="C67" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="D67" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="0" t="s">
+      <c r="F67" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="F67" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" s="0" t="s">
-        <v>238</v>
+        <v>36</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>80</v>
+        <v>150</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>24</v>
+        <v>266</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>268</v>
+        <v>96</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>36</v>
+        <v>97</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>154</v>
+        <v>80</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>269</v>
+        <v>158</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="0" t="s">
         <v>270</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>93</v>
+        <v>272</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>101</v>
+        <v>144</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>162</v>
+        <v>145</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>273</v>
+        <v>26</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>275</v>
+        <v>21</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>148</v>
+        <v>190</v>
       </c>
       <c r="H70" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I70" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E71" s="0" t="s">
+      <c r="F71" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="F71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="0" t="s">
-        <v>194</v>
+        <v>278</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>280</v>
+        <v>133</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>281</v>
+        <v>36</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I72" s="0"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E73" s="0" t="s">
+      <c r="F73" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="F73" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G73" s="0" t="s">
-        <v>36</v>
+        <v>250</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I73" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="I73" s="0" t="s">
+        <v>266</v>
+      </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>285</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>286</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>254</v>
+        <v>97</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>101</v>
+        <v>291</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>290</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>294</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="H76" s="0"/>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>295</v>
-[...3 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="C77" s="0"/>
       <c r="D77" s="0" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>297</v>
+        <v>78</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>298</v>
+        <v>22</v>
       </c>
       <c r="H77" s="0"/>
       <c r="I77" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="C78" s="0"/>
-[...3 lines deleted...]
-      <c r="E78" s="0" t="s">
+      <c r="F78" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="G78" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="F78" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H78" s="0"/>
+      <c r="H78" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I78" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>253</v>
+        <v>58</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>303</v>
+        <v>97</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="C80" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E80" s="0" t="s">
+      <c r="F80" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="F80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G80" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>67</v>
+        <v>254</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>68</v>
+        <v>158</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>306</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>308</v>
+        <v>58</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>258</v>
+        <v>80</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>162</v>
+        <v>67</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="C82" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E82" s="0" t="s">
+      <c r="F82" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F82" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G82" s="0" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>311</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>312</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>313</v>
+        <v>119</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="H83" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H83" s="0"/>
+      <c r="I83" s="0"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F84" s="0" t="s">
-        <v>123</v>
+        <v>21</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="I84" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I84" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="C85" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="F85" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G85" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H85" s="0"/>
       <c r="I85" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>320</v>
+        <v>21</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H86" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="I86" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>321</v>
       </c>
-      <c r="C87" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G87" s="0" t="s">
         <v>322</v>
       </c>
-      <c r="F87" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H87" s="0" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I87" s="0"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>323</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>165</v>
+        <v>96</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>325</v>
+        <v>72</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I88" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="I88" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="C90" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H91" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I91" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>93</v>
+        <v>48</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>73</v>
+        <v>104</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>37</v>
+        <v>150</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="C93" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E93" s="0" t="s">
+      <c r="F93" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="I93" s="0" t="s">
         <v>335</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>336</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>165</v>
+        <v>21</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>101</v>
+        <v>338</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>338</v>
+        <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>341</v>
+        <v>104</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>111</v>
+        <v>213</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
-        <v>68</v>
+        <v>121</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>217</v>
+        <v>48</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H97" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H97" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I97" s="0" t="s">
-        <v>125</v>
+        <v>44</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="C98" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E98" s="0" t="s">
+      <c r="F98" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G98" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="F98" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H98" s="0" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>348</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>33</v>
+        <v>141</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>350</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>80</v>
+        <v>254</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>351</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>145</v>
+        <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>353</v>
-[...3 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="H100" s="0"/>
       <c r="I100" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>353</v>
+        <v>104</v>
       </c>
       <c r="H101" s="0"/>
       <c r="I101" s="0" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="C102" s="0" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>48</v>
+        <v>310</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>108</v>
+        <v>36</v>
       </c>
       <c r="H102" s="0"/>
       <c r="I102" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E103" s="0" t="s">
         <v>358</v>
       </c>
-      <c r="C103" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F103" s="0" t="s">
-        <v>313</v>
+        <v>21</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H103" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I103" s="0" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>26</v>
+        <v>360</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H104" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>24</v>
+        <v>362</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>10</v>
+        <v>364</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>363</v>
+        <v>270</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>130</v>
+        <v>265</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>22</v>
+        <v>300</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>30</v>
+        <v>225</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>365</v>
+        <v>121</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>366</v>
       </c>
       <c r="C106" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>367</v>
       </c>
-      <c r="D106" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>268</v>
+        <v>193</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>303</v>
+        <v>75</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>229</v>
+        <v>59</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>125</v>
+        <v>67</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>197</v>
+        <v>294</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H107" s="0"/>
       <c r="I107" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H108" s="0"/>
       <c r="I108" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>373</v>
       </c>
-      <c r="C109" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E109" s="0" t="s">
+      <c r="F109" s="0" t="s">
         <v>374</v>
       </c>
-      <c r="F109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G109" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H109" s="0"/>
+        <v>375</v>
+      </c>
+      <c r="H109" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="I109" s="0" t="s">
-        <v>31</v>
+        <v>376</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>377</v>
+        <v>21</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="H110" s="0" t="s">
         <v>80</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>379</v>
+        <v>67</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>380</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>382</v>
+        <v>43</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="C112" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="C112" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>384</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>21</v>
+        <v>385</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H112" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>386</v>
+        <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>387</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>388</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>43</v>
+        <v>389</v>
       </c>
       <c r="H113" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>24</v>
+        <v>81</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>391</v>
+        <v>48</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>392</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="H114" s="0"/>
       <c r="I114" s="0" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>48</v>
+        <v>310</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>108</v>
+        <v>36</v>
       </c>
       <c r="H115" s="0"/>
       <c r="I115" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="C116" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F116" s="0" t="s">
-        <v>313</v>
+        <v>42</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H116" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I116" s="0"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="C117" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H117" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I117" s="0"/>
+      <c r="H117" s="0"/>
+      <c r="I117" s="0" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>399</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>26</v>
+        <v>184</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F118" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="G118" s="0" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H118" s="0"/>
       <c r="I118" s="0" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>402</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>188</v>
+        <v>26</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>197</v>
+        <v>48</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>404</v>
+        <v>104</v>
       </c>
       <c r="H119" s="0"/>
       <c r="I119" s="0" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="C120" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
         <v>406</v>
       </c>
-      <c r="F120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G120" s="0" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="H120" s="0"/>
+        <v>104</v>
+      </c>
+      <c r="H120" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="I120" s="0" t="s">
-        <v>24</v>
+        <v>121</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>407</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>127</v>
+        <v>408</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>409</v>
+        <v>126</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="H121" s="0" t="s">
         <v>80</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>125</v>
+        <v>410</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>411</v>
+        <v>383</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>64</v>
+        <v>412</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>130</v>
+        <v>414</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>66</v>
+        <v>415</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>413</v>
+        <v>287</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>386</v>
+        <v>10</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>415</v>
+        <v>26</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>417</v>
+        <v>186</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>418</v>
+        <v>75</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>290</v>
+        <v>67</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D124" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>419</v>
       </c>
-      <c r="C124" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="G124" s="0" t="s">
         <v>420</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="H124" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>421</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E126" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="G126" s="0" t="s">
         <v>425</v>
       </c>
-      <c r="F126" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H126" s="0" t="s">
-        <v>60</v>
+        <v>254</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>98</v>
-[...27 lines deleted...]
-      <c r="I127" s="0" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>