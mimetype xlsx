--- v2 (2026-08-16)
+++ v3 (2026-09-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="424">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -358,83 +358,50 @@
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Assaf Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">A boutique winery located in the settlement of Kidmat Zvi in the occupied Syrian Golan.
 The winery owns 60 dunams of vineyards in the Syrian Golan, mostly near the settlement of Kidmat Zvi.
 The winery is part of the Kedem Wine Village, a tourist complex that includes Assaf Winery, AdiKa coffee house and three vacation cabins for rent. The complex includes a visitor center located in a Syrian building, whose &amp;ldquo;authentic look&amp;rdquo; is advertised as a selling point.
 The winery has a TripAdvisor Certificate of Excellence. The winery and cabins are also advertised on Booking.com, where they are falsely described as located in &amp;ldquo;Kidmat Zvi, Israel&amp;rdquo;.
 In 2017, the Israeli Ministry of Tourism approved a 497,364 NIS governmental grant for Assaf Winery to establish 11 vacation suites in Kidmat Zvi. In a letter to Who Profits on 15 November 2018, the Winery stated that the grant was approved, but the winery decided not to receive the money. In response to a Freedom of Information request, the Israeli Ministry of Tourism stated that &amp;ldquo;The request of &amp;lsquo;Assaf Winery&amp;rsquo; for a grant for the construction of a vacation rental was approved last year. As it concerns a long construction procedure, the approval was granted for 5 years, with the money transfer conditioned upon execution on the ground, in phases and in accordance with proven execution. So far, no request has been received from the grantee &amp;lsquo;Assaf Winery&amp;rsquo; regarding execution on the ground and the realization of the budget accordingly.&amp;rdquo;
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry, Tourism</t>
-  </si>
-[...31 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
@@ -742,94 +709,54 @@
 The company organizes and market tour packages to Bethlehem in the occupied West Bank and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Other</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Compost Or</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, management and operation of waste recycling plants.
 Compost Or operates the largest Israeli sewage sludge treatment site, located next to Masu&amp;rsquo;a settlement in the Jordan Valley in the occupied West Bank. The site is one of several Israeli waste management facilities in the West Bank and is used for treatment and landfilling of various types of waste and contaminated soils. Some of the waste is then turned into compost and agricultural fertilizers that are sold to farmers.
 Sewage sludge treated in the site is collected from sewers and sewage treatment plants coming from 25 municipalities within the Green Line, as well as from the settlements of Ariel and Gush Etzion. The sludge from these facilities is collected and delivered to the site in the West Bank by the company&amp;rsquo;s wholly owned subsidiary Compost Or Transportation. The company owns three other subsidiaries that produce fertilizer pellets, bedding materials for poultry farming and biochar products in the site in the Jordan Valley.
 In recent years, Israeli waste treatment sites within the Green Line faced growing complaints by local Israeli municipalities and have increasingly been relocated to occupied Palestinian territory, where Israeli Clean Air Law does not apply and companies benefit from looser environmental regulations.
 In 2015, Compost Or submitted a plan to the Civil Administration in the West Bank to establish a gas production facility in the Jordan valley, that will be used to generate electricity from waste. The size of the compound is 222.7 dunam consisting lands that belong to the Palestinian towns Qabatiya and Ur Al Far&amp;#39;a. The plan was submitted by the settlement regional council on behalf of the private company Compost Or.
 In addition, the company is working in cooperation with the Jordan Valley Research and Development Center, where it holds agricultural experiments in the center&amp;rsquo;s facility located in Gilgal settlement.
 In 2014, the company provided specialized compost for tomato crops in the settlement of Na&amp;rsquo;ama in the Jordan Valley and for grapevines vineyard of Barkan winery in Mevo Horon settlement in the West Bank.
 According the company&amp;rsquo;s website it supplies bedding materials to a turkey poultry farm located in Avnei Eitan, an Israeli settlement in the southern Syrian Golan.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Enterprise</t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
@@ -924,112 +851,51 @@
 Presently, the company uses vehicles manufactured by Mercedes and Volvo. The company is currently running for the tender to operate the new light rail line in Jerusalem, which will connect more settlements. The company was initially disqualified for fear of creating a monopoly (as it also operates buses in Jerusalem), but in March 2019 the general director of the Israeli antitrust authority ruled that it can, provided it commits to dropping some of its bus lines if selected.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>Einav Ahets</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and roads construction company. The company executes and has completed multiple infrastructure projects in the occupied Palestinian territory.
 The company is executing a project for Israel Railways estimated at 80,000 NIS that would connect the Modiin train station to the Tel Aviv Jerusalem A1 Fast Train. The A1 crosses the green line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. The project is due to be completed December 2019.
 Einav Ahets is carrying out three projects for Netivei Israel in the occupied Palestinian territory. It is building roundabouts in the Etzion Bloc in the occupied West Bank, a project estimated at 10,000 NIS and carried out in accordance with tender 3/14. It is also providing maintenance for roads in accordance with tender 32/16, which includes the occupied West Bank. Finally, the company is carrying out water infrastructure works for Israel&amp;#39;s national water company Mekorot on Route 55 - the Nabi Elias Bypass Road in accordance with tender 4/14. The Nabi Elias Bypass Road is a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias. The project is estimated at 40,000 NIS and is scheduled to be completed in November 2017. Hapoalim Bank accompanies the project.
 In 2013, the company executed an infrastructure project in the Ariel settlement.
 In 2011, the company carried out road surfacing works for Netivei Israel in the occupied West Bank. That same year it also carried out road work on Route 98 in the occupied Syrian Golan.
 In 2012, the company won a Ministry of Defense tender for carrying out excavation and infrastructure works for the construction of the Holot detention center near the border with Egypt, where African asylum-seekers are detained in violation of the 1951 Refugee Convention, to which Israel is a signatory.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Elrom Studios (2000) Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Elrom Studios Ltd. provides subtitles and dubbing services, in a range of languages, for a wide range of digital media.
 The company is based in and fully owned by El Rom settlement in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Settlement Enterprise</t>
   </si>
   <si>
     <t>Energix Renewable Energies</t>
   </si>
   <si>
@@ -1204,53 +1070,50 @@
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Hamashbir Agriculture</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of agricultural equipment.
 The company operates a branch in the settlement of Tomer in the occupied West Bank. It also operates a branch in Avnei Eitan settlement in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
@@ -1681,50 +1544,53 @@
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
     <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>Partner Communications (formerly Orange)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli Telecommunication Company providing Cellular, Telephone, Internet services, and selling electricity for domestic consumers under the Partner Power brand.
 The company has a general-unified license to provide fixed communication services to settlers in the occupied West Bank and East Jerusalem areas, which is valid until January 2027. The license was granted to the company by the Israeli Minister of Communications.
 &amp;nbsp;As of April 2024, the company holds more than 200 active cellular antennas on occupied land in the West Bank (including East Jerusalem) and the Syrian Golan, of which 18 are in occupied no-man&amp;rsquo;s-land areas, as part of its joint network with Hot Mobile. 8 more company cellular antennas are under construction in East Jerusalem and the settlement of Modi&amp;#39;in Ilit in the occupied West Bank. In some cases, company antennas and communication facilities were erected on privately owned Palestinian land.
 In 2022 the company won a tender published by the Municipality of Beitar Illit settlement in the occupied West Bank, regarding the supply, installation, training and conversion of email server data.
 The company pays rental and land use fees to Israeli settlements, in some cases for the use of private Palestinian land: In 2020, Partner paid the local council of the settlement of Beit El thousands of shekels monthly to keep communication equipment on Palestinian land just outside the settlement&amp;rsquo;s jurisdiction. The company also passed regular payments to the cooperative society of Migron outpost in the West Bank for 12 years.
 The company operates four sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, an area that is off-limits for Palestinian cellular companies. In that way, the company enjoys the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market which constitutes a captive market.
 Between 2017 and 2020, the company won several tenders for the operation and maintenance of Telecommunication and internet services for the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.
 In December 2023, the communications group Partner, in cooperation with the Education and Youth Corps and the Personnel Directorate of the Israeli Military, launched a project allowing soldiers in the war zones in Gaza to send postcards, which the company will deliver. In October 2023, Partner mobilized mobile chargers for mobile devices for Israeli military soldiers.
 In June 2023, the company renewed its sponsorship of two Israeli military combat units. The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service. In addition, During the Israeli attack on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers&amp;rsquo; use.
 The company cooperates with &amp;ldquo;8200 Impact&amp;rdquo;, a startup project founded and managed by military unit 8200 alumni, the Intelligence and Cyber security unit in the Israeli military.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
@@ -1741,86 +1607,57 @@
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
   </si>
   <si>
     <t>Pelter Winery</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli boutique winery based in the settlement of Ein Zivan in the occupied Syrian Golan.
 The winery sources some of its grapes from a vineyard in the occupied Syrian Golan, near the settlement of Merom Golan.
 Matar Winery, another brand owned by the Pelter family and located in the same settlement, sources most of its grapes from the Merom Golan settlement vineyard.
 Additionally, the Pelter family operates a distillery, producing single malt whiskey, brandy and arak from apples, Majhoul dates and grapes. The grapes used in the production of arak and brandy originate from the Syrian Golan. The website does not contain information about the origins of the dates and apples used in production. However, a significant share of apples and dates in the Israeli market originate from the Syrian Golan and the Jordan Valley in the occupied West Bank respectively. The barrels are stored in a Syrian structure.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...34 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
 In 2023, the company announced a backlog of rooftop projects in a settlement of the occupied West Bank, with a total installed capacity of 8.6 MW. While construction of which has been completed.
 In November 2019, the company signed a cooperation agreement with Lumisun Ltd. to initiate, plan, finance, build, and operate ground-based photovoltaic electricity facilities in the Jordan Valley in the occupied West Bank.
 In January 2023, the company won two tenders from the Israel Land Authority to lease 2,800 dunams of land in Naot Hovav and Ramat Beka in the Naqab area for solar projects with a combined capacity of 520 megawatts and additional storage batteries of 940 megawatts. The project entails the forced displacement of Bedouin families in the Ramat Beka area, and an evacuation order has already been issued. However, the company withdrew from both tenders for strategic reasons. For further information on Solar Energy Production in The Naqab, see Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Ral Electric Holdings (formerly: Adir Electric Boards)</t>
   </si>
@@ -2561,51 +2398,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I125"/>
+  <dimension ref="A1:I124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3004,3165 +2841,3138 @@
       <c r="D15" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>90</v>
       </c>
       <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>21</v>
+        <v>94</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="H16" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I16" s="0" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="0" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>102</v>
+        <v>75</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H22" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I22" s="0" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F23" s="0" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>120</v>
       </c>
       <c r="G25" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="H25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I25" s="0" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>33</v>
+        <v>124</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>63</v>
+        <v>125</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>126</v>
+        <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>128</v>
+        <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F27" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="G27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="0" t="s">
-        <v>132</v>
+        <v>59</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>138</v>
+        <v>48</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>139</v>
+        <v>105</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C30" s="0"/>
+      <c r="D30" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H30" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="C31" s="0"/>
       <c r="D31" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I31" s="0"/>
+        <v>121</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>146</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>146</v>
+        <v>33</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>148</v>
+        <v>71</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>149</v>
+        <v>72</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="H33" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I33" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
-        <v>44</v>
+        <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="H35" s="0"/>
+      <c r="H35" s="0" t="s">
+        <v>121</v>
+      </c>
       <c r="I35" s="0" t="s">
-        <v>126</v>
+        <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>162</v>
+        <v>98</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>125</v>
+        <v>66</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>166</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>102</v>
+        <v>167</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>150</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>168</v>
+        <v>46</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>170</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>171</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>174</v>
+        <v>127</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40" s="0" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C41" s="0" t="s">
+      <c r="F41" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="D41" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="0" t="s">
+      <c r="G41" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H41" s="0" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F42" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="G42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C43" s="0"/>
+      <c r="D43" s="0" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>112</v>
+        <v>187</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="C44" s="0"/>
+        <v>189</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>175</v>
+      </c>
       <c r="D44" s="0" t="s">
-        <v>189</v>
+        <v>26</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F44" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="G44" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H44" s="0"/>
+      <c r="H44" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I44" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="F45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" s="0" t="s">
-        <v>195</v>
+        <v>75</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="F46" s="0" t="s">
+      <c r="G46" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="G46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H46" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>24</v>
+        <v>199</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>202</v>
+        <v>72</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>85</v>
+        <v>151</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>203</v>
+        <v>44</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F48" s="0" t="s">
-        <v>206</v>
+        <v>83</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>72</v>
+        <v>188</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>155</v>
+        <v>30</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>83</v>
+        <v>207</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>60</v>
+        <v>208</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F50" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="H50" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="G50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I50" s="0" t="s">
-        <v>212</v>
+        <v>67</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="0" t="s">
+      <c r="F51" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G51" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51" s="0" t="s">
-        <v>215</v>
+        <v>59</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F52" s="0" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>218</v>
+        <v>22</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F54" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E54" s="0" t="s">
+      <c r="G54" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="F54" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H54" s="0" t="s">
-        <v>59</v>
+        <v>223</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>224</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>146</v>
+        <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>225</v>
+        <v>48</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>226</v>
+        <v>105</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>227</v>
+        <v>59</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>228</v>
+        <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F56" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G56" s="0" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H56" s="0"/>
       <c r="I56" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E57" s="0" t="s">
+      <c r="F57" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G57" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="F57" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H57" s="0"/>
+      <c r="H57" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>234</v>
-      </c>
-[...7 lines deleted...]
-        <v>235</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F59" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G59" s="0" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>241</v>
+        <v>162</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="D61" s="0" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>244</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>102</v>
+        <v>145</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>23</v>
+        <v>85</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C62" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="D62" s="0" t="s">
+      <c r="F62" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="E62" s="0" t="s">
+      <c r="G62" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="F62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H62" s="0" t="s">
-        <v>85</v>
+        <v>223</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="F63" s="0" t="s">
+      <c r="G63" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="H63" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="G63" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I63" s="0" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C64" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>256</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>72</v>
+        <v>248</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>257</v>
+        <v>121</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>67</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="C65" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="C65" s="0" t="s">
+      <c r="D65" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="D65" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E65" s="0" t="s">
+      <c r="F65" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="F65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G65" s="0" t="s">
-        <v>253</v>
+        <v>232</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="C66" s="0" t="s">
+      <c r="F66" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="D66" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E66" s="0" t="s">
+      <c r="G66" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="I66" s="0" t="s">
         <v>264</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F67" s="0" t="s">
-        <v>268</v>
+        <v>237</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>36</v>
+        <v>98</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>269</v>
+        <v>159</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>241</v>
+        <v>269</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>102</v>
+        <v>145</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>274</v>
+        <v>21</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>149</v>
+        <v>191</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>150</v>
+        <v>67</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G70" s="0" t="s">
         <v>275</v>
-      </c>
-[...13 lines deleted...]
-        <v>195</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>279</v>
+        <v>134</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>280</v>
+        <v>36</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I71" s="0"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>138</v>
+        <v>280</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>36</v>
+        <v>248</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="I72" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="I72" s="0" t="s">
+        <v>264</v>
+      </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>285</v>
+        <v>260</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>253</v>
+        <v>98</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F74" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E74" s="0" t="s">
+      <c r="G74" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="F74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H74" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>288</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E75" s="0" t="s">
+      <c r="F75" s="0" t="s">
         <v>290</v>
       </c>
-      <c r="F75" s="0" t="s">
+      <c r="G75" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="G75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H75" s="0"/>
       <c r="I75" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C76" s="0"/>
+      <c r="D76" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>295</v>
+        <v>83</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>296</v>
+        <v>22</v>
       </c>
       <c r="H76" s="0"/>
       <c r="I76" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="C77" s="0"/>
+        <v>294</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D77" s="0" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>83</v>
+        <v>247</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H77" s="0"/>
+        <v>296</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I77" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="F78" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G78" s="0" t="s">
-        <v>301</v>
+        <v>98</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>16</v>
+        <v>146</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="F79" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G79" s="0" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>37</v>
+        <v>252</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="F80" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="C80" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G80" s="0" t="s">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>257</v>
+        <v>30</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>163</v>
+        <v>67</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>310</v>
+        <v>120</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="H81" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H81" s="0"/>
+      <c r="I81" s="0"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="I82" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I82" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>21</v>
+        <v>312</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H83" s="0"/>
       <c r="I83" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H84" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="G85" s="0" t="s">
         <v>318</v>
       </c>
-      <c r="C85" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H85" s="0" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I85" s="0"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="F86" s="0" t="s">
         <v>321</v>
       </c>
-      <c r="F86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>322</v>
+        <v>72</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I86" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="I86" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>325</v>
+        <v>111</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="I87" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>115</v>
+        <v>58</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="H88" s="0"/>
       <c r="I88" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>58</v>
+        <v>321</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H89" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H89" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I89" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>325</v>
+        <v>48</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>37</v>
+        <v>151</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="F91" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="C91" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E91" s="0" t="s">
+      <c r="G91" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I91" s="0" t="s">
         <v>333</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>33</v>
+        <v>92</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>166</v>
+        <v>21</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>102</v>
+        <v>336</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>336</v>
+        <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>338</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>339</v>
+        <v>105</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="C94" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>112</v>
+        <v>79</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H94" s="0"/>
       <c r="I94" s="0" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="C95" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H95" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H95" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I95" s="0" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="C96" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G96" s="0" t="s">
         <v>345</v>
       </c>
-      <c r="F96" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H96" s="0" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>348</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>85</v>
+        <v>252</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>349</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>146</v>
+        <v>10</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>351</v>
-[...3 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="H98" s="0"/>
       <c r="I98" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" s="0"/>
+      <c r="E99" s="0" t="s">
         <v>352</v>
       </c>
-      <c r="C99" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>351</v>
+        <v>105</v>
       </c>
       <c r="H99" s="0"/>
       <c r="I99" s="0" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>354</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>48</v>
+        <v>305</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>109</v>
+        <v>36</v>
       </c>
       <c r="H100" s="0"/>
       <c r="I100" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="C101" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>310</v>
+        <v>21</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H101" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H101" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I101" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="0" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>359</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>21</v>
+        <v>127</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H102" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>24</v>
+        <v>360</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>10</v>
+        <v>362</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>361</v>
+        <v>77</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>131</v>
+        <v>263</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>22</v>
+        <v>296</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>30</v>
+        <v>223</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>363</v>
+        <v>122</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>364</v>
       </c>
       <c r="C104" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="E104" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="D104" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F104" s="0" t="s">
-        <v>268</v>
+        <v>194</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>301</v>
+        <v>75</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>227</v>
+        <v>59</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>126</v>
+        <v>67</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" s="0" t="s">
         <v>367</v>
       </c>
-      <c r="C105" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F105" s="0" t="s">
-        <v>198</v>
+        <v>290</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H105" s="0"/>
       <c r="I105" s="0" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>369</v>
       </c>
-      <c r="C106" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H106" s="0"/>
       <c r="I106" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="C107" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E107" s="0" t="s">
+      <c r="F107" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="F107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G107" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H107" s="0"/>
+        <v>373</v>
+      </c>
+      <c r="H107" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I107" s="0" t="s">
-        <v>31</v>
+        <v>374</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>375</v>
+        <v>21</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="H108" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>377</v>
+        <v>67</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>378</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>380</v>
+        <v>43</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="C110" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="C110" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D110" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>21</v>
+        <v>383</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H110" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>384</v>
+        <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>386</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>43</v>
+        <v>387</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>24</v>
+        <v>86</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>389</v>
+        <v>48</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>390</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="H112" s="0"/>
       <c r="I112" s="0" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>391</v>
       </c>
-      <c r="C113" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F113" s="0" t="s">
-        <v>48</v>
+        <v>305</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>109</v>
+        <v>36</v>
       </c>
       <c r="H113" s="0"/>
       <c r="I113" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>393</v>
       </c>
-      <c r="C114" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F114" s="0" t="s">
-        <v>310</v>
+        <v>42</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H114" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I114" s="0"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="C115" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H115" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I115" s="0"/>
+      <c r="H115" s="0"/>
+      <c r="I115" s="0" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>26</v>
+        <v>185</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>398</v>
       </c>
       <c r="F116" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G116" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H116" s="0"/>
       <c r="I116" s="0" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>189</v>
+        <v>26</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>401</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>198</v>
+        <v>48</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>402</v>
+        <v>105</v>
       </c>
       <c r="H117" s="0"/>
       <c r="I117" s="0" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>403</v>
       </c>
-      <c r="C118" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E118" s="0" t="s">
+      <c r="F118" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="F118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G118" s="0" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="H118" s="0"/>
+        <v>105</v>
+      </c>
+      <c r="H118" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I118" s="0" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>405</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>128</v>
+        <v>406</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>407</v>
+        <v>127</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>109</v>
+        <v>65</v>
       </c>
       <c r="H119" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>126</v>
+        <v>408</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>409</v>
+        <v>381</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>63</v>
+        <v>410</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>131</v>
+        <v>412</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>65</v>
+        <v>413</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>411</v>
+        <v>283</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>384</v>
+        <v>10</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>413</v>
+        <v>26</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>415</v>
+        <v>187</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>416</v>
+        <v>75</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>288</v>
+        <v>67</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>417</v>
       </c>
-      <c r="C122" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E122" s="0" t="s">
+      <c r="F122" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="G122" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H122" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I122" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>419</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>420</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>120</v>
+        <v>48</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>421</v>
+        <v>14</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>422</v>
       </c>
-      <c r="C124" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="G124" s="0" t="s">
         <v>423</v>
       </c>
-      <c r="F124" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H124" s="0" t="s">
-        <v>59</v>
+        <v>252</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>60</v>
-[...27 lines deleted...]
-      <c r="I125" s="0" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>