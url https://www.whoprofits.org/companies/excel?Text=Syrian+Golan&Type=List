--- v0 (2026-07-02)
+++ v1 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="427">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -308,50 +308,65 @@
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>Amy Metom Engineers and Consultants</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering consultancy firm specializing in infrastructure engineering, design and project management.
 The company is the main planner for the Tel Aviv Jerusalem fast train (known as the A1 route) which crosses into the occupied West Bank in two areas. The company planned sections B, C and D of the Tel Aviv Jerusalem fast train. The three sections include 20 sq.m of tunnels and are located between the Latrun intersection and the International Convention Center (Binyanei HaUma) in Giv&amp;rsquo;at Ram in Jerusalem.
 Along with the Germany-based company Obermeyer,&amp;nbsp;Amy-Metom is the head planner of the Green Line of the Jerusalem light rail, which will connect the settlement neighborhoods of Gilo, Talpiot East and Mount Scopus with the western part of the city and with one another.
 The company is also responsible for planning and developing new bus lines in Jerusalem in accordance with the new infrastructure projects for the light rail. The new bus lines include over thirteen stations located in occupied East Jerusalem: stations in the French Hill settlement neighborhood, a station next to the Dan hotel in northern East Jerusalem and nine stations in the Gilo settlement neighborhood.
 The company was also involved in an urban renewal project in Gilo and an infrastructure project in the French Hill.
 The company provided planning services for a transportation plan in the settlement of Modi&amp;rsquo;in Illit and planned roads near Afic, a settlement in the occupied Syrian Golan. Additionally, the company developed projects for the Israeli Ministry of Construction and Housing in several settlements in the Syrian Golan, including Ortal, Bnei Yehuda, Hispin and Katzrin.
 In 2013, the company was contracted to prepare a master plan for the ultra-orthodox Israeli public. The 1.39 million NIS project involved mapping and surveying major population centers of the ultra-orthodox public, including the settlements of Modi&amp;rsquo;in Illit and Beitar Illit in the occupied West Bank.
 In 2012, the company planned a section of Route 1 that connects Tel Aviv to Jerusalem. Route 1 crosses the green line and connects illegal settlements beyond the green line to Israeli cities within it.
 </t>
   </si>
   <si>
     <t>Construction</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Assaf Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
@@ -414,152 +429,54 @@
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
@@ -1187,110 +1104,51 @@
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
-[...1 lines deleted...]
-  <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
-  </si>
-[...54 lines deleted...]
-</t>
   </si>
   <si>
     <t>Gadot Agro (Merhav Agro)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that imports, distributes, develops, manufactures, and exports crop protection products, biotechnology solutions, and specialized seeds.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company&amp;rsquo;s products were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center in 2015-2016, taking place in Tomer settlement.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
 The company employs field personnel in the Syrian Golan and the Jordan Valley, as well as in the Palestinian Authority-controlled areas of the West Bank.
 </t>
   </si>
   <si>
     <t>Gat Fertilizers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the manufacturing and marketing of fertilizers.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company employs agronomists to serve its clients in the Jordan Valley and the Syrian Golan.
 </t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
@@ -1336,184 +1194,63 @@
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Hamashbir Agriculture</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of agricultural equipment.
 The company operates a branch in the settlement of Tomer in the occupied West Bank. It also operates a branch in Avnei Eitan settlement in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
@@ -1529,216 +1266,75 @@
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">ISPRA - Explosives Manufacturing Industries </t>
   </si>
   <si>
     <t>ISPRA, also known as&amp;nbsp;Explosives Manufacturing Industries (1997) Ltd., is an Israeli developer and manufacturer of riot control weapons and police gear.&amp;nbsp;The company manufactures "less lethal ammunition", including pepper ammunition, hand-throwable and launchable tear gas and smoke grenades, tear gas and stun bullets, white smoke and training ammunition, guns and launchers, riot control drone system, gas masks, and tactical gear. The company's brands, Ispra Less Lethal and Sentinel Tactical Gear, are sold worldwide.The company supplies to police and defense forces in the USA, Canada, Europe, Asia, Central &amp;amp; South America and Africa.&amp;nbsp;The company provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;The company was founded in 1969, shortly after the Israeli occupation of the West Bank, East Jerusalem and the Syrian Golan. As early as the 1970s, the company worked in close collaboration with the Israeli Ministry of Defense in the development and production of various types of tear gas devices.&amp;nbsp;The company developed tear gas for the Israeli military specifically for the dispersion of demonstrations in the occupied West Bank. The company developed designated gas grenades that could be fired at greater ranges, grenades that released gas more quickly, and special equipment to adapt the grenades to the weapons used by the Israeli military. These include the 202 tear gas grenade, the 505 and 606 grenades filled with CS or CN gas, the 809 gas grenade, launched with a special launcher mounted on a rifle, and the 'M-5', also known as the 'Uzi gas' (due to its similarity in shape and operation to the Uzi submachine gun), a kind of flamethrower consisting of a tank of compressed air and a gas spray that can be remotely activated against protesters.&amp;nbsp;Services to the Israel Police&amp;nbsp;In October 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with air-dropped gas canisters until January 2025 for NIS 4,000,000.&amp;nbsp;In November 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with “Surprise Egg” ammunition for drones million until June 2024 for NIS 2,000,000. The contract includes the supply of 1,000 items with an option for 200 additional items as needed.Services to Israel Prison Service&amp;nbsp;The company is the sole supplier and maintainer of tear gas for the Israel Prison Service (IPS), and in particular the "Jacobson" tear gas, apparently named after the company’s founder, Dr. Amnon Jacobson.In July 2025, the company was contracted as sole supplier to provide the IPS with renewal of 150 used or worn-out canisters for the IPS units and purchase of 20 new "Jacobson" tear gas canisters for NIS 699,150.In May 2025, the company was contracted as sole supplier with exemption from tender to provide the IPS with Jacobson tear gas grenades with attenuated gas until May 2026 for NIS 123,664.&amp;nbsp;In 2020, the company provided the IPS with 1,000 tear gas canisters for NIS 146,601.&amp;nbsp;In 2018, the company was contracted as sole supplier to provide maintenance for the Jacobson canisters for 48 months (4 years) for NIS 819,000.Gaza 2018&amp;nbsp;Ispra is the developer of the “Cyclone Riot Control Drone System”, a system specifically designed to fire tear gas grenades from drones.The system was used for the first time in an operational experiment by the Israel Border Police using a DJI drone to shoot gas canisters at Palestinian protesters during the Great March of Return in Gaza. On 30 March 2018, identical technology was used against protesters in Gaza, marking the 42nd anniversary of Land Day. Such gas-carrying drones have since been widely used against Palestinian protests in the occupied West Bank.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
@@ -1856,80 +1452,51 @@
 The company is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).
 Ofek military camp
 In October 2022, Malam Team was awarded a tender for the Israeli Ministry of Defense (IMOD) for the financing, planning, construction, operation and maintenance of the &amp;quot;Ofek Rahav&amp;quot; military camp, which will be established near the city of Ramla, for a period of 25 years.
 According to the tender, Malam Team will serve as the project&amp;#39;s main ICT contractor, for the design, construction, operation, maintenance and technological upgrades of the ICT systems. According to the company, its revenues from the project are expected to amount to about NIS 530 million.
 The camp will cover 360 dunams and is planned to accommodate about 9,000 serving soldiers, and will be the largest and most central multi-armed camp of the Israeli military and will include the new recruiting office and chain of command, the headquarters of the Ground Forces, the Technological and Logistics Directorate units, the Personnel Directorate and an advanced medical center. In addition, the project will include commercial areas, parking lots, sports facilities and bicycle paths.
 The project is part of the Israeli Government Resolution 2392 (from 2015) for the relocation of military camps from the center of Israel. The franchisee of the project is Shikun &amp;amp; Binui Group, and it is financed by Hapoalim Bank.
 Military logistics centers
 In 2020, Malam Team was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be one of two IT providers for three new military regional logistics centers for the period of 25 years, together with IBM. The new centers will provide all the military&amp;rsquo;s logistical needs using advanced technology. The entire operation is expected to be civilian, and based largely on robotics and sophisticated equipment. The contract, shared by MalamTeam and IBM is valued at NIS 1 billion for both companies.
 Eltel Technologistics 
 Malam Team provides outsourcing services to the IMOD through its subsidiary Eltel Technologistics, jointly owned with Elta Systems, subsidiary of Israel Aerospace Industries (IAI).
 Eltel, which develops and supplies technological and maintenance solutions for the security sector, was a main contractor for the IMOD for the operation and management of an interrogation and training facility for Israeli military combat units. The facility offers Israeli military and police advanced live ammunition and artillery training, digital shooting ranges and urban combat training areas that simulate the occupied West Bank, Gaza and the Syrian Golan Heights. In addition, the company operates a hi-tech training center for military commanders.
 As of 2020, the company has provided adaptation of technological and logistical solutions to the IMOD and a control team to work in cooperation with the Israeli military in training. In 2019, the company provided to the Israeli military training services and management of military exercises. In 2018, the company provided implementation and training of a sniper simulator in the Israeli military units.
 In 2019, Eltel Technologistics won a tender for the IMOD to supply drones to the Israeli military&amp;rsquo;s infantry units.
 In addition, Eltel provided installation and maintenance services for scanners installed at commercial and civil Israeli checkpoints in the occupied West Bank and besieged Gaza.
 In 2017, Eltel provided objects scanning systems to the Israeli Prison Service (IPS) for Hadarim Detention Facility, where Palestinian detainees are incarcerated, for NIS 346,219.
 In 2016, Eltel Technologistics provided shooting trainings for the Israeli Coordinator of Government Activities in the Territories (COGAT) for NIS 15,982.
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Merkavim Transportation Technologies</t>
   </si>
   <si>
     <t>A private Israeli bus manufacturer. The company develops, designs and manufactures different bus models including shielded buses and buses for transporting prisoners.Merkavim’s armored bus, the Mars Defender, was developed and manufactured according to the requirements of the Israeli Military. Israel Military Industries (IMI), formerly a state-owned company and currently owned by&amp;nbsp;Elbit Systems,&amp;nbsp;developed the “Mars Defender”, a bullet proof version of the Mars Bus, in a joint project with the Israeli Transportation Ministry, Israel Police and&amp;nbsp;Egged Company.&amp;nbsp;The Mars Defender is built on&amp;nbsp;Volvo Chassis B11R6*2.Services to SettlementsThe company provides its armored buses to settlements localities in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem.&amp;nbsp;A company's authorized service center is located in the Mishor Adumim Industrial Zone in the occupied West Bank.&amp;nbsp;In June 2024, Merkavim supplied 62&amp;nbsp;Volvo “Mars” model buses to&amp;nbsp;Egged transportation company for operation of bus lines in the Jerusalem Envelope area in occupied East Jerusalem and the West Bank. Merkavim will supply additional 90&amp;nbsp;Volvo “Mars” buses by the end of the year. The buses are built on a&amp;nbsp;Volvo chassis B13R.&amp;nbsp;In August 2023, Merkavim supplied 4&amp;nbsp;Volvo “Mars Defender” armored buses to the Central Company for the Development of the Shomron for school students. The Central Company for the Development of the Shomron is a private company owned by settlement localities in the occupied West Bank.In January 2023, Merkavim supplied 30&amp;nbsp;Volvo “Mars” buses to different regional councils among them is the Golan Regional Council in the occupied Syrian Golan.&amp;nbsp;Also in August 2022, Merkavim provided two&amp;nbsp;Volvo “Mars Defender” armored buses to the company for school students transportation.&amp;nbsp;&amp;nbsp;In August 2017, a Merkavim&amp;nbsp;Mars Defender bus was documented in an Afikim bus line to the settlement of Kdumim in the occupied West Bank. Afikim&amp;nbsp;operates bus lines in service of settlements in the occupied West Bank and East Jerusalem.In 2016, Merkavim provided 71 “Mars Defender” armored busses worth NIS 106 million to&amp;nbsp;Egged Company&amp;nbsp;and to additional companies operating in the West Bank to be used in settlements in the Jerusalem area, in Mateh Binyamin, Mount Hebron, Gush Etzion and the Jordan Valley settlements in the occupied West Bank.&amp;nbsp;In 2014, the company provided 18 armored buses for settlements’ regional councils in the West Bank for NIS 28 million.&amp;nbsp;Services for Israel Prison ServiceIn collaboration with Israel Prison Service (IPS), Merkavim developed a specially designed prisoner transport vehicle based on its Mars model. Such buses are used by IPS to transport Palestinian prisoners inside the occupied West Bank and from the West Bank to Israeli prisons within the Green Line.&amp;nbsp;Merkavim also provided services to the Nachshon Unit, the operational arm of IPS that is responsible, among other things, for the transport of prisoners.&amp;nbsp;In 2017, the company provided the covering of alarm units for escape doors for the IPS for NIS&amp;nbsp;4,212.&amp;nbsp;In 2016, the company provided the modeling of vehicles for the Nachshon&amp;nbsp;Unit for NIS 9,126.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden (Eden Springs) </t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden Ltd. is an Israeli bottled mineral water marketing company that extracts and distributes mineral water.
 Mey Eden is part of the Primo Water Corporation&amp;#39;s Eden Springs brand.
 Mey Eden water is extracted from a water reservoir in the occupied Syrian Golan.
 The water is extracted from the &amp;quot;Eden 1&amp;quot; water reservoir, located about 300 meters below the ground, in the southern area of the Syrian Golan near the Salukia Spring and Mey Eden&amp;rsquo;s water plant.
 Mey Eden operates a production and packaging plant in an area of at least 4,000 square meters in the Katzrin Industrial Zone in the occupied Syrian Golan.
@@ -1951,196 +1518,83 @@
 Meifalei Tuff cooperative has a license for Tuff mining and preparing growing substrates, building materials and mixtures in Merom Golan settlement in the occupied Syrian Golan. Products include substrates, growbags, polypropylene trough, raw materials, potting soil and paper plugs.
 The cooperative has three types of substrates used for agricultural purposes including Odem, Zohar and Ram named after illegal Israeli settlements in the occupied Syrian Golan.
 The cooperative provides raw materials such as Baltic Peatmoss, cocopeat, pine barks, red tuff, and tuff lava stones of different sizes.
 In 2022, the cooperative won a tender by the Israel Land Authority to operate the Tel Fares quarry until March 2023. The company won the tender with a bid of NIS 65 .1 million, the tender plan titled 11418/c spreads over 232 dunam of land in occupied Syrian Golan.
 Between April and May 2020, the cooperative received a license by the Department of Energy to extract tuff from the Tel Fares quarry.
 </t>
   </si>
   <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
 Company equipment was documented in Hebron, and the Qalandiya and Huwara checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Migdal Insurance</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of insurance, pensions and financial services.
-[...17 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
 The company constructed the Israeli military&amp;#39;s Ariel Sharon Training Campus (also known as the Bahadim City) in the Naqab in partnership with Electra and Binat companies. The project was established under a concession for 25 years and includes the design, finance, construction, operation and maintenance for NIS 2 billion.
 The project was flagged as a national project that involved the relocation of 7 military training bases to the Naqab. The campus, built on 250,000 m2 of land, includes 120 buildings, among them soldier barracks, training, classrooms, offices, workshops for handling buildings tanks and vehicles, logistics centers and shooting ranges.
 in 2021 The company completed the Neve Tzedek legal and detention facility. The project consisted of constructing a new legal quarter complex for the Israeli military, with a merger of military prosecutors, courts and detention facilities in a single installation comprised of 23 structures.
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services</t>
-  </si>
-[...96 lines deleted...]
-</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
 The Jerusalem Light Rail&amp;nbsp; 
 The company provides security services to the Jerusalem Light Rail, which connects settlement neighborhoods in occupied East Jerusalem to the western part of the city.
 In June 2011, the company won the tender for the security of the JLR. In November 2023, the company won an additional tender issued by the Jerusalem municipality for security services for the Jerusalem Light Rail (JLR).
@@ -2244,50 +1698,53 @@
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>Partner Communications (formerly Orange)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli Telecommunication Company providing Cellular, Telephone, Internet services, and selling electricity for domestic consumers under the Partner Power brand.
 The company has a general-unified license to provide fixed communication services to settlers in the occupied West Bank and East Jerusalem areas, which is valid until January 2027. The license was granted to the company by the Israeli Minister of Communications.
 &amp;nbsp;As of April 2024, the company holds more than 200 active cellular antennas on occupied land in the West Bank (including East Jerusalem) and the Syrian Golan, of which 18 are in occupied no-man&amp;rsquo;s-land areas, as part of its joint network with Hot Mobile. 8 more company cellular antennas are under construction in East Jerusalem and the settlement of Modi&amp;#39;in Ilit in the occupied West Bank. In some cases, company antennas and communication facilities were erected on privately owned Palestinian land.
 In 2022 the company won a tender published by the Municipality of Beitar Illit settlement in the occupied West Bank, regarding the supply, installation, training and conversion of email server data.
 The company pays rental and land use fees to Israeli settlements, in some cases for the use of private Palestinian land: In 2020, Partner paid the local council of the settlement of Beit El thousands of shekels monthly to keep communication equipment on Palestinian land just outside the settlement&amp;rsquo;s jurisdiction. The company also passed regular payments to the cooperative society of Migron outpost in the West Bank for 12 years.
 The company operates four sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, an area that is off-limits for Palestinian cellular companies. In that way, the company enjoys the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market which constitutes a captive market.
 Between 2017 and 2020, the company won several tenders for the operation and maintenance of Telecommunication and internet services for the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.
 In December 2023, the communications group Partner, in cooperation with the Education and Youth Corps and the Personnel Directorate of the Israeli Military, launched a project allowing soldiers in the war zones in Gaza to send postcards, which the company will deliver. In October 2023, Partner mobilized mobile chargers for mobile devices for Israeli military soldiers.
 In June 2023, the company renewed its sponsorship of two Israeli military combat units. The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service. In addition, During the Israeli attack on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers&amp;rsquo; use.
 The company cooperates with &amp;ldquo;8200 Impact&amp;rdquo;, a startup project founded and managed by military unit 8200 alumni, the Intelligence and Cyber security unit in the Israeli military.
 </t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
@@ -3104,51 +2561,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I126"/>
+  <dimension ref="A1:I125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3464,3279 +2921,3248 @@
       <c r="D12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="H13" s="0" t="s">
         <v>80</v>
       </c>
+      <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>58</v>
+        <v>101</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="H20" s="0"/>
+        <v>75</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>107</v>
+        <v>48</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>22</v>
+        <v>109</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>48</v>
+        <v>115</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>36</v>
+        <v>121</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>120</v>
+        <v>50</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>121</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C26" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="D26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="E26" s="0" t="s">
+      <c r="G26" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H26" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="I26" s="0" t="s">
         <v>126</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="0" t="s">
-        <v>26</v>
+        <v>129</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>59</v>
+        <v>132</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>133</v>
+        <v>21</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>48</v>
+        <v>138</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>104</v>
+        <v>139</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="C30" s="0"/>
+        <v>140</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D30" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>139</v>
+        <v>109</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I30" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="C31" s="0"/>
       <c r="D31" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>143</v>
+        <v>21</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>144</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I31" s="0"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>71</v>
+        <v>148</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>72</v>
+        <v>149</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>80</v>
+        <v>125</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>31</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>150</v>
+        <v>85</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="H34" s="0"/>
+        <v>109</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>155</v>
+      </c>
       <c r="I34" s="0" t="s">
-        <v>121</v>
+        <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>161</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>97</v>
+        <v>162</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>66</v>
+        <v>125</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>163</v>
+        <v>26</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>166</v>
+        <v>102</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>174</v>
+        <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>33</v>
+        <v>179</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>178</v>
+        <v>21</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>179</v>
+        <v>22</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>107</v>
+        <v>183</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="H42" s="0"/>
+        <v>184</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I42" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="C43" s="0"/>
+        <v>185</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D43" s="0" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>186</v>
+        <v>112</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>187</v>
       </c>
       <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C44" s="0"/>
       <c r="D44" s="0" t="s">
-        <v>26</v>
+        <v>189</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>21</v>
+        <v>191</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>10</v>
+        <v>179</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>193</v>
+        <v>21</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>75</v>
+        <v>195</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>197</v>
+        <v>75</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>198</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>72</v>
+        <v>202</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>150</v>
+        <v>85</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>44</v>
+        <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>78</v>
+        <v>206</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>187</v>
+        <v>72</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>30</v>
+        <v>155</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>206</v>
+        <v>83</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>207</v>
+        <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>126</v>
+        <v>211</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>65</v>
+        <v>192</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>210</v>
+        <v>30</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>67</v>
+        <v>212</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>213</v>
+        <v>131</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>214</v>
+        <v>65</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>59</v>
+        <v>215</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>97</v>
+        <v>218</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>120</v>
+        <v>59</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>161</v>
+        <v>244</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>96</v>
+        <v>241</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>270</v>
+        <v>77</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I72" s="0"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>286</v>
+        <v>265</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="H76" s="0"/>
       <c r="I76" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C77" s="0"/>
       <c r="D77" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="F77" s="0" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H77" s="0"/>
       <c r="I77" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H78" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>58</v>
+        <v>304</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>67</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>58</v>
+        <v>310</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>310</v>
+        <v>124</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="H82" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H82" s="0"/>
+      <c r="I82" s="0"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>119</v>
+        <v>21</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="I83" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I83" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>21</v>
+        <v>317</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H84" s="0"/>
       <c r="I84" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H85" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I85" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>22</v>
+        <v>322</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I86" s="0"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>161</v>
+        <v>325</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>322</v>
+        <v>72</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I87" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="I87" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>110</v>
+        <v>58</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="H89" s="0"/>
       <c r="I89" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>58</v>
+        <v>325</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H90" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H90" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I90" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>37</v>
+        <v>155</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>48</v>
+        <v>166</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>150</v>
+        <v>66</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>44</v>
+        <v>336</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>161</v>
+        <v>21</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>97</v>
+        <v>339</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>335</v>
+        <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>338</v>
+        <v>109</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H95" s="0"/>
       <c r="I95" s="0" t="s">
-        <v>67</v>
+        <v>126</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>213</v>
+        <v>48</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H96" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H96" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I96" s="0" t="s">
-        <v>121</v>
+        <v>44</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>14</v>
+        <v>348</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>33</v>
+        <v>146</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>80</v>
+        <v>257</v>
       </c>
       <c r="I98" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>350</v>
-[...3 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="H99" s="0"/>
       <c r="I99" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>350</v>
+        <v>109</v>
       </c>
       <c r="H100" s="0"/>
       <c r="I100" s="0" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D101" s="0"/>
+        <v>40</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="E101" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>48</v>
+        <v>310</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="H101" s="0"/>
       <c r="I101" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>310</v>
+        <v>21</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H102" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H102" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I102" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>26</v>
+        <v>361</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>10</v>
+        <v>365</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>360</v>
+        <v>77</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="F104" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="G104" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="H104" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="I104" s="0" t="s">
         <v>126</v>
-      </c>
-[...7 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>364</v>
+        <v>10</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>270</v>
+        <v>168</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>265</v>
+        <v>198</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>300</v>
+        <v>75</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>225</v>
+        <v>59</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>121</v>
+        <v>67</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>193</v>
+        <v>295</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H106" s="0"/>
       <c r="I106" s="0" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H107" s="0"/>
       <c r="I107" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>310</v>
+        <v>375</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H108" s="0"/>
+        <v>376</v>
+      </c>
+      <c r="H108" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I108" s="0" t="s">
-        <v>31</v>
+        <v>377</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>374</v>
+        <v>21</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>376</v>
+        <v>67</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>379</v>
+        <v>43</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="I110" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>10</v>
+        <v>384</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>21</v>
+        <v>386</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>383</v>
+        <v>10</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>43</v>
+        <v>390</v>
       </c>
       <c r="H112" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>24</v>
+        <v>86</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>388</v>
+        <v>48</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>389</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="H113" s="0"/>
       <c r="I113" s="0" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>48</v>
+        <v>310</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="H114" s="0"/>
       <c r="I114" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>310</v>
+        <v>42</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H115" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I115" s="0"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>42</v>
+        <v>399</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H116" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I116" s="0"/>
+      <c r="H116" s="0"/>
+      <c r="I116" s="0" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>26</v>
+        <v>189</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>398</v>
+        <v>198</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>14</v>
+        <v>402</v>
       </c>
       <c r="H117" s="0"/>
       <c r="I117" s="0" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>184</v>
+        <v>26</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>193</v>
+        <v>48</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>401</v>
+        <v>109</v>
       </c>
       <c r="H118" s="0"/>
       <c r="I118" s="0" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>10</v>
+        <v>128</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>48</v>
+        <v>407</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="H119" s="0"/>
+        <v>109</v>
+      </c>
+      <c r="H119" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I119" s="0" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>123</v>
+        <v>409</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>406</v>
+        <v>131</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>121</v>
+        <v>411</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>408</v>
+        <v>384</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>63</v>
+        <v>413</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>126</v>
+        <v>415</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>65</v>
+        <v>416</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>80</v>
+        <v>125</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>410</v>
+        <v>288</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>383</v>
+        <v>10</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>412</v>
+        <v>26</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>414</v>
+        <v>191</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>415</v>
+        <v>75</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>287</v>
+        <v>67</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>186</v>
+        <v>120</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>75</v>
+        <v>421</v>
       </c>
       <c r="H123" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I123" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>420</v>
+        <v>14</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>48</v>
+        <v>285</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>14</v>
+        <v>426</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>59</v>
+        <v>257</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>60</v>
-[...27 lines deleted...]
-      <c r="I126" s="0" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>