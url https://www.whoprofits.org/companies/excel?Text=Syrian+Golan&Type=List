--- v1 (2026-08-16)
+++ v2 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="421">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -259,82 +259,81 @@
   <si>
     <t>Agrotop</t>
   </si>
   <si>
     <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...6 lines deleted...]
-</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Altice International</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
     <t>$5B-$10B</t>
-  </si>
-[...16 lines deleted...]
-    <t>Telecommunication</t>
   </si>
   <si>
     <t>Amy Metom Engineers and Consultants</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering consultancy firm specializing in infrastructure engineering, design and project management.
 The company is the main planner for the Tel Aviv Jerusalem fast train (known as the A1 route) which crosses into the occupied West Bank in two areas. The company planned sections B, C and D of the Tel Aviv Jerusalem fast train. The three sections include 20 sq.m of tunnels and are located between the Latrun intersection and the International Convention Center (Binyanei HaUma) in Giv&amp;rsquo;at Ram in Jerusalem.
 Along with the Germany-based company Obermeyer,&amp;nbsp;Amy-Metom is the head planner of the Green Line of the Jerusalem light rail, which will connect the settlement neighborhoods of Gilo, Talpiot East and Mount Scopus with the western part of the city and with one another.
 The company is also responsible for planning and developing new bus lines in Jerusalem in accordance with the new infrastructure projects for the light rail. The new bus lines include over thirteen stations located in occupied East Jerusalem: stations in the French Hill settlement neighborhood, a station next to the Dan hotel in northern East Jerusalem and nine stations in the Gilo settlement neighborhood.
 The company was also involved in an urban renewal project in Gilo and an infrastructure project in the French Hill.
 The company provided planning services for a transportation plan in the settlement of Modi&amp;rsquo;in Illit and planned roads near Afic, a settlement in the occupied Syrian Golan. Additionally, the company developed projects for the Israeli Ministry of Construction and Housing in several settlements in the Syrian Golan, including Ortal, Bnei Yehuda, Hispin and Katzrin.
 In 2013, the company was contracted to prepare a master plan for the ultra-orthodox Israeli public. The 1.39 million NIS project involved mapping and surveying major population centers of the ultra-orthodox public, including the settlements of Modi&amp;rsquo;in Illit and Beitar Illit in the occupied West Bank.
 In 2012, the company planned a section of Route 1 that connects Tel Aviv to Jerusalem. Route 1 crosses the green line and connects illegal settlements beyond the green line to Israeli cities within it.
 </t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
@@ -358,83 +357,50 @@
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Assaf Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">A boutique winery located in the settlement of Kidmat Zvi in the occupied Syrian Golan.
 The winery owns 60 dunams of vineyards in the Syrian Golan, mostly near the settlement of Kidmat Zvi.
 The winery is part of the Kedem Wine Village, a tourist complex that includes Assaf Winery, AdiKa coffee house and three vacation cabins for rent. The complex includes a visitor center located in a Syrian building, whose &amp;ldquo;authentic look&amp;rdquo; is advertised as a selling point.
 The winery has a TripAdvisor Certificate of Excellence. The winery and cabins are also advertised on Booking.com, where they are falsely described as located in &amp;ldquo;Kidmat Zvi, Israel&amp;rdquo;.
 In 2017, the Israeli Ministry of Tourism approved a 497,364 NIS governmental grant for Assaf Winery to establish 11 vacation suites in Kidmat Zvi. In a letter to Who Profits on 15 November 2018, the Winery stated that the grant was approved, but the winery decided not to receive the money. In response to a Freedom of Information request, the Israeli Ministry of Tourism stated that &amp;ldquo;The request of &amp;lsquo;Assaf Winery&amp;rsquo; for a grant for the construction of a vacation rental was approved last year. As it concerns a long construction procedure, the approval was granted for 5 years, with the money transfer conditioned upon execution on the ground, in phases and in accordance with proven execution. So far, no request has been received from the grantee &amp;lsquo;Assaf Winery&amp;rsquo; regarding execution on the ground and the realization of the budget accordingly.&amp;rdquo;
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry, Tourism</t>
-  </si>
-[...31 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
@@ -533,104 +499,75 @@
     <t xml:space="preserve">A large private Israeli winery that produces, markets and exports wines.
 The winery sources some of its grapes from vineyards in Mevo Hama and Mt. Peres (Tall al-Faras) in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Bnei Eli Etkes Surveying and Engineering Instruments Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in measuring and engineering instruments and GNSS (Global Navigation Satellite System) measuring solutions. The company is the exclusive representative of the Swiss company LEICA Geosystems.
 Bnei Eli Etkes established a private statewide network of GPS base stations for RTK (Real Time Kinematic) measurements, based on LEICA Geosystems technology. The network, SPIDERNET, is the largest of its kind in Israel. It has 52 active stations, including in settlements in the occupied West Bank (Tomer, Karnei Shomron) and the occupied Syrian Golan (Avnei Eitan) and in Palestinian West Bank towns and cities (Ramallah, Jenin, Jericho, Burin, Sinjil, Dura) and in the Syrian Druze town Buq&amp;#39;ata in the occupied Golan.
 On 6 February 2017, Bnei Eli Etkes equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built in the occupied West Bank near the Palestinian village of Nabi Elias.
 The bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 The company also has a joint project with Noble Energy, a US oil and gas exploration and production corporation, for monitoring production platforms. Noble Energy operates several oil production platforms in the Eastern Mediterranean, including the Tamar and Mari-B fields. According to a 2017 report by SOMO - Centre for Research on Multinational Corporations, Noble Energy&amp;#39;s operations are directly linked to severe human rights impact, including naval attacks on Palestinian fishermen (incl. with live bullets) unlawful arrest and arbitrary detention, and the&amp;nbsp;denial of right to livelihood, through the company&amp;#39;s relationship to the Israeli navy, which enforces an illegal naval blockade around Noble Energy&amp;#39;s platforms.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
-    <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
-[...20 lines deleted...]
-</t>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...10 lines deleted...]
-    <t>$15B-$25B</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Burger Ranch (Orgad HSN)</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli fast-food chain.
 The company operates branches in the settlements of Maale Adumim and Ariel in the West Bank, a branch in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem, and a branch in the settlement of Katzrin in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t>C. Mer Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in Homeland Security (HLS), Cyber and Intelligence, Communication Infrastructure and Tactical Communication Systems.
 The Group&amp;rsquo;s Security and Technology division develops and installs smart communication systems for military land and naval units in Israel and globally.
 The company builds transmission infrastructures and supplies masts and civil engineering work for the Israeli Ministry of Defense (IMOD), Israel Police, and the Israel Prison Service, as well as for the defense companies Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems.
 Services for the Israeli Ministry of Defense &amp;nbsp;
 Communication Systems
 The company has provided digital Internal Communication System for the military&amp;rsquo;s armoured fighting vehicles, and company&amp;rsquo;s products have been implemented in advanced weapons systems such as the Israeli Merkava tank as well as mission aircraft, watercraft and border control.
 The company holds a sole supplier agreement with the IMOD for the provision of tactical communication systems for the Israeli Ground Forces until 2032.
 In 2023, the company performed work in the field of communication and data communication for the IMOD.
 In 2016, the company&amp;rsquo;s fully owned subsidiary, Techmer Inc., was contracted to supply hundreds of intercommunication systems for the Israeli Ground Forces, for about NIS 40 million for five years. The contract included the development, manufacture, supply and implementation of hundreds of communication systems based on digital audio RoIP-VoIP technology, which enables connecting a large number of radios and sharing them between many users while maintaining a high level of security.
@@ -679,53 +616,50 @@
 Carmel Winery sources from vineyards located in the occupied Syrian Golan in the production of several of its wines, including Gew&amp;uuml;rztraminer Shaal, Merlot Shaal and Sauvignon Blanc Northern Golan.
 Carmel subsidiary Yatir Winery sources from vineyards in the Hebron Hills region of the occupied West Bank.
 In 2011-2015, Carmel and Yatir collaborated with a settlement agricultural R&amp;amp;D institute in the occupied West Bank, in a study of irrigation models. The study took place in a vineyard in the settlement of Carmel in the West Bank that is marketed to Yatir Winery, in an area of 70 dunams.
 The R&amp;amp;D Center is comprised of four settlement regional councils: Shomron, Binyamin, Gush Etzion and Mount Hebron.
 </t>
   </si>
   <si>
     <t>Castro Model</t>
   </si>
   <si>
     <t xml:space="preserve">Castro Model Ltd. is a fashion retailer and chain operator based in Israel.
 Through its subsidiaries, the group is engaged in the sale of fashion products, eyewear, make-up and cosmetics, as well as home accessories and products under the brands &amp;quot;Castro&amp;quot;, &amp;quot;Yves Rocher&amp;quot;, &amp;quot;Hoodies&amp;quot;, &amp;quot;Carolina Lemke&amp;quot;, &amp;quot; Top Ten&amp;quot;, &amp;quot;Urbanica&amp;quot; and &amp;quot;Kiko Milano&amp;quot;.
 Through its subsidiary A. R. Botanical Cosmetics, Castro Model is the exclusive distributor in Israel of Yves Rocher, a French cosmetic brand, and KIKO Milano, an Italian cosmetics company.
 Castro Group operates four stores in two settlements in the occupied West Bank.
 These include Castro, Top Ten, and Hoodies stores in the Adumim Mall shopping center in the settlement of Ma&amp;#39;ale Adumim, and an additional Top Ten store in the settlement of Ariel in the occupied West Bank.
 Additionally, the company&amp;#39;s websites of the brands: Urbanica, Carolina Lemke, Castro, Hoodies offer delivery services to numerous settlements in the occupied West Bank, the Syrian Golan, and East Jerusalem.
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
-    <t>NYSE</t>
-[...1 lines deleted...]
-  <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Chateau Golan Winery</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli boutique winery based in the occupied Syrian Golan.
 The winery is located in the settlement of Moshav Eliad, in the southern Golan. The vineyards, which take up 180 dunams of occupied land and are fully owned by the winery, are also located in the Golan, about 3 kilometers southeast of the winery.
 The wine also buys grapes from another vineyard in the northern part of the occupied Syrian Golan.
 </t>
@@ -742,133 +676,105 @@
 The company organizes and market tour packages to Bethlehem in the occupied West Bank and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Other</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Compost Or</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, management and operation of waste recycling plants.
 Compost Or operates the largest Israeli sewage sludge treatment site, located next to Masu&amp;rsquo;a settlement in the Jordan Valley in the occupied West Bank. The site is one of several Israeli waste management facilities in the West Bank and is used for treatment and landfilling of various types of waste and contaminated soils. Some of the waste is then turned into compost and agricultural fertilizers that are sold to farmers.
 Sewage sludge treated in the site is collected from sewers and sewage treatment plants coming from 25 municipalities within the Green Line, as well as from the settlements of Ariel and Gush Etzion. The sludge from these facilities is collected and delivered to the site in the West Bank by the company&amp;rsquo;s wholly owned subsidiary Compost Or Transportation. The company owns three other subsidiaries that produce fertilizer pellets, bedding materials for poultry farming and biochar products in the site in the Jordan Valley.
 In recent years, Israeli waste treatment sites within the Green Line faced growing complaints by local Israeli municipalities and have increasingly been relocated to occupied Palestinian territory, where Israeli Clean Air Law does not apply and companies benefit from looser environmental regulations.
 In 2015, Compost Or submitted a plan to the Civil Administration in the West Bank to establish a gas production facility in the Jordan valley, that will be used to generate electricity from waste. The size of the compound is 222.7 dunam consisting lands that belong to the Palestinian towns Qabatiya and Ur Al Far&amp;#39;a. The plan was submitted by the settlement regional council on behalf of the private company Compost Or.
 In addition, the company is working in cooperation with the Jordan Valley Research and Development Center, where it holds agricultural experiments in the center&amp;rsquo;s facility located in Gilgal settlement.
 In 2014, the company provided specialized compost for tomato crops in the settlement of Na&amp;rsquo;ama in the Jordan Valley and for grapevines vineyard of Barkan winery in Mevo Horon settlement in the West Bank.
 According the company&amp;rsquo;s website it supplies bedding materials to a turkey poultry farm located in Avnei Eitan, an Israeli settlement in the southern Syrian Golan.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Enterprise</t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
+    <t xml:space="preserve">Danya Cebus </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli construction company. Danya Cebus Group is one of the largest Israeli construction and infrastructure companies. The company specializes in executing large and complex infrastructure projects that include paving roads, building railway infrastructure, bridges, parking lots, tunnel mining and developing associated infrastructure.&amp;nbsp;The Group is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. In addition, the company provides construction services for military projects for the Israeli Ministry of Defense.&amp;nbsp;The Jerusalem Light RailDanya Cebus is the establisher and operator of the Blue Line of the Jerusalem Light Rail.The company holds 50% of the Blue Line project concessionaire and 75% of the project construction contractor.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.In September 2023, the company’s consortium, JTrain, was awarded the tender for the financing, planning, construction, maintenance and operation of the JLR’s third light rail line for a period of 25 years. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus and&amp;nbsp;Dan Public Transportation Company.&amp;nbsp;In July 2025, the JTrain consortium received approval to start construction work.&amp;nbsp;The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.&amp;nbsp;As part of the project, estimated at NIS 9 billion, the company will establish, operate, and maintain the Blue Line, including constructing a train depot complex, an elevated and underground track section, and the construction of 3 underground stations.The project is financed by a consortium led by&amp;nbsp;Bank Leumi.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.Construction on Occupied LandDanya Cebus has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;In January 2020, the company’s fully owned subsidiary Cebus Rimon won a tender to supply and install prefabricated transformer rooms in the settlement of Modi’in Illit in the West Bank.In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.The company also built a commercial complex for&amp;nbsp;Rami Levy&amp;nbsp;in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.The company built the Hebrew University's residential student dormitories, the "Students Village", in the settlement neighborhood of French Hill in occupied East Jerusalem. The project was carried out in partnership with the&amp;nbsp;Minrav Group. The residential complex includes 9 buildings spanning 40,000 square meters and can accommodate 1,600 students. The project also included infrastructure works and road development.&amp;nbsp;The company’s fully owned subsidiary Cebus Rimon was involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train, see Who Profits’ Update&amp;nbsp;Crossing the Line.In previous years,&amp;nbsp;the Group was involved in the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the "Green Park" neighborhood in the settlement of Modi'in Illit, and the "Nofei Hasela" neighborhood in the settlement of Ma’ale Adumim in the occupied West Bank.Exploitation of Occupied ResourcesIn 2022, Danya Cebus along with&amp;nbsp;Electra&amp;nbsp;won a NIS 600 million tender by Mekorot Water Company for planning and drilling of around 70 water wells. the company is carrying out the planning and execution of 36 water well drilling and installation of pumping stations including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;In August 2025, the company received additional 12 water well drillings from Mekorot, estimated at NIS 150 million.&amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Exploitation of Occupied Water ResourcesDanya Group’s Metsada conducts geophysical testing of water wells in the occupied West Bank for the Israel Water Authority.In September 2024, Danya Cebus was contracted by the Israel Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000. The project includes monitoring, water sampling, and pumping in the Mountain Aquifer, which is the main groundwater basin in the West Bank.The project in the Mountain Aquifer has been carried out by Metsada team since 2005 through a contract with Danya Cebus' parent company, Lapidoth Capital.&amp;nbsp;Metsada also provides services to international companies drilling gas and oil wells offshore Israel in the Mediterranean.In September 2024, Danya Cebus was contracted by the Israeli Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000:&amp;nbsp;The observation well monitoring project includes monitoring in the mountain aquifer and the coastal aquifer, including water sampling, television photography, and pumpings for water sampling and cleaning of wells.The project in the Mountain Aquifer has been carried out since 2005 through a contract with the Metsada team of the Lapidot company.&amp;nbsp;The Metsada team performs geophysical tests on oil, water, research and observation wells drilled, including in the occupied West Bank. In addition, international companies drilling gas and oil wells in the sea off the coast of Israel use the services of the Metsada team.&amp;nbsp;The Mountain Aquifer is the main groundwater basin in the West Bank, extending across both sides of the Green Line.Services for the Israeli Ministry of DefenseGaza BarrierIn 2017, Danya Cebus won three tenders worth NIS 770 million for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza. The tender included the construction of three sections of a 16.8 kilometer long wall using the hydro-mill method for the Israeli Ministry of Defense.As part of the works, the company’s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company's employees attacked protesters who demonstrated near the work site near the border with Gaza.Israeli Military ICT Campus (Kiryat HaTikshuv)Danay Cebus carried out construction works for the&amp;nbsp;Israeli military Information and Communication Technology (ICT) Campus in the Naqab.The company carried out the construction of the Israeli military ICT Campus together with&amp;nbsp;Shikun &amp;amp; Binui under a 2018 tender. The works included the construction of all-purpose buildings on 173,000 square meters for the military's technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters. The project was part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab region.&amp;nbsp;In April 2023, Danya Cebus sold its shares in the construction contractor to&amp;nbsp;Shikun &amp;amp; Binui for NIS 7.5 million plus VAT.Camp Ariel Sharon Military BaseBetween 2013 and 2016,&amp;nbsp;Danya Cebus carried out construction work in Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.For more on development and military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Collaborations with the Military&amp;nbsp;In November 2025, the company launched the "Building a Future for Combatants" program in collaboration with the Israeli military's 7186th Military Engineering Unit of the Technology and Logistics Division. The program offers professional training in the field of civil engineering for combatants and military engineering operators, provided by company employees and the unit's reservists.Services for the Israeli PoliceDanya Cebus constructed the Isreali Police’s Tel Aviv District Police Headquarters office building.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
+  </si>
+  <si>
     <t>Dekel Acher Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">A private company that specializes in housing projects, commercial projects and tourism.
 The company is involved in several construction projects in the settlements of Katzrin, Kidmat Tzvi and Gamla, located in the occupied Syrian Golan.
 Through the subsidiary Brewhouse Golan Ltd, the company holds shares in Golan Brewery Ltd, located in the settlement of Katzrin, where the subsidiary G.G.A- Galil Genetic analysis Ltd is located as well.
 The subsidiary Galil Power was involved in constructing a wind turbine in the settlement of Katzrin.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
-    <t>Construction, Renewable Energy, Tourism</t>
+    <t>Construction, Energy and Renewable Energy, Tourism</t>
   </si>
   <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
     <t>Deshen Hatzafon – Production and Marketing of Fertilizer</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli agricultural cooperative that manufactures and markets fertilizers.
 One of the seven cooperatives that own Deshen Hatzafon is the Upper Galilee Farming Estates Central Agricultural Cooperative Society (Hebrew: Mishkei Hagalil Haelyon), which includes the settlements of Odem, Ortal, El Rom, Merom Golan and Ein Zivan in the occupied Syrian Golan.
 The company employs regional experts in occupied territory, one for the Jordan Valley and the Syrian Golan, and one for Jerusalem and the West Bank.
 In June 2019, company fertilizer tanks were documented in the packing houses complex of the settlement of Mehola in the Jordan Valley.
 </t>
   </si>
   <si>
     <t>Dor Alon Energy Israel (1988) Ltd.</t>
   </si>
   <si>
     <t>A publicly traded Israeli gas fueling and energy company. The company is engaged in the development, establishment and operation of gas stations and in the marketing of fuel products. The company provides fuel to institutional and airline customers in cooperation with Chevron and is active in the field of retail food and restaurants and&amp;nbsp;real estate.&amp;nbsp;The company operates the "Alonit" supermarkets and convenience stores chain, the "am:pm" food retail chain, the BBB restaurant chain, and Si Cafe cafe chain.&amp;nbsp;Services to SettlementsDor Alon operates&amp;nbsp;214 public gas stations, 173 electrical charging stations and stores and coffee shops. The company operates gas fueling stations and convenience stores in the occupied West Bank and East Jerusalem.&amp;nbsp;The company operates 5 gas stations and 4 convenience stores in the settlements of Alfei Menashe, Elkana, Ma’ale Adumim, Karnei Shomron and Mitzpe Yeriho in the occupied West Bank.&amp;nbsp;In addition, the company operates gas stations in the Atarot Industrial Zone, in the Old City and near the French Hill settlement neighborhood in occupied East Jerusalem.&amp;nbsp;Captive Market&amp;nbsp;Dor Alon enjoys access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;In 2020, Dor Alon signed a two year agreement with the Palestinian Authority for the provision of gasoline, diesel, and liquified petroleum gas. In April 2022, the agreement was extended until the end of 2025, and in January 2025, it was extended again until the end of 2027.&amp;nbsp;In 2021, Dor Alon provided 50% of the Palestinian Authority's annual fuel consumption for NIS 865 million. As of December 2024, the PA’s debt to the company is NIS 531 million. As collateral, the company collects the payment from Palestinian tax revenues held by the Israeli government.&amp;nbsp;As of December 2024, the PA’s debt increased to NIS 531 million.&amp;nbsp;In addition, the company operates a gas station in the&amp;nbsp;Palestinian neighborhood of Shuafat in occupied East Jerusalem.&amp;nbsp;Involvement through subsidiaries:.Through its subsidiary, Burgerim, the company operates a restaurant in Ma'ale Adumim and Alei Zahav settlements in occupied West Bank and one in Katzrin settlement in occupied Syrian Golan.&amp;nbsp;</t>
@@ -888,157 +794,93 @@
 EPR systems are used in the following settlements in the West Bank: Elkana, Efrat, Bet El, Beitar Ilit, Har Adar, Maaleh Adumim, Maaleh Efraim, Imanuel, Kdumim, Karnei Shomron and Kiryat Arba&amp;#39;a.
 In the occupied Syrian Golan, EPR systems are used in the settlement of Katzrin.
 The systems are also used by the following regional councils in the West Bank and Golan: Jordan Valley regional council, Har Hebron regional council, Mateh Benyamin regional council, Gush Etzion regional council and the Shomron regional council.
 The company also provided services to local committees in tens of settlements and outposts in the West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Technology and Hi-tech</t>
   </si>
   <si>
     <t>EffiSolar Enterprises Inc.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t xml:space="preserve">A private Canadian renewable power project developer founded in 2008, with projects in Ontario, New Jersey, Saipan and Israel.
 Through its Israeli subsidiary, the company is the major shareholders of Green Wind Energy&amp;#39;s wind farm project in the Golan. The project&amp;#39;s plan is meant to dismantle existent wind turbines located in Al-A`Saniya mount in the Golan and build 10 new turbines that will generate 2500 KW of electricity.
 Another company project includes the construction of 15 MW wind farm in the settlement of Merom Golan, located in the occupied Syrian Golan (still waiting for final approvals).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
 The company&amp;#39;s subsidiary, Egged Heseim, Tours and Recreation, provides tours and travel packages to the Old City of Jerusalem and the City of David settler complex, located in the Palestinian neighborhood of Silwan in occupied East Jerusalem.
 The company also organizes tours to Bethlehem, Jericho and the occupied Syrian Golan, In 2018, the company&amp;#39;s branch in Ashdod organized a donation campaign for the Israeli army in the area surrounding the besieged Gaza. In November 2014, 27&amp;nbsp;Palestinian bus drivers at Egged quit their jobs and dozens more went on strike for fear of being attacked by Israeli settlers as&amp;nbsp;tensions increased in Jerusalem during that period. This act came after driver Yusuf Hassan al-Ramouni was found hanged in an Egged bus in Jerusalem.
 Presently, the company uses vehicles manufactured by Mercedes and Volvo. The company is currently running for the tender to operate the new light rail line in Jerusalem, which will connect more settlements. The company was initially disqualified for fear of creating a monopoly (as it also operates buses in Jerusalem), but in March 2019 the general director of the Israeli antitrust authority ruled that it can, provided it commits to dropping some of its bus lines if selected.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>Einav Ahets</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and roads construction company. The company executes and has completed multiple infrastructure projects in the occupied Palestinian territory.
 The company is executing a project for Israel Railways estimated at 80,000 NIS that would connect the Modiin train station to the Tel Aviv Jerusalem A1 Fast Train. The A1 crosses the green line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. The project is due to be completed December 2019.
 Einav Ahets is carrying out three projects for Netivei Israel in the occupied Palestinian territory. It is building roundabouts in the Etzion Bloc in the occupied West Bank, a project estimated at 10,000 NIS and carried out in accordance with tender 3/14. It is also providing maintenance for roads in accordance with tender 32/16, which includes the occupied West Bank. Finally, the company is carrying out water infrastructure works for Israel&amp;#39;s national water company Mekorot on Route 55 - the Nabi Elias Bypass Road in accordance with tender 4/14. The Nabi Elias Bypass Road is a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias. The project is estimated at 40,000 NIS and is scheduled to be completed in November 2017. Hapoalim Bank accompanies the project.
 In 2013, the company executed an infrastructure project in the Ariel settlement.
 In 2011, the company carried out road surfacing works for Netivei Israel in the occupied West Bank. That same year it also carried out road work on Route 98 in the occupied Syrian Golan.
 In 2012, the company won a Ministry of Defense tender for carrying out excavation and infrastructure works for the construction of the Holot detention center near the border with Egypt, where African asylum-seekers are detained in violation of the 1951 Refugee Convention, to which Israel is a signatory.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Elrom Studios (2000) Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Elrom Studios Ltd. provides subtitles and dubbing services, in a range of languages, for a wide range of digital media.
 The company is based in and fully owned by El Rom settlement in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Settlement Enterprise</t>
   </si>
   <si>
     <t>Energix Renewable Energies</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the field of renewable energy.
 The company has several renewable energy projects in different stages of development in the occupied Syrian Golan, the West Bank and the Naqab.
 ARAN Project
 Through its subsidiary, Clean Wind Energy Ltd., the company &amp;nbsp;is developing the ARAN project for the construction of a large wind turbine farm, located in the occupied Syrian Golan, to generate electricity from wind energy. The project will include 41 wind turbines, 200 meters long each, on agricultural land owned by Syrian farmers.
 The company holds a conditional license for a capacity of 104 MW for the wind farm which is expected to start its commercial operation in 2025, and to connect to the electricity grid in April 2027 with an estimated annual revenue of over NIS 90 million.
 The turbines are planned to be built in the Northern Syrian Golan in two sites: the Suheita compound, on the southeastern side of Majdal Shams, and the Ra&amp;rsquo;abana compound, on the southwestern side of the village of Masaada, both of which are agricultural lands owned by Syrian farmers. The electrical substation will be located in Bar&amp;rsquo;on Junction, also in the occupied Golan. The ARAN wind farm will occupy about a fifth of the agricultural land that is still in the possession of Syrians in the occupied Golan and will deny them access to their natural resources.
 In June 2023, dozens of protesters were injured by Israel Police&amp;rsquo;s crowd control weapons during protests against the construction of the wind farm&amp;rsquo;s turbines on their agricultural lands.
 In September 2022, Energix paid part of the budget for the training of a special Police Force dedicated to securing the construction of its wind turbines and suppressing the protests of the local Druze community against the project. This was done in exchange for the police deploying their forces to secure the construction and prevent damages and delays in the project&amp;rsquo;s development.
 In December 2021, Energix signed an agreement with the Israeli Ministry of Defense, to finance the development of a technological solution which ensures the turbines will not interfere with the Israeli military&amp;rsquo;s operations in the occupied Golan. Two thirds of the cost of the technological solution, estimated at NIS 250 million, will be paid by the company.
@@ -1073,114 +915,105 @@
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...17 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Gadot Agro (Merhav Agro)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that imports, distributes, develops, manufactures, and exports crop protection products, biotechnology solutions, and specialized seeds.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company&amp;rsquo;s products were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center in 2015-2016, taking place in Tomer settlement.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
 The company employs field personnel in the Syrian Golan and the Jordan Valley, as well as in the Palestinian Authority-controlled areas of the West Bank.
 </t>
   </si>
   <si>
     <t>Gat Fertilizers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the manufacturing and marketing of fertilizers.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company employs agronomists to serve its clients in the Jordan Valley and the Syrian Golan.
 </t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Green is  us</t>
   </si>
   <si>
     <t xml:space="preserve">The company is a manufacturer and supplier of solar systems. In partnership with Enerpoint Israel, the company invested more than $6 million in Netiv Hagdud, a solar farm located in the Jordan valley, the occupied West Bank. The Netiv Hagdud project produces 4 megawatts of electricity through 13,000 solar panels, enough to power about 600 homes. The project exploits 50 dunams of occupied Palestinian land.
 In addition, the company has installed its systems in Givat Yoav settlements in the occupied Syrian Golan.
 &amp;nbsp;
@@ -1206,217 +1039,132 @@
   </si>
   <si>
     <t>Hamashbir Agriculture</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of agricultural equipment.
 The company operates a branch in the settlement of Tomer in the occupied West Bank. It also operates a branch in Avnei Eitan settlement in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
-[...1 lines deleted...]
-  <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
     <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">ISPRA - Explosives Manufacturing Industries </t>
   </si>
   <si>
     <t>ISPRA, also known as&amp;nbsp;Explosives Manufacturing Industries (1997) Ltd., is an Israeli developer and manufacturer of riot control weapons and police gear.&amp;nbsp;The company manufactures "less lethal ammunition", including pepper ammunition, hand-throwable and launchable tear gas and smoke grenades, tear gas and stun bullets, white smoke and training ammunition, guns and launchers, riot control drone system, gas masks, and tactical gear. The company's brands, Ispra Less Lethal and Sentinel Tactical Gear, are sold worldwide.The company supplies to police and defense forces in the USA, Canada, Europe, Asia, Central &amp;amp; South America and Africa.&amp;nbsp;The company provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;The company was founded in 1969, shortly after the Israeli occupation of the West Bank, East Jerusalem and the Syrian Golan. As early as the 1970s, the company worked in close collaboration with the Israeli Ministry of Defense in the development and production of various types of tear gas devices.&amp;nbsp;The company developed tear gas for the Israeli military specifically for the dispersion of demonstrations in the occupied West Bank. The company developed designated gas grenades that could be fired at greater ranges, grenades that released gas more quickly, and special equipment to adapt the grenades to the weapons used by the Israeli military. These include the 202 tear gas grenade, the 505 and 606 grenades filled with CS or CN gas, the 809 gas grenade, launched with a special launcher mounted on a rifle, and the 'M-5', also known as the 'Uzi gas' (due to its similarity in shape and operation to the Uzi submachine gun), a kind of flamethrower consisting of a tank of compressed air and a gas spray that can be remotely activated against protesters.&amp;nbsp;Services to the Israel Police&amp;nbsp;In October 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with air-dropped gas canisters until January 2025 for NIS 4,000,000.&amp;nbsp;In November 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with “Surprise Egg” ammunition for drones million until June 2024 for NIS 2,000,000. The contract includes the supply of 1,000 items with an option for 200 additional items as needed.Services to Israel Prison Service&amp;nbsp;The company is the sole supplier and maintainer of tear gas for the Israel Prison Service (IPS), and in particular the "Jacobson" tear gas, apparently named after the company’s founder, Dr. Amnon Jacobson.In July 2025, the company was contracted as sole supplier to provide the IPS with renewal of 150 used or worn-out canisters for the IPS units and purchase of 20 new "Jacobson" tear gas canisters for NIS 699,150.In May 2025, the company was contracted as sole supplier with exemption from tender to provide the IPS with Jacobson tear gas grenades with attenuated gas until May 2026 for NIS 123,664.&amp;nbsp;In 2020, the company provided the IPS with 1,000 tear gas canisters for NIS 146,601.&amp;nbsp;In 2018, the company was contracted as sole supplier to provide maintenance for the Jacobson canisters for 48 months (4 years) for NIS 819,000.Gaza 2018&amp;nbsp;Ispra is the developer of the “Cyclone Riot Control Drone System”, a system specifically designed to fire tear gas grenades from drones.The system was used for the first time in an operational experiment by the Israel Border Police using a DJI drone to shoot gas canisters at Palestinian protesters during the Great March of Return in Gaza. On 30 March 2018, identical technology was used against protesters in Gaza, marking the 42nd anniversary of Land Day. Such gas-carrying drones have since been widely used against Palestinian protests in the occupied West Bank.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
-    <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
-[...78 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Kavim Public Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli public transportation company.
 The company operates public bus lines to Israeli settlements in the occupied West Bank and in occupied East Jerusalem.
 In 2012, the company won an Israeli Transportation Ministry tender to provide bus services to the settlement of Modiin Illit in the occupied West Bank.
 In 2011, Kavim merged with Illit, which operated bus lines in the settlement of Beitar Illit in the occupied West Bank. In 2016, the company was selected to continue providing bus services to Beitar Illit under a new tender until 2028.
 Several Kavim bus lines also serve the settlement neighborhoods of Ramot and Gilo in occupied East Jerusalem and the settlement of Givat Zeev in the occupied West Bank.
 Additionally, the company operates a customer service call center in Beitar Illit and several card issuance stations in Modiin Illit and Beitar Illit.
 Through its subsidiaries Kavim Lanofesh (100%) and Kavim Lateva (50%), the company is a partner in the Society for the Preservation of Nature Megalim Eretz, a limited partnership that provides guided tours to Israeli high school students to the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Lesico Group</t>
   </si>
   <si>
     <t xml:space="preserve">Lesico is a publicly traded Israeli company that specializes in construction projects and maintaining infrastructure systems in the fields of civil engineering, railways, piping and energy, process piping, environment and maintenance water facilities.
 In January 2023, Lesico finished pouring the floor of a regulation pond in the area of Wadi Al-Nar, also called Kidron Valley, in the occupied West Bank.&amp;nbsp;This was part of Hagihon Company tender the company won in April 2022, which entailed a two-year project involving sewage treatment, expansion of the water treatment plant, and regulation ponds situated along the valley. The company&amp;#39;s expected net income from the project is NIS 125 million.
 In 2021, the company&amp;#39;s subsidiary, Lesico Process Piping, was contracted by the Modi&amp;#39;in Ilit settlement municipality for the maintenance of a pumping station for sewage and a booster for water.
 In 2021, the company planned and established photovoltaic facilities (FPV) in the Bnei Yisrael Reservoir and the Orvim Eliyon Reservoir areas, two artificial water reservoirs in the occupied Syrian Golan. These dual-use water facilities serve the settlements in the occupied Syrian Golan.&amp;nbsp; This project, which won quotas to supply electricity to the National Electricity Network, was carried out in partnership with Public Israeli Company Enlight Renewable Energy and the Golan Water Cooperative.
 The company did pipe work and equipment installation for Ruach Beresheet wind energy project, a 189-megawatt project active since 2021 in the southeastern region of the occupied Syrian Golan. The company&amp;rsquo;s work included laying out of high-tension cables along Road 87 and the Tapline route in the Syrian Golan. The project&amp;rsquo;s expected revenues are NIS 12 M. For more on wind farm projects in the occupied Syrian Golan, read Who Profit&amp;rsquo;s flash report Greenwashing the Golan
 Through its subsidiariy, Poldmir, the company is a certified contractor of the Israeli Ministry of Defense (IMOD). The company conducted construction, development and supply of systems for IMOD projects. In 2021, the company&amp;#39;s revenues from the IMOD amounted to NIS 73,445,000.
 In 2021, Lesico Process Piping was contracted by the Israeli Prison Service (IPS) to operate and maintain the sewage treatment plant for the Nafha-Ramon prison where Palestinian political prisoners are incarcerated. Also in 2021, the company was contracted by the IPS in a contract worth NIS 115,888 for water and sewage systems project.
@@ -1681,161 +1429,125 @@
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
-[...18 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
   </si>
   <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
     <t>Pelter Winery</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli boutique winery based in the settlement of Ein Zivan in the occupied Syrian Golan.
 The winery sources some of its grapes from a vineyard in the occupied Syrian Golan, near the settlement of Merom Golan.
 Matar Winery, another brand owned by the Pelter family and located in the same settlement, sources most of its grapes from the Merom Golan settlement vineyard.
 Additionally, the Pelter family operates a distillery, producing single malt whiskey, brandy and arak from apples, Majhoul dates and grapes. The grapes used in the production of arak and brandy originate from the Syrian Golan. The website does not contain information about the origins of the dates and apples used in production. However, a significant share of apples and dates in the Israeli market originate from the Syrian Golan and the Jordan Valley in the occupied West Bank respectively. The barrels are stored in a Syrian structure.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...34 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
 In 2023, the company announced a backlog of rooftop projects in a settlement of the occupied West Bank, with a total installed capacity of 8.6 MW. While construction of which has been completed.
 In November 2019, the company signed a cooperation agreement with Lumisun Ltd. to initiate, plan, finance, build, and operate ground-based photovoltaic electricity facilities in the Jordan Valley in the occupied West Bank.
 In January 2023, the company won two tenders from the Israel Land Authority to lease 2,800 dunams of land in Naot Hovav and Ramat Beka in the Naqab area for solar projects with a combined capacity of 520 megawatts and additional storage batteries of 940 megawatts. The project entails the forced displacement of Bedouin families in the Ramat Beka area, and an evacuation order has already been issued. However, the company withdrew from both tenders for strategic reasons. For further information on Solar Energy Production in The Naqab, see Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources
 </t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Ral Electric Holdings (formerly: Adir Electric Boards)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in electric boards and the installation of electric systems.
 The company provided electric systems to checkpoints in the Jordan Valley in the occupied West Bank and security lighting in the settlement of Ariel in the West Bank. The company also carried out lighting works in the Neot Golan settlement in the occupied Syrian Golan.
 The company constructed three transformer stations for Natuf Quarries in the occupied West Bank. The quarry, operated by Shapir Engineering, is located on land belonging to the Palestinian villages of Shuqba, Qibya, Ni&amp;#39;lin and Shabtin.
 The company has also carried out projects for Golan Heights Winery and Perot Hagolan (Golan Fruits), exporters of wine and agricultural goods (respectively) produced in the occupied Syrian Golan.
 The company has several projects with the Israeli Ministry of Defense, including in the Re&amp;#39;im Camp, which houses the Israeli military&amp;#39;s Gaza Division.
 </t>
   </si>
   <si>
     <t>Ramat Hagolan Dairies (Golan Heights Dairies)</t>
   </si>
   <si>
     <t xml:space="preserve">A settlement-based Israeli manufacturer of dairy products.
 The company&amp;rsquo;s facilities are located in the Katzrin settlement industrial zone in the occupied Syrian Golan.
 The company was founded by Tnuva, Tara and Strauss, three of Israel&amp;rsquo;s leading dairy manufacturers. In 2009, it was sold to four Israeli Kibbutzim, two of which are settlements located in the occupied Syrian Golan (Ein Zivan and Ortal).
@@ -1942,96 +1654,50 @@
 The company built a residential neighborhood comprised of 38 cottages in the Har Gilo settlement. The project was also accompanied by First International Bank of Israel.
 The company has two projects currently under construction in the Efrat settlement: 33 housing units in Givat HaTamar neighborhood and 30 units in Givat HaDagan neighborhood.
 Jointly with Shayke Ella Ltd, the company is building and marketing &amp;quot;Alfei Menashe - The House by the Grove,&amp;quot; a construction project in the Alfei Menashe settlement.
 S.A.G. (Velvel) has several joint projects with the Bar-Amana Buildings Construction &amp;amp; Development Company, a subsidiary of Amana, the Gush Emunim settlement movement. These include a residential project in the Kokhav HaShachar settlement, 16 housing units in the Nofim settlement, a project of 117 units (of which 77 are already populated and 40 are currently under construction) in the Alei Zahav settlement, a residential neighborhood comprised of 64 housing units in the Eli settlement, a large construction project in the Tel Zion settlement for the ultra-orthodox public comprised of 400 units (108 of which are currently under construction) and a project in the Shilo settlement.
 The company built a commercial center in the Eli settlement. It also built a religious school for girls (Ulpana) in the Kokhav Yaakov settlement.
 The company is building a residential project of 114 housing units in the Leshem settlement and a residential project comprised of 93 units in the Mitzpe Yeriho settlement.
 In a joint venture with Ariel Yazamut Ltd, the company is building a residential neighborhood in the ultra-orthodox settlement of Maale Amos.
 S.A.G. (Velvel) is building a residential project for the Mateh Binyamin Development Company in the Naale settlement. Over 130 housing units have already been built, and an additional 88 units are currently under construction.
 The company is currently marketing the &amp;quot;Neve Or&amp;quot; project in the Immanuel settlement as well as 88 housing units in what it calls a &amp;quot;unique boutique project&amp;quot; in the Tekoa settlement. The latter project is a joint undertaking with the Gush Ezion Development Company.
 The company also operates in the occupied Syrian Golan. Together with the Bar-Amana Buildings Construction &amp;amp; Development Company, it built a residential project comprised of 32 cottages in the Katzrin settlement.
 </t>
   </si>
   <si>
     <t>Shamir Salads</t>
   </si>
   <si>
     <t>A private Israeli company that produces and markets refrigerated packaged salads, dips and spreads to the retail market in Israel and international markets such as the US and Canada, Europe, Asia and Russia.The company's main factory is located in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. &amp;nbsp;The company labels and markets its products abroad as "Made in Israel."&amp;nbsp;The company supplies its products through distributors in the UK and Europe to several supermarket chains, including Edeka, Carrefour, Auchan, Leclerc, and Farnprix. The company exports its products to Costco USA.&amp;nbsp;Between 2011 and 2017, the company received annual payments in a total amount of NIS 6,409,474 from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute, for Israeli businesses operating in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Labor&amp;nbsp;The company employs Palestinian workers from the occupied West Bank, as young as 17.In 2013, a Palestinian worker who filed a lawsuit against the company for payments he was owed (such as holidays, vacations, overtime and sick pay) was immediately fired. An Israeli court ruled that the decision violated the worker's basic rights. Similar lawsuits have been filed by other Shamir Salads employees.Until 2016, the company was the sole supplier of salads to the Israeli military.</t>
   </si>
   <si>
     <t>Sheleg Lavan (White Snow)</t>
   </si>
   <si>
     <t>A private Israeli company that provides security and cleaning services to private, government and public entities, including the Israeli Ministry of Defense. &amp;nbsp;Private Security at CheckpointsThe company provides security guards and inspectors to Israeli checkpoints in the occupied West Bank and East Jerusalem for the Israeli Ministry of Defense Crossings Authority and the Israel Police.Services to the Israeli Ministry of DefenseThe company provides security guards and inspectors at checkpoints for the Israeli Ministry of Defense’s (IMOD) Crossings Authority, which operates 15 checkpoints in the occupied West Bank. The company has also provided security guards and inspectors for the Erez Checkpoint, which up to October 2023 was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.According to a response to a Freedom of Information request submitted in April 2018 by Who Profits to the Israeli Ministry of Defense, the company provides security and cleaning services at checkpoints in the occupied West Bank.In 2006, the company won a tender from the Israeli Ministry of Defense to provide security guards for Checkpoint 300 (Rachel's Tomb) and Beituniya checkpoint in the occupied West Bank, and Erez Checkpoint for an annual amount of about NIS 20 million. That same year, the company placed its first security guards at the Erez checkpoint as part of the IMOD plan to naturalize checkpoints in the West Bank and surrounding the besieged Gaza Strip, replacing soldiers with private security guards.In June 2024, the company recruited inspectors and security guards for the Hotze Shomron checkpoint. In November 2024, the company recruited cleaners for the Hotze Shomron checkpoint.In July 2021, the company recruited inspectors for the Lamed Heh (Jab'a) checkpoint.In December 2014, according to a media report, Palestinian workers refused to pass through the Sha’ar Efraim checkpoint because of its harsh conditions and the maltreatment by Sheleg Lavan security guards operating it. Later that month, one worker died at the checkpoint from these harsh conditions.Services to the Israel PoliceThe company provides the Israel Police with security guards for six checkpoints in the occupied West Bank and East Jerusalem.In 2019, the company won tender No. 8102/19 from the Israel Police for the provision of security services in six checkpoints that are under the responsibility of the Israel Police located near the Separation Wall in the occupied West Bank and East Jerusalem in the so-called “Jerusalem Envelope” area. The company was awarded the tender’s “Segment A - Northern Sector” which includes the Qalandiya, Bituniya, Shuafat, Ofer, Hizma and Al-Jib checkpoints.The services include the placement of security guards, maintaining their operational competence, and providing a logistical and administrative services for the security guards according to the Israeli police’s technical specifications for a period of 14 months with the option to extend the contract period for additional periods of one year each or in part up to three additional years.In January and June 2024, the company recruited security guards for the Jerusalem Envelope.Services to the Ministry of TourismThe company provides physical and armed security services at the Ministry of Tourism bureaus and branches located in the occupied West Bank, East Jerusalem, and the Syrian Golan.In January 2024, the company won tender no. 14/2023 of the Ministry of Tourism for the provision of armed physical security services and mission manager services. The company was selected to provide Physical and Armed Security services until January 2025, with an option to extend the contract for an additional four years. According to the tender, the company is obligated to provide the services at the Ministry of Tourism bureaus at Rachel's Tomb site in the occupied West Bank and Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and at its branches in the Old City in occupied East Jerusalem, Gush Etzion settlement in the occupied West Bank, and Katzrin settlement in the occupied Syrian Golan.In January 2025, the company was contracted by the Ministry of Tourism, with an exemption from tender, to extend the contract to provide physical and armed security services until January 2026 for NIS 1,572,000.Services to SettlementsIn July 2021, the company won a tender published by the Modi'in-Maccabim-Re'ut Municipality to provide cleaning and landscaping services for streets and open areas within the municipality's municipal territory. The municipality’s border stretches across the Green Line into the “demilitarized zone” in the occupied West Bank.</t>
   </si>
   <si>
-    <t>Shikun &amp; Binui Group</t>
-[...44 lines deleted...]
-  <si>
     <t>Shufersal</t>
   </si>
   <si>
     <t xml:space="preserve">Shufersal operates a retail chain of supermarkets and drugstores and an online shopping platform. Through its subsidiaries, the company is also active in the real-estate, travel sector and finance sectors.
 The company operates supermarket and drugstore branches under the brand names &amp;ldquo;Shufersal&amp;rdquo;, &amp;ldquo;Shufersal Deal&amp;rdquo;, &amp;ldquo;Yesh Chesed&amp;rdquo; and &amp;ldquo;Be&amp;rdquo; in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include&amp;nbsp; branches in the settlements of Ariel, Maaleh Adumim, Modi&amp;#39;in Ilit, Efrat and Beitar Ilit in the occupied West Bank; branches in the settlements of Ramat Eshkol, Ramat Shlomo, Pisgat Ze&amp;#39;ev and Gilo in occupied East Jerusalem;.and a branch in the settlement of Katzrin in the occupied Syrian Golan. The company also operates a store in Shilat, located beyond the Green Line in no-man&amp;rsquo;s land.
 Through Shufersal Online Shop, the company sells products made in settlements of the occupied Syrian Golan, including dairy products produced by Ramat Hagolan Dairies, and wine products produced by Golan Heights Winery and Carmel Wineries. Also, it sells the products of Achdut-Achva a company that operates in Ariel, a settlement in the West Bank.
 Between 2015 and 2018, Shufersal supplied food products and refreshments to the Israeli Prison Services (IPS).&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Finance, Service Industry and Retail, Tourism</t>
   </si>
   <si>
     <t>Sonol Israel</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli energy company that operates more than 230 gas stations.
 The company operates stations in the following settlements in the occupied West Bank: Ariel, Eli, Kfar Adumim, Almog and Maaleh Efraim. It also operates a station next to the Qalandia checkpoint.
 In occupied East Jerusalem, the company operates a station in the settlement neighborhood of Ramot Alon.
 In the occupied Syrian Golan, the company operates a station in the settlement of Katzrin.
 </t>
   </si>
   <si>
     <t>Suntech</t>
@@ -2128,60 +1794,51 @@
   <si>
     <t>Agriculture and Agrotechnology, Construction, Real Estate</t>
   </si>
   <si>
     <t>Tishbi Estate Winery (Habaron Wine Cellars)</t>
   </si>
   <si>
     <t>A private Israeli winery.The winery owns vineyards in the occupied West Bank and the occupied Syrian Golan.At least two of the company’s wines are produced from grapes originating from the settlement of Migdal Oz in the occupied West Bank.&amp;nbsp;The winery owns over 110,000 square meters of vineyards in the occupied Syrian Golan.Gush Etzion Winery&amp;nbsp;The company holds 8% in the&amp;nbsp;Gush Etzion Winery, based in the settlement of Efrat and owns vineyards located in Gush Etzion settlements cluster in the occupied West Bank.The Gush Etzion Winery has over 800 dunams of vineyards throughout the Gush Etzion settlements area and operates a wine store, a visitors’ center, a restaurant, and an event garden near the Gush Etzion Junction. The winery was established in 2004 in partnership with Tishbi Estate.&amp;nbsp;</t>
   </si>
   <si>
     <t>Tnuva Group</t>
   </si>
   <si>
     <t>An Israeli food production and marketing company, the largest food group in Israel.&amp;nbsp;The company has the largest distribution network in Israel of chilled and frozen products, including a wide range of dairy products, meat, fish, frozen vegetables, doughs and frozen and chilled food. Tnuva owns the brands Tnuva Milk, Tnuva Cottage, Emek Cheese, GO Piraeus, Yoplait, YOLO, Tnuva Alternative, Adom Adom, Mama Of, Sunfrost, Maadanot, Tnuva Fish, and more.&amp;nbsp;The company's second largest shareholder, Mishkey Kibutzim Agricultural Cooperative Society (23%), is a cooperative association which includes settlements in the occupied West Bank and the Syrian Golan, including the settlements of Beit Ha'arava, Gilgal, Yitav, Almog, Na'aran, and Kalia in the occupied West Bank, and the settlements of Mevo Hama, Kfar Haruv, Gshur, Afik, Ein Zivan, Merom Golan, Ortal, El Rum, Neve Eitan, Sha’ar Hagolan and Odem in the occupied Syrian Golan.Settlement Production&amp;nbsp;Tnuva is the largest provider of milk and dairy products in Israel. Some of its milk originates from dairy farms located in the occupied West Bank and the Syrian Golan, including the settlements of Almog, Shadmot Mehola and&amp;nbsp;Kalia in the Jordan Valley, and in the settlement of Rosh Tzurim in the occupied West Bank. Additional dairy farms are located in the settlements of Gshur, Kfar Haruv, Afik, Meitsar, Alumot, Yonatan, Ma'agan, Keshet, Kanaf, Ne'ot Golan, Giv'at Yo'av, Avnei Eitan, Ma'ale Gamla and Kidmat Tsvi in the occupied Syrian Golan.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s brand “Tnuva GO” sponsors gym complexes in settlements in the occupied West Bank, including in Jordan Valley, Elkana, Alefi Menashe, Beit El and Givat Ze’ev, and in the settlement neighborhoods of Pisgat Ze’ev and Gilo in occupied East Jerusalem.&amp;nbsp;Services to the Israel Police and Israel Prison Service&amp;nbsp;Tnuva supplies food products to the Israel Police and the Isreal Prison Service (IPS).&amp;nbsp;In July 2018, the company won a joint tender for the Israeli Police and the Israel Prison Service for the purchase of grocery products for five years for a total amount of 52,000,000 NIS.In July 2023, the contract for supplies to the Police was extended until January 2024 for NIS 6,000,000, and to the IPS for NIS 22,000,000. In October 2023, the contract was expanded with additional supplies to the Police until the end of December 2023 for NIS 9,000,000. In December 2023, the contract for supplies to the Police was extended until June 2024 for NIS 5.5 million.&amp;nbsp;In February 2024, the company was awarded a tender from the IPS for the supply of grocery products and eggs until the end of March 2024 for 6,000,000 NIS.In June 2024, the company was contracted with exemption from tender to provide the Police with additional grocery shopping for NIS 1,500,000.&amp;nbsp;In September 2019, the company won a tender for the purchase of meat, poultry, fish and frozen products for the Israeli Prison Service and the Israel Police for a period of five years. Between September 2019 and September 2024, the company provided the services under the agreement for an estimated average amount of approximately NIS 34,000,000 per year.In September 2024, Tnuva was awarded a tender from the IPS for the supply of meat, poultry, fish and frozen products until January 2025 for 17,000,000 NIS. In May 2025, the contract with the IPS was extended until the end of June 2025 for 800,000 NIS.&amp;nbsp;In September 2024, the company was contracted by the Israel Police with exemption from tender to provide meat, poultry and fish products until January 2025 for NIS 1,800,000.&amp;nbsp;Palestinian Captive Market&amp;nbsp;Tnuva enjoys access to the Palestinian captive market and markets its products in the occupied West Bank. In 2016, Tnuva Group's sales to the Palestinian Authority amounted to hundreds of millions of shekels.&amp;nbsp;Prior to the Israeli invasion of the Gaza Strip in October 2023, the company marketed its products in Gaza, which has been under Israeli siege since 2017, with Israel controlling and restricting the goods entering it. In 2014, 200 tons of Tnuva products were imported to Gaza every day, mainly milk and cream, and distributed in about 1,700 stores. In 2012, the import value of Israeli products bought in Gaza amounted to NIS 1.3 billion.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Y.D. Barzani </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 Settlement Construction 
 The company carries out construction works in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 In February 2022, the company was contracted for a construction project in the settlement of Katzrin in the occupied Syrian Golan. The project includes the construction of 1,642 housing units as part of a residential neighborhood under Plan 1032 for the planning and construction of preferred housing complexes, as part of increasing the supply of apartments by the Ministry of Construction and Housing of Israel.
 The company has a project for the planned construction of 900 housing units as part of &amp;#39;Evacuation-Building&amp;#39; project in Hebron Road on the planned Jerusalem Light Rail (JLR) Blue Line rail axis route in East Jerusalem. The project is part of a development plan that will include residential, hotel and commercial towers of 30 stories or higher, and a total of thousands of housing units alongside central commercial and public tourism areas.
@@ -2845,912 +2502,914 @@
       </c>
       <c r="H9" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>40</v>
+        <v>94</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="H16" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I16" s="0" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>96</v>
+        <v>33</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>26</v>
+        <v>90</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>48</v>
+        <v>110</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H22" s="0"/>
+        <v>73</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I22" s="0" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>72</v>
+        <v>107</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>10</v>
+        <v>121</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>121</v>
+        <v>36</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>50</v>
+        <v>124</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>24</v>
+        <v>125</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>33</v>
+        <v>127</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>63</v>
+        <v>128</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>124</v>
+        <v>65</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>125</v>
+        <v>67</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>126</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>128</v>
+        <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>65</v>
+        <v>132</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>132</v>
+        <v>59</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>134</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>138</v>
+        <v>48</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C30" s="0"/>
+      <c r="D30" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H30" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="C31" s="0"/>
+      <c r="C31" s="0" t="s">
+        <v>121</v>
+      </c>
       <c r="D31" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I31" s="0"/>
+        <v>124</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>146</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>146</v>
+        <v>33</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>148</v>
+        <v>72</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>149</v>
+        <v>73</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>125</v>
+        <v>87</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="H33" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I33" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
-        <v>44</v>
+        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="H35" s="0"/>
+      <c r="H35" s="0" t="s">
+        <v>124</v>
+      </c>
       <c r="I35" s="0" t="s">
-        <v>126</v>
+        <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>162</v>
+        <v>100</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>166</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>102</v>
+        <v>167</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>150</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>168</v>
+        <v>26</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>170</v>
       </c>
       <c r="G38" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I38" s="0" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>174</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>175</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>131</v>
+        <v>65</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>180</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H41" s="0" t="s">
@@ -3761,74 +3420,74 @@
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>183</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>184</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>187</v>
       </c>
       <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C44" s="0"/>
       <c r="D44" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>191</v>
@@ -3845,2322 +3504,2322 @@
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>193</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>198</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>202</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>203</v>
+        <v>159</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="0" t="s">
+      <c r="F48" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="F48" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>192</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E50" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F50" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>192</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>131</v>
+        <v>65</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>215</v>
+        <v>67</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G52" s="0" t="s">
         <v>216</v>
-      </c>
-[...13 lines deleted...]
-        <v>218</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H53" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I53" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F55" s="0" t="s">
-        <v>225</v>
+        <v>21</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>226</v>
+        <v>22</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>227</v>
+        <v>59</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>228</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="I56" s="0" t="s">
         <v>229</v>
-      </c>
-[...19 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>233</v>
+        <v>48</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H57" s="0"/>
+        <v>107</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F58" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G58" s="0" t="s">
-        <v>236</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H58" s="0"/>
       <c r="I58" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>22</v>
+        <v>237</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
-        <v>241</v>
+        <v>21</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>246</v>
+        <v>33</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>247</v>
+        <v>26</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>249</v>
+        <v>162</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>149</v>
+        <v>100</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>146</v>
+        <v>246</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>63</v>
+        <v>247</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>253</v>
+        <v>145</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>227</v>
+        <v>87</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>10</v>
+        <v>121</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>72</v>
+        <v>253</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>257</v>
+        <v>228</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>259</v>
+        <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>253</v>
+        <v>73</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>125</v>
+        <v>219</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>150</v>
+        <v>68</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>60</v>
+        <v>146</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>10</v>
+        <v>262</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>36</v>
+        <v>237</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>155</v>
+        <v>87</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>269</v>
+        <v>60</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>241</v>
+        <v>267</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>102</v>
+        <v>36</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>85</v>
+        <v>151</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>163</v>
+        <v>268</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>274</v>
+        <v>242</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>149</v>
+        <v>100</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>21</v>
+        <v>249</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>195</v>
+        <v>145</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>67</v>
+        <v>171</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>279</v>
+        <v>21</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>280</v>
+        <v>195</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>138</v>
+        <v>277</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>36</v>
+        <v>278</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="I72" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="I72" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>285</v>
+        <v>135</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>253</v>
+        <v>36</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I73" s="0"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>102</v>
+        <v>253</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>288</v>
+        <v>268</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>291</v>
+        <v>264</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>292</v>
+        <v>100</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>16</v>
+        <v>286</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="H76" s="0"/>
+        <v>290</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="C77" s="0"/>
+        <v>291</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="D77" s="0" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>83</v>
+        <v>293</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>22</v>
+        <v>294</v>
       </c>
       <c r="H77" s="0"/>
       <c r="I77" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>299</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="C78" s="0"/>
       <c r="D78" s="0" t="s">
-        <v>26</v>
+        <v>90</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>252</v>
+        <v>85</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>304</v>
+        <v>252</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>102</v>
+        <v>299</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>150</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>257</v>
+        <v>37</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>30</v>
+        <v>219</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>67</v>
+        <v>159</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>124</v>
+        <v>308</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="H82" s="0"/>
-      <c r="I82" s="0"/>
+      <c r="H82" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I82" s="0" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H83" s="0"/>
+      <c r="I83" s="0"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>317</v>
+        <v>21</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H84" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>21</v>
+        <v>315</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H85" s="0"/>
       <c r="I85" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>166</v>
+        <v>21</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>322</v>
+        <v>22</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I86" s="0"/>
+        <v>87</v>
+      </c>
+      <c r="I86" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>72</v>
+        <v>321</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I87" s="0"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>115</v>
+        <v>72</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>58</v>
+        <v>113</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="H89" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H89" s="0" t="s">
+        <v>87</v>
+      </c>
       <c r="I89" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>325</v>
+        <v>58</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>48</v>
+        <v>330</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>155</v>
+        <v>37</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>166</v>
+        <v>48</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>66</v>
+        <v>151</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>336</v>
+        <v>44</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>96</v>
+        <v>33</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>21</v>
+        <v>335</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>339</v>
+        <v>100</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>24</v>
+        <v>336</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>109</v>
+        <v>339</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>79</v>
+        <v>110</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H95" s="0"/>
+        <v>107</v>
+      </c>
+      <c r="H95" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I95" s="0" t="s">
-        <v>126</v>
+        <v>68</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
-        <v>44</v>
+        <v>125</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>26</v>
+        <v>90</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>348</v>
+        <v>14</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>146</v>
+        <v>33</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>257</v>
+        <v>87</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>10</v>
+        <v>121</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>351</v>
       </c>
-      <c r="H99" s="0"/>
+      <c r="H99" s="0" t="s">
+        <v>219</v>
+      </c>
       <c r="I99" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D100" s="0"/>
+      <c r="D100" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="E100" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>109</v>
+        <v>351</v>
       </c>
       <c r="H100" s="0"/>
       <c r="I100" s="0" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>310</v>
+        <v>48</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>36</v>
+        <v>107</v>
       </c>
       <c r="H101" s="0"/>
       <c r="I101" s="0" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>21</v>
+        <v>308</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H102" s="0"/>
       <c r="I102" s="0" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>361</v>
+        <v>26</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>365</v>
+        <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>77</v>
+        <v>361</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>268</v>
+        <v>65</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>301</v>
+        <v>22</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>227</v>
+        <v>30</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>126</v>
+        <v>363</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>10</v>
+        <v>365</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>168</v>
+        <v>79</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>198</v>
+        <v>267</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>75</v>
+        <v>299</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>59</v>
+        <v>228</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>67</v>
+        <v>125</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>295</v>
+        <v>198</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H106" s="0"/>
+        <v>77</v>
+      </c>
+      <c r="H106" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I106" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H107" s="0"/>
       <c r="I107" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>375</v>
+        <v>308</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>376</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H108" s="0"/>
       <c r="I108" s="0" t="s">
-        <v>377</v>
+        <v>31</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H110" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I111" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="H112" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="H113" s="0"/>
       <c r="I113" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H114" s="0"/>
       <c r="I114" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H115" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I115" s="0"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H116" s="0"/>
       <c r="I116" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>198</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="H117" s="0"/>
       <c r="I117" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="H118" s="0"/>
       <c r="I118" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>131</v>
+        <v>65</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>411</v>
+        <v>68</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>191</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H122" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="H123" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H124" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I124" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>257</v>
+        <v>219</v>
       </c>
       <c r="I125" s="0" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>