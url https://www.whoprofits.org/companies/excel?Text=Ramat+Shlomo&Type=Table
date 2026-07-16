--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -420,83 +420,60 @@
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Kotler Adika Building Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company. Kotler Adika is involved in numerous construction and infrastructure projects in West Bank and East Jerusalem settlements.
 On 2 February 2014, the company won a tender of NIS 6.9 million, with development expenses of NIS 12.6 million, to build 48 housing units on an area of 7,325 m2 in southwest Ma&amp;#39;aleh Adumim.
 The project is built in the framework of Local Outline Plan 420/1/16/4/1, which refers to the land of the Palestinian villages Al-Azariya and Abu-Dis. It is accompanied by the Mizrahi-Tefahot bank.
 The company carried out construction on an area of 2,268m2 in the Mishor Adumim Industrial Zone in the Maale Adumim settlement. The Mercantile Discount bank extended credit for the project. Kotler Adika is building 94 housing units on an area of 6,610 m2 in the southwest of the Ramat Shlomo settlement neighborhood in East Jerusalem. The project is executed under a tender of NIS 10,844, with development expenses NIS 34.75 million, awarded to the company on 28 December 2015.
 The company is also conducting infrastructure work in the area, which include the construction of Road 21, connecting the neighborhoods in northeastern Jerusalem with the villages and settlements around it. Road 21 starts at the Ramot Alon settlement neighborhood via Road 9 - which is connected to Highway 1 and Highway 50 - passes through Ramat Shlomo and connects the settlement neighborhood to Road 20 (formerly the Hizma Road) near Pisgat Ze&amp;#39;ev. According to the Moriah Jerusalem Development Company, the new road will &amp;quot;provide easy access to the Ramat Shlomo neighborhood and establish access to neighborhoods that will be built in the future.
 &amp;quot; The Mizrahi-Tefahot bank accompanies the residential project in Ramat Shlomo. It also extends credit for the infrastructure work, holding a specific collateral on the contract signed between Kotler Adika and the Moriah Jerusalem Development Company for public infrastructure works in the area. In 2009, The company won a tender of NIS 4.1 million, with development expenses of NIS 4.8 million, to build 26 housing units on an area of 6,518m2 in Pisgat Zeev.
 The project was accompanied by the Mizrahi-Tefahot bank. Kotler Adika built several projects in the Beitar Illit settlement in the framework of Local Outline Plan 426/8 for west Beitar Illit. The plan, approved in 2003, refers to the land of the Palestinian villages Wadi Fukin, Husan and Nahhalin. Construction in Beitar Illit was also accompanied by the Mizrahi-Tefahot bank. The company has also executed projects in the Efrat and Givat Zeev settlements and in Har Homa, a settlement neighborhood in East Jerusalem.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Finance</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
 Mizrahi Tefahot Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Mizrahi Tefahot Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and East Jerusalem and holds as collateral the company&amp;#39;s rights to the land and the project.
 In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company&amp;rsquo;s rights in the land, and all its rights arising from the insurance of the mortgaged assets.
 In February and June 2022, Mizrahi Tefahot Bank granted Israeli company Dona Engineering a loan for a construction project of 210 housing units on 9,802 m2 in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem, constructed according to Plan no. 101-0330498 for creation of a residence and commerce complex in Pisgat Ze&amp;rsquo;ev on a total of 14,552 m2 of land. The bank holds as collateral all the company&amp;rsquo;s rights in the project and assets, including the company&amp;#39;s rights to receive funds from buyers/tenants of apartments or plots of land in the project.
 In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage on three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.
 In 2020, Mizrahi Tefahot Bank granted Kotler Adika a loan for its construction project in the settlement neighborhood of Ramot in occupied East Jerusalem. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2020 and 2021, Mizrahi Tefahot Bank granted Israeli company Avnei Derech a loan for its project in Alfei Menashe settlement, constructed according to plan no.&amp;nbsp;14\115&amp;nbsp;on lands belonging to the Palestinian village of Azzun. The&amp;nbsp;project&amp;nbsp;includes the construction of 160 housing units in the settlement. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2019, Mizrahi Tefahot Bank granted Kotler Adika a loan for its construction project in the settlement of Ma&amp;#39;ale Adumim in the occupied West Bank, according to plan No.&amp;nbsp;30\7\1\420, on the lands of Abu-Dis and al-Khan al-Ahmar. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2019, the bank granted Kotler Adika a loan according to tender 167\2018 for construction work in the settlement neighborhood of Ramat Shlomo in East Jerusalem, based on plan no.&amp;nbsp;11085- The Expansion of Ramat Shlomo by Additional 1600 Housing Units. The company won a contract to construct 96 housing units on 6677 meters of land. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
 In 2019, Mizrahi Tefahot Bank granted the company Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma&amp;#39;aleh Adumim and Modi&amp;#39;in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya&amp;#39;akov, Pisgat Ze&amp;#39;ev and Ramat Shlomo in occupied East Jerusalem. For more see Who Profits report Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Mitzpe Kramim 
 In 2018, Mizrahi Bank provided mortgage loans for real estate on land privately owned by Palestinians in the illegal Israeli outpost Mitzpe Kramim in the Jordan Valley in the occupied West Bank.
 Banking Services to Settlement Local and Regional Councils 
@@ -1568,337 +1545,337 @@
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>79</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>80</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>80</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>69</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>69</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>