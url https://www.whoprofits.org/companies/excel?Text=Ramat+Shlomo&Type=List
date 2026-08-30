--- v0 (2026-07-16)
+++ v1 (2026-08-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -91,87 +91,63 @@
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli manufacturer and supplier of bread and pastry products.
 The company operates bakeries in various settlements, including the settlement neighborhoods of Gilo and Ramat Shlomo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...35 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
@@ -313,54 +289,66 @@
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
+    <t>Israel Discount Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>JCB (JC Bamford Excavators)</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
@@ -426,190 +414,98 @@
     <t>Kotler Adika Building Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company. Kotler Adika is involved in numerous construction and infrastructure projects in West Bank and East Jerusalem settlements.
 On 2 February 2014, the company won a tender of NIS 6.9 million, with development expenses of NIS 12.6 million, to build 48 housing units on an area of 7,325 m2 in southwest Ma&amp;#39;aleh Adumim.
 The project is built in the framework of Local Outline Plan 420/1/16/4/1, which refers to the land of the Palestinian villages Al-Azariya and Abu-Dis. It is accompanied by the Mizrahi-Tefahot bank.
 The company carried out construction on an area of 2,268m2 in the Mishor Adumim Industrial Zone in the Maale Adumim settlement. The Mercantile Discount bank extended credit for the project. Kotler Adika is building 94 housing units on an area of 6,610 m2 in the southwest of the Ramat Shlomo settlement neighborhood in East Jerusalem. The project is executed under a tender of NIS 10,844, with development expenses NIS 34.75 million, awarded to the company on 28 December 2015.
 The company is also conducting infrastructure work in the area, which include the construction of Road 21, connecting the neighborhoods in northeastern Jerusalem with the villages and settlements around it. Road 21 starts at the Ramot Alon settlement neighborhood via Road 9 - which is connected to Highway 1 and Highway 50 - passes through Ramat Shlomo and connects the settlement neighborhood to Road 20 (formerly the Hizma Road) near Pisgat Ze&amp;#39;ev. According to the Moriah Jerusalem Development Company, the new road will &amp;quot;provide easy access to the Ramat Shlomo neighborhood and establish access to neighborhoods that will be built in the future.
 &amp;quot; The Mizrahi-Tefahot bank accompanies the residential project in Ramat Shlomo. It also extends credit for the infrastructure work, holding a specific collateral on the contract signed between Kotler Adika and the Moriah Jerusalem Development Company for public infrastructure works in the area. In 2009, The company won a tender of NIS 4.1 million, with development expenses of NIS 4.8 million, to build 26 housing units on an area of 6,518m2 in Pisgat Zeev.
 The project was accompanied by the Mizrahi-Tefahot bank. Kotler Adika built several projects in the Beitar Illit settlement in the framework of Local Outline Plan 426/8 for west Beitar Illit. The plan, approved in 2003, refers to the land of the Palestinian villages Wadi Fukin, Husan and Nahhalin. Construction in Beitar Illit was also accompanied by the Mizrahi-Tefahot bank. The company has also executed projects in the Efrat and Givat Zeev settlements and in Har Homa, a settlement neighborhood in East Jerusalem.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
-    <t>Finance</t>
-[...1 lines deleted...]
-  <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Oron Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of civil engineering, infrastructure, real estate and quarrying.
 Through its fully-owned subsidiaries, the Group is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank.
 Meitarim Quarry 
 The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 The company had two authorization contracts for the operation of the quarry for a total land area of 374 dunams, which were valid until December 2015 and have yet to be renewed. Meitarim Quarry&amp;#39;s annual mining rate is 2.5 million tons. In 2022, 2,789,799 tons of aggregates were mined. The company also operates concrete and asphalt plants next to the quarry, and facilities in an area of about 38 dunams for the quarry&amp;#39;s activity.
 Highway 60 (Tunnel Road) Expansion 
 Oron carries out the construction of a highway in the occupied West Bank, connecting West Bank settlements to Jerusalem.
 In 2020, Oron Infrastructure and Construction Ltd. won a tender to carry out tunneling, bridge construction and paving works in the expansion of the southern section of Highway 60 in occupied East Jerusalem, estimated at NIS 300 million.
 Highway 60, also known as Tunnel Road, passes directly under the Palestinian town of Beit Jala connecting Gush Etzion settlements in the occupied West Bank to Jerusalem, and providing access to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The highway serves vehicles with Israeli license plates only.
 The expansion project includes the construction of a new road, tunneling, bridge construction and paving works in the southern section of Highway 60 between the settlement neighborhood of Gilo in occupied East Jerusalem and the settlement of Beitar Ilit in the occupied West Bank. The expansion is designed to double the highway&amp;rsquo;s capacity and to ease settlers&amp;rsquo; movement between Jerusalem and the Gush Etzion settlement bloc and settlements farther south. More than 12 dunams of land were confiscated by the Israeli Civil Administration from the Palestinian village of al-Khader and the city of Beit Jala for the highway expansion.
 In February 2022, the company breached the new tunnel. As of September 2023, the company is still carrying out work for the new highway as part of the project.
 Settlement construction 
 In 2019, the company&amp;rsquo;s fully owned subsidiary Oron Real Estate, was involved in an expansion project of the settlement of Eshkolot in the occupied West Bank. The project included the marketing of 64 lots in the settlement in an area of half a dunam each, with 40 of which are villas and 24 of which are plots for independent construction as part of an expansion project of the settlement. The company&amp;rsquo;s stake in the project was 80%.
 Jerusalem Light Rail 
 In June 2021, the company&amp;rsquo;s fully-owned subsidiary Oron Infrastructure and Construction won the tender for the construction of a &amp;ldquo;Park and Drive&amp;rdquo; parking lot in Mount Hotzvim in Jerusalem, part of the Jerusalem Light Rail (JLR) network.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city. The parking lot, located adjacent to the Green Line, will be connected to the JLR Blue Line station and is designed to serve the traffic coming from the settlement neighborhoods of Ramot and Ramat Shlomo, among others.&amp;nbsp;
 The construction cost of the parking lot is estimated at NIS 124 million, and it is expected to include 5.5 floors in a total area of about 35,000 square meters with a total of 940 parking spaces. The works include the construction of an underground passage for vehicles and pedestrians, and ramps for the light rail.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>Shapir Engineering and Industry</t>
   </si>
   <si>
     <t xml:space="preserve">Shapir Engineering and Industry is a publicly traded Israeli company engaged in the production and supply of raw materials for construction, infrastructure, franchise, logistics, real estate and residential construction.&amp;nbsp;
 Through its subsidiaries, the company engages in the extraction of occupied natural resources, construction on occupied Palestinian land, and providing of services to the Israeli Ministry of Defense.
 Extraction of Occupied Natural Resources
 Natuf Quarry 
 Shapir operates the Natuf quarry and concrete plant located west of Ramallah near the settlement of Nili in the occupied West Bank.
 The 317,000 m2 quarry supplies concrete for construction sites in the occupied West Bank and within the Green Line. Dolomite type stone is extracted in the quarry, which is used for the production of gravel for asphalt and the concrete industry.
 Through its subsidiary, Shapir holds a mining license valid until December 31, 2024, which also includes a statutory plan for the expansion of the quarry, approved in September 2017. In 2017, the Israeli Civil Administration (ICA) in the occupied West Bank approved for the company to expand the area of the Natuf Quarry by an additional 100 dunams.
 The quarry and the concrete plant are operated by Shapir together with the Mateh Binyamin Development Company, which holds a 15-year mining and quarrying concession from the ICA. The Mateh Binyamin Development Company is owned by the Mateh Binyamin settlements&amp;#39; Regional Council, which consists of 47 settlements in the occupied West Bank.
 In 2013, Shapir signed a permit agreement for limestone and dolomite quarrying in the quarry with the ICA in the occupied West Bank, which expired in October 2015.
 Concrete Factories in the Occupied West Bank 
 Additionally, Shapir operates two concrete factories in the Atarot Industrial Zone in occupied East Jerusalem and in the settlement of Migdal Oz in Gush Etzion settlements&amp;rsquo; cluster in the occupied West Bank.
@@ -1114,51 +1010,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1217,668 +1113,697 @@
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="D5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="H5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I5" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="D6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="H6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="H8" s="0" t="s">
+      <c r="I8" s="0" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="H13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I13" s="0" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="H14" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="0" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="0" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="0" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="H19" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="I19" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="0" t="s">
+      <c r="H22" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I22" s="0" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H23" s="0"/>
+      <c r="H23" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I23" s="0" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>55</v>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="0">
+        <v>25</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">