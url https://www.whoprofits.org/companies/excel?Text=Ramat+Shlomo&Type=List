--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -453,50 +453,56 @@
   <si>
     <t>Oron Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of civil engineering, infrastructure, real estate and quarrying.
 Through its fully-owned subsidiaries, the Group is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank.
 Meitarim Quarry 
 The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 The company had two authorization contracts for the operation of the quarry for a total land area of 374 dunams, which were valid until December 2015 and have yet to be renewed. Meitarim Quarry&amp;#39;s annual mining rate is 2.5 million tons. In 2022, 2,789,799 tons of aggregates were mined. The company also operates concrete and asphalt plants next to the quarry, and facilities in an area of about 38 dunams for the quarry&amp;#39;s activity.
 Highway 60 (Tunnel Road) Expansion 
 Oron carries out the construction of a highway in the occupied West Bank, connecting West Bank settlements to Jerusalem.
 In 2020, Oron Infrastructure and Construction Ltd. won a tender to carry out tunneling, bridge construction and paving works in the expansion of the southern section of Highway 60 in occupied East Jerusalem, estimated at NIS 300 million.
 Highway 60, also known as Tunnel Road, passes directly under the Palestinian town of Beit Jala connecting Gush Etzion settlements in the occupied West Bank to Jerusalem, and providing access to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The highway serves vehicles with Israeli license plates only.
 The expansion project includes the construction of a new road, tunneling, bridge construction and paving works in the southern section of Highway 60 between the settlement neighborhood of Gilo in occupied East Jerusalem and the settlement of Beitar Ilit in the occupied West Bank. The expansion is designed to double the highway&amp;rsquo;s capacity and to ease settlers&amp;rsquo; movement between Jerusalem and the Gush Etzion settlement bloc and settlements farther south. More than 12 dunams of land were confiscated by the Israeli Civil Administration from the Palestinian village of al-Khader and the city of Beit Jala for the highway expansion.
 In February 2022, the company breached the new tunnel. As of September 2023, the company is still carrying out work for the new highway as part of the project.
 Settlement construction 
 In 2019, the company&amp;rsquo;s fully owned subsidiary Oron Real Estate, was involved in an expansion project of the settlement of Eshkolot in the occupied West Bank. The project included the marketing of 64 lots in the settlement in an area of half a dunam each, with 40 of which are villas and 24 of which are plots for independent construction as part of an expansion project of the settlement. The company&amp;rsquo;s stake in the project was 80%.
 Jerusalem Light Rail 
 In June 2021, the company&amp;rsquo;s fully-owned subsidiary Oron Infrastructure and Construction won the tender for the construction of a &amp;ldquo;Park and Drive&amp;rdquo; parking lot in Mount Hotzvim in Jerusalem, part of the Jerusalem Light Rail (JLR) network.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city. The parking lot, located adjacent to the Green Line, will be connected to the JLR Blue Line station and is designed to serve the traffic coming from the settlement neighborhoods of Ramot and Ramat Shlomo, among others.&amp;nbsp;
 The construction cost of the parking lot is estimated at NIS 124 million, and it is expected to include 5.5 floors in a total area of about 35,000 square meters with a total of 940 parking spaces. The works include the construction of an underground passage for vehicles and pedestrians, and ramps for the light rail.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>Shapir Engineering and Industry</t>
   </si>
   <si>
     <t xml:space="preserve">Shapir Engineering and Industry is a publicly traded Israeli company engaged in the production and supply of raw materials for construction, infrastructure, franchise, logistics, real estate and residential construction.&amp;nbsp;
 Through its subsidiaries, the company engages in the extraction of occupied natural resources, construction on occupied Palestinian land, and providing of services to the Israeli Ministry of Defense.
@@ -1010,51 +1016,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I26"/>
+  <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1542,267 +1548,296 @@
       </c>
       <c r="E18" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="0"/>
+      <c r="H20" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="I20" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>84</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>105</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="0" t="s">
+      <c r="F24" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="E24" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H24" s="0"/>
+      <c r="H24" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I24" s="0" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>114</v>
+        <v>90</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="H25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>42</v>
+        <v>116</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I26" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="0">
+        <v>26</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="I27" s="0" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>