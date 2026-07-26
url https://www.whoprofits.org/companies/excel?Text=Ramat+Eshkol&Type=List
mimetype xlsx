--- v0 (2026-05-30)
+++ v1 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -64,50 +64,68 @@
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
@@ -118,53 +136,50 @@
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Other</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
 Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Bank Leumi provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 The Jerusalem Light Rail 
 Bank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).
 In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project Danya Cebus and Dan Public Transportation Company.
 The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.
 The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project see Who Profits&amp;rsquo; Update Developments in the Expansion of the JLR Network: The Blue Line.
 In 2020, Bank Leumi financed the establishment of the JLR&amp;rsquo;s Red Line in a joint financing agreement with Hapoalim Bank with about NIS 2 billion for the JLR&amp;rsquo;s previous franchise, the Citypass Group.
 Design City 
 Bank Leumi financed the establishment of the Design City shopping complex, opened in July 2021, with NIS 250 million. The Design City is located in the Mishor Adumim settlement Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. For more on the Design City project see Who Profits report The Design City Shopping Complex Built on Occupied Palestinian Land.
 Real Estate Projects
 In June 2024, Bank Leumi granted a loan to the settlement-registered company, Kiryat Sefer (Diur Modi&amp;#39;in), located in the Beitar Ilit settlement. The bank holds the company&amp;rsquo;s account in its branch as collateral. Bank Leumi previously accompanied the construction of the company&amp;#39;s residential project called &amp;quot;Nofei Illit&amp;quot; in the settlement of Modi&amp;#39;in Ilit.
 In March and April 2024, Bank Leumi granted Leo Properties A.B.D. company two loans, holding as collateral the company&amp;rsquo;s contractual rights in two plots of about 37,497 m2 in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares, as part of Plan no. 6/7/ת/130 for change of designation from commerce to industry in the Industrial Zone.
 In March and April 2024, Bank Leumi granted Sheltam Building company two loans, holding as collateral the company&amp;rsquo;s contractual rights in two plots of about 37,497 m2 in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares, as part of Plan no. 6/7/ת/130 for change of designation from commerce to industry in the Industrial Zone.
 In March and April 2024, Bank Leumi granted Boneich Construction Development &amp;amp; Investments company two loans for the construction of 21 housing units in an area of 3,415 m2 in the settlement of Efrat on lands belonging to the Palestinian town of al-Khader. The bank holds as collateral the company&amp;rsquo;s contractual rights in the project, including the construction rights, in accordance with a lease agreement with the Israeli Civil Administration (ICA) in the occupied West Bank. 
 In June 2023, Bank Leumi granted Hasid Brothers Building Contracting Co. a loan, holding as collateral the company&amp;rsquo;s contractual rights in accordance to a development contract in an area of about 3,222 m2 near Armon HaNatziv Promenade in the settlement neighborhood of Talpiot East in occupied East Jerusalem according to Plan no. 4711 for the designation of the area to an area for hotels and tourism.
 In March 2023, Bank Leumi provided two loans to Hasid Brothers Building Contracting Co., holding as collateral the company&amp;rsquo;s contractual rights in three plots in a development project of a residential complex and public buildings in the Ramot settlement neighborhood in occupied East Jerusalem.&amp;nbsp; In 2012, Bank Leumi accompanied the Hasid Brothers&amp;rsquo; project for the construction of 77 housing units on an area of 6,347 m2 in the Har Homa settlement neighborhood in East Jerusalem as part of the neighborhood&amp;#39;s expansion.
 In 2022, Bank Leumi granted Israeli company Breeza Bagiva&amp;#39;a with a loan for a project in Alfei Menashe settlement according to plans no.&amp;nbsp;8\115&amp;nbsp;and&amp;nbsp;1\8\115&amp;nbsp;(both on occupied lands of Azzun village). The project stretches on 18,146 meters of land.
@@ -1387,51 +1402,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I28"/>
+  <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1459,786 +1474,813 @@
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0"/>
       <c r="I2" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="H3" s="0"/>
+      <c r="I3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="H4" s="0"/>
+      <c r="H4" s="0" t="s">
+        <v>27</v>
+      </c>
       <c r="I4" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="0"/>
+      <c r="I5" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H14" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H15" s="0"/>
+        <v>36</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>27</v>
+      </c>
       <c r="I15" s="0" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>87</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>89</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="G19" s="0" t="s">
+      <c r="H19" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="I19" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>36</v>
+        <v>98</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="H20" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H22" s="0"/>
+      <c r="H22" s="0" t="s">
+        <v>70</v>
+      </c>
       <c r="I22" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>119</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="0">
+        <v>28</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="E29" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">