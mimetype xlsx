--- v1 (2026-07-26)
+++ v2 (2026-09-14)
@@ -102,191 +102,57 @@
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
@@ -334,112 +200,51 @@
 Gaza
 In 2017, the company won three tenders for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza for NIS 770 million. The tender includes the construction of three sections of a wall using the hydromill method for a total length of approximately 16.8 km as part of the tender published by the Ministry of Defense.
 As part of the works, the company&amp;rsquo;s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company&amp;#39;s employees attacked protesters who demonstrated near the work site near the border with Gaza.
 Israeli military Intelligence Campus 
 The company carried out the construction of the Israeli military&amp;rsquo;s Intelligence campus (Kiryat Hatikshuv) in the Naqab, through its partnership with the construction contractor for the planning and construction work in the ICT campus together with the Israeli company Shikun &amp;amp; Binui. The work included the construction of all-purpose buildings on 173,000 square meters for the corps. The military ICT campus is part of the Israeli Ministry of Defense relocation plan of the military technology units including the ICT Corps&amp;rsquo; technology unit, the Air Force&amp;rsquo;s technology unit and the Southern Command headquarters, to the Naqab region. In June 2023, the company sold all its rights in Kidmat HaNegev ICT general partnership to Shikun &amp;amp; Binui.
 Camp Ariel Sharon
 The company carried out construction work in Camp Ariel Sharon, also called the &amp;ldquo;City of Training Bases&amp;rdquo; (Ir HaBahadim). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.
 For more on development and military projects in the Naqab see Who Profits Dynamic Report Tools of Dispossession in the Naqab.
 Services for the Israeli Police
 The company constructed the Tel Aviv District Police Headquarters office building.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>English Cake</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli bakery chain.
 The company operates branches in Gush Etzion settlement in the occupied West Bank.
 In occupied East Jerusalem, the company operates branches in Ramat Eshkol and Pisgat Ze&amp;#39;ev settlement neighborhoods.
 </t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
@@ -452,407 +257,96 @@
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t xml:space="preserve">GMV Innovating Solutions </t>
   </si>
   <si>
     <t>GMV Innovating Solutions S.A. is a privately owned Spanish technological group that provides engineering, development, consultancy and maintenance services of software and hardware systems to the Aeronautics, Defense and Security, Intelligent Transportation Systems, Cybersecurity, Information Technologies, Telecommunications and Healthcare sectors.GMV provides the railway and tram fleet management system for the Jerusalem Light Rail (JLR).&amp;nbsp;In April 2021, GMV was selected by&amp;nbsp;CAF (Construcciones y Auxiliar de Ferrocarriles) to provide its Automatic Vehicle Location System (AVLS) and Depot Management System (DMS) systems to the JLR as part of the extension of the JLR’s existing Red Line and the construction of the new Green Line, connecting Israeli settlements in occupied East Jerusalem to the western part of the city.&amp;nbsp;The systems are to be installed in 160 trains and 76 stations throughout a 4.5 years project, as part of the JLR expansion, carried out by&amp;nbsp;CAF&amp;nbsp;and its Israeli partner,&amp;nbsp;Shapir Engineering and Industry.The JLR’s Red Line connects the settlement neighborhood of Pisgat Ze'ev and Neve Yaakov, French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna in occupied East Jerusalem to the city center.The JLR’s Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, significantly easing access between the settlements and the western part of the city.&amp;nbsp;The system, based on GMV’s SAE-R software platform, will regulate the Red and Green lines operations, movement management, and train depot track occupancy. All of the light rail vehicles operating on the Red and Green lines will be fitted with onboard units and touchscreens and driver HMI (Human-Machine Interface), which connect with external sensors and the system’s control centre, comprising a set of servers in a virtual environment and several workstations.It will provide precise fleet tracking, driver communications and information for passengers onboard and in the station, as well as automatic train operation, dynamic routing, junction priority requests, automatic flange lubrication and tunnel lighting management, as well as the ability for the control center to manage the vehicle air-conditioning and passenger information equipment remotely.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.For more on the J-Net project, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
+    <t xml:space="preserve">Hamat Group </t>
+  </si>
+  <si>
+    <t>Israel, Occupied Palestinian Territory</t>
+  </si>
+  <si>
+    <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...98 lines deleted...]
-    <t>$5B-$10B</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
@@ -904,50 +398,53 @@
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>Salvat Logistica</t>
   </si>
   <si>
     <t xml:space="preserve">A Spanish company that provides international freight transport, distribution and other logistics services.
 Jerusalem Light Rail&amp;nbsp;
 The company has been contracted by CAF to co-manage the maritime transport of 114 tram wagons for the Jerusalem Light Rail project.
 The Jerusalem Light Rail (JLR) connects Israeli settlements in occupied East Jerusalem to the western part of the city, whilst expropriating Palestinian land and fragmenting Palestinian communities. The J-Net project, led by Spanish company CAF and Israeli Shapir Engineering, includes the extension of the JLR Red Line serving the settlement neighborhoods of Neve Ya&amp;rsquo;akov, Pisgat Ze&amp;rsquo;ev, French Hill, Ramat Eshkol and Ma&amp;rsquo;alot Dafna; and the construction of the Green Line, stretching from Mt. Scopus to Gilo settlement neighborhood.
 In May 2022, two CAF URBOS100 trains arrived from CAF factory at Zaragoza in Spain to the port of Ashdod with the assistance of Salvat Logistica, and from there to the depot in the French Hill settlement neighborhood. CAF will provide 57 electric trains (114&amp;nbsp;tram wagons) over a period of four years, at an estimated cost of 3 million euros per train, a total of about NIS 1.2 billion. Additional trains that will arrive will be absorbed in the new depot in Neve Ya&amp;rsquo;akov settlement neighborhood.
 </t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>Shapir Engineering and Industry</t>
   </si>
   <si>
     <t xml:space="preserve">Shapir Engineering and Industry is a publicly traded Israeli company engaged in the production and supply of raw materials for construction, infrastructure, franchise, logistics, real estate and residential construction.&amp;nbsp;
 Through its subsidiaries, the company engages in the extraction of occupied natural resources, construction on occupied Palestinian land, and providing of services to the Israeli Ministry of Defense.
 Extraction of Occupied Natural Resources
 Natuf Quarry 
 Shapir operates the Natuf quarry and concrete plant located west of Ramallah near the settlement of Nili in the occupied West Bank.
 The 317,000 m2 quarry supplies concrete for construction sites in the occupied West Bank and within the Green Line. Dolomite type stone is extracted in the quarry, which is used for the production of gravel for asphalt and the concrete industry.
 Through its subsidiary, Shapir holds a mining license valid until December 31, 2024, which also includes a statutory plan for the expansion of the quarry, approved in September 2017. In 2017, the Israeli Civil Administration (ICA) in the occupied West Bank approved for the company to expand the area of the Natuf Quarry by an additional 100 dunams.
 The quarry and the concrete plant are operated by Shapir together with the Mateh Binyamin Development Company, which holds a 15-year mining and quarrying concession from the ICA. The Mateh Binyamin Development Company is owned by the Mateh Binyamin settlements&amp;#39; Regional Council, which consists of 47 settlements in the occupied West Bank.
 In 2013, Shapir signed a permit agreement for limestone and dolomite quarrying in the quarry with the ICA in the occupied West Bank, which expired in October 2015.
 Concrete Factories in the Occupied West Bank 
 Additionally, Shapir operates two concrete factories in the Atarot Industrial Zone in occupied East Jerusalem and in the settlement of Migdal Oz in Gush Etzion settlements&amp;rsquo; cluster in the occupied West Bank.
 In August 2022, Who Profits team documented a company truck at the Qalandiya checkpoint in the occupied West Bank.
 Gitit Quarry 
 Shapir holds rights in the Gitit quarry located in the settlement of Gitit in the occupied West Bank. The quarry area is 2,264,126 m2 of land belonging to the Palestinian town of Aqraba. The quarry is currently inactive.
 In 2004, the company signed a Memorandum of Understandings with the Gitit settlement for the purchase of the rights to operate the quarry. According to the agreement, Shapir would pay the settlement a total of NIS 1,000,000 plus VAT at the beginning of every five years of operation of the quarry and another NIS 1 plus VAT for every 15 tons of aggregate during the period of operation. In addition, Shapir undertook to pay the settlement NIS 100,000 as an advance, as well as to provide it with a loan of NIS 200,000.
 In 2016, the residents of Aqraba petitioned the Israeli Supreme Court to cancel the seizure order of their lands, including the seizure order of the area allocated for the construction of a quarry. The case is currently pending.
 The Jerusalem Light Rail 
 Through its subsidiaries, Shapir carries out the operation, expansion and upgrade of the Jerusalem Light Rail.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.
 Shapir, together with Spanish company CAF - Construcciones y Auxiliar de Ferrocarriles, holds 50% in CFIR Light Rail Ltd., the consortium operating the Jerusalem Light Rail network, and 50% in LAVI Light Rail O&amp;amp;M Ltd. (formerly J-Net O&amp;amp;M Ltd), the Operation and Maintenance contractor of the project.
@@ -1530,612 +1027,614 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F5" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="0"/>
+      <c r="H5" s="0" t="s">
+        <v>27</v>
+      </c>
       <c r="I5" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I7" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="H10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>35</v>
+        <v>73</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="D18" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="E18" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="G18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="H18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="G20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" s="0" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>112</v>
       </c>
       <c r="H25" s="0" t="s">
@@ -2163,118 +1662,118 @@
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>116</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>119</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>120</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>119</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>123</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>127</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>128</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>