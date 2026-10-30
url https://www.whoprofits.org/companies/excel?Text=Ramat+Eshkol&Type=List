--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -12,120 +12,141 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
   </si>
@@ -158,216 +179,177 @@
   </si>
   <si>
     <t>Dan Public Transportation Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation company that operates public bus services. The company is also active in the real estate sector and provides private transportation services.
 The company is involved in the construction of residential and transportation projects in settlement neighborhoods and in the Jerusalem Light Rail project in occupied East Jerusalem.
 Israeli Construction on Occupied Land
 Dan Group&amp;rsquo;s real estate company, Dan Nadlan, is initiating residential projects in settlement neighborhoods in occupied East Jerusalem, including Armon HaNatziiv, Pisgat Ze&amp;rsquo;ev and French Hill.
 As of May 2023, the company&amp;rsquo;s projects include residential and commerce complexes with 800 housing units in Pisgat Ze&amp;rsquo;ev and 400 housing units in French Hill.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Dan Public Transportation, the Spanish infrastructure company COMSA&amp;nbsp;and Israeli company Danya Cebus.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
-    <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
-[...29 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>A publicly traded Israeli construction company. Danya Cebus Group is one of the largest Israeli construction and infrastructure companies. The company specializes in executing large and complex infrastructure projects that include paving roads, building railway infrastructure, bridges, parking lots, tunnel mining and developing associated infrastructure.&amp;nbsp;The Group is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. In addition, the company provides construction services for military projects for the Israeli Ministry of Defense.&amp;nbsp;The Jerusalem Light RailDanya Cebus is the establisher and operator of the Blue Line of the Jerusalem Light Rail.The company holds 50% of the Blue Line project concessionaire and 75% of the project construction contractor.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.In September 2023, the company’s consortium, JTrain, was awarded the tender for the financing, planning, construction, maintenance and operation of the JLR’s third light rail line for a period of 25 years. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus and&amp;nbsp;Dan Public Transportation Company.&amp;nbsp;In July 2025, the JTrain consortium received approval to start construction work.&amp;nbsp;The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.&amp;nbsp;As part of the project, estimated at NIS 9 billion, the company will establish, operate, and maintain the Blue Line, including constructing a train depot complex, an elevated and underground track section, and the construction of 3 underground stations.The project is financed by a consortium led by&amp;nbsp;Bank Leumi.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.Construction on Occupied LandDanya Cebus has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;In January 2020, the company’s fully owned subsidiary Cebus Rimon won a tender to supply and install prefabricated transformer rooms in the settlement of Modi’in Illit in the West Bank.In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.The company also built a commercial complex for&amp;nbsp;Rami Levy&amp;nbsp;in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.The company built the Hebrew University's residential student dormitories, the "Students Village", in the settlement neighborhood of French Hill in occupied East Jerusalem. The project was carried out in partnership with the&amp;nbsp;Minrav Group. The residential complex includes 9 buildings spanning 40,000 square meters and can accommodate 1,600 students. The project also included infrastructure works and road development.&amp;nbsp;The company’s fully owned subsidiary Cebus Rimon was involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train, see Who Profits’ Update&amp;nbsp;Crossing the Line.In previous years,&amp;nbsp;the Group was involved in the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the "Green Park" neighborhood in the settlement of Modi'in Illit, and the "Nofei Hasela" neighborhood in the settlement of Ma’ale Adumim in the occupied West Bank.Exploitation of Occupied ResourcesIn 2022, Danya Cebus along with&amp;nbsp;Electra&amp;nbsp;won a NIS 600 million tender by Mekorot Water Company for planning and drilling of around 70 water wells. the company is carrying out the planning and execution of 36 water well drilling and installation of pumping stations including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;In August 2025, the company received additional 12 water well drillings from Mekorot, estimated at NIS 150 million.&amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Exploitation of Occupied Water ResourcesDanya Group’s Metsada conducts geophysical testing of water wells in the occupied West Bank for the Israel Water Authority.In September 2024, Danya Cebus was contracted by the Israel Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000. The project includes monitoring, water sampling, and pumping in the Mountain Aquifer, which is the main groundwater basin in the West Bank.The project in the Mountain Aquifer has been carried out by Metsada team since 2005 through a contract with Danya Cebus' parent company, Lapidoth Capital.&amp;nbsp;Metsada also provides services to international companies drilling gas and oil wells offshore Israel in the Mediterranean.In September 2024, Danya Cebus was contracted by the Israeli Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000:&amp;nbsp;The observation well monitoring project includes monitoring in the mountain aquifer and the coastal aquifer, including water sampling, television photography, and pumpings for water sampling and cleaning of wells.The project in the Mountain Aquifer has been carried out since 2005 through a contract with the Metsada team of the Lapidot company.&amp;nbsp;The Metsada team performs geophysical tests on oil, water, research and observation wells drilled, including in the occupied West Bank. In addition, international companies drilling gas and oil wells in the sea off the coast of Israel use the services of the Metsada team.&amp;nbsp;The Mountain Aquifer is the main groundwater basin in the West Bank, extending across both sides of the Green Line.Services for the Israeli Ministry of DefenseGaza BarrierIn 2017, Danya Cebus won three tenders worth NIS 770 million for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza. The tender included the construction of three sections of a 16.8 kilometer long wall using the hydro-mill method for the Israeli Ministry of Defense.As part of the works, the company’s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company's employees attacked protesters who demonstrated near the work site near the border with Gaza.Israeli Military ICT Campus (Kiryat HaTikshuv)Danay Cebus carried out construction works for the&amp;nbsp;Israeli military Information and Communication Technology (ICT) Campus in the Naqab.The company carried out the construction of the Israeli military ICT Campus together with&amp;nbsp;Shikun &amp;amp; Binui under a 2018 tender. The works included the construction of all-purpose buildings on 173,000 square meters for the military's technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters. The project was part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab region.&amp;nbsp;In April 2023, Danya Cebus sold its shares in the construction contractor to&amp;nbsp;Shikun &amp;amp; Binui for NIS 7.5 million plus VAT.Camp Ariel Sharon Military BaseBetween 2013 and 2016,&amp;nbsp;Danya Cebus carried out construction work in Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.For more on development and military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Collaborations with the Military&amp;nbsp;In November 2025, the company launched the "Building a Future for Combatants" program in collaboration with the Israeli military's 7186th Military Engineering Unit of the Technology and Logistics Division. The program offers professional training in the field of civil engineering for combatants and military engineering operators, provided by company employees and the unit's reservists.Services for the Israeli PoliceDanya Cebus constructed the Isreali Police’s Tel Aviv District Police Headquarters office building.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>English Cake</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli bakery chain.
 The company operates branches in Gush Etzion settlement in the occupied West Bank.
 In occupied East Jerusalem, the company operates branches in Ramat Eshkol and Pisgat Ze&amp;#39;ev settlement neighborhoods.
 </t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t xml:space="preserve">GMV Innovating Solutions </t>
   </si>
   <si>
     <t>GMV Innovating Solutions S.A. is a privately owned Spanish technological group that provides engineering, development, consultancy and maintenance services of software and hardware systems to the Aeronautics, Defense and Security, Intelligent Transportation Systems, Cybersecurity, Information Technologies, Telecommunications and Healthcare sectors.GMV provides the railway and tram fleet management system for the Jerusalem Light Rail (JLR).&amp;nbsp;In April 2021, GMV was selected by&amp;nbsp;CAF (Construcciones y Auxiliar de Ferrocarriles) to provide its Automatic Vehicle Location System (AVLS) and Depot Management System (DMS) systems to the JLR as part of the extension of the JLR’s existing Red Line and the construction of the new Green Line, connecting Israeli settlements in occupied East Jerusalem to the western part of the city.&amp;nbsp;The systems are to be installed in 160 trains and 76 stations throughout a 4.5 years project, as part of the JLR expansion, carried out by&amp;nbsp;CAF&amp;nbsp;and its Israeli partner,&amp;nbsp;Shapir Engineering and Industry.The JLR’s Red Line connects the settlement neighborhood of Pisgat Ze'ev and Neve Yaakov, French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna in occupied East Jerusalem to the city center.The JLR’s Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, significantly easing access between the settlements and the western part of the city.&amp;nbsp;The system, based on GMV’s SAE-R software platform, will regulate the Red and Green lines operations, movement management, and train depot track occupancy. All of the light rail vehicles operating on the Red and Green lines will be fitted with onboard units and touchscreens and driver HMI (Human-Machine Interface), which connect with external sensors and the system’s control centre, comprising a set of servers in a virtual environment and several workstations.It will provide precise fleet tracking, driver communications and information for passengers onboard and in the station, as well as automatic train operation, dynamic routing, junction priority requests, automatic flange lubrication and tunnel lighting management, as well as the ability for the control center to manage the vehicle air-conditioning and passenger information equipment remotely.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.For more on the J-Net project, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;</t>
   </si>
   <si>
-    <t>Services to the Settlements, Settlement Enterprise</t>
-[...1 lines deleted...]
-  <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t xml:space="preserve">Hamat Group </t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
-    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
-    <t>USA</t>
-[...1 lines deleted...]
-  <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
-  </si>
-[...1 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
@@ -899,51 +881,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I29"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -958,828 +940,857 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0"/>
+      <c r="H2" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I2" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>23</v>
-      </c>
-[...16 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I6" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>70</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="I14" s="0" t="s">
         <v>23</v>
-      </c>
-[...16 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>79</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H16" s="0"/>
+        <v>38</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I16" s="0" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="H17" s="0"/>
+      <c r="I17" s="0" t="s">
         <v>23</v>
-      </c>
-[...16 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>87</v>
+        <v>38</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="H20" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>96</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>101</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H23" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>71</v>
+      </c>
       <c r="I23" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F25" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="G25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>113</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="0" t="s">
+      <c r="H26" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I26" s="0" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F27" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="G27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="0" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>123</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>124</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="F29" s="0" t="s">
+      <c r="H29" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I29" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="G29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="0" t="s">
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="0">
+        <v>29</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="I29" s="0" t="s">
-        <v>21</v>
+      <c r="C30" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">