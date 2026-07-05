--- v0 (2026-05-20)
+++ v1 (2026-07-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -378,58 +378,60 @@
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
-    <t>K-9 Solutions</t>
-[...6 lines deleted...]
-    <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
+    <t xml:space="preserve">K-9 Solutions </t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides sniffer dogs to detect explosives and weapons, and for inspection and deterrence for civilian and security agencies.Among the company's clients are the Israeli Ministry of Defense and the Crossing Points Authority (CPA), which is in charge of Israeli checkpoints in the occupied West Bank and surrounding the Gaza Strip.Services for Checkpoints&amp;nbsp;GazaIn October 2025, the company was contracted by the Israel Tax Authority as sole supplier to provide outsourcing services for performing dog inspections at the customs inspection site at the Israeli-controlled Kerem Shalom Crossing for inspection of goods entering the Gaza Strip, from January 2026 until December 2026 for NIS 560,736.The contract is part of the establishment of an Israeli customs inspection site at the Kerem Shalom checkpoint to inspect humanitarian aid and cargo entering the besieged Gaza Strip using sniffer dogs in security inspection processes. The site was established in October 2025 in cooperation with the Israeli Ministry of Defense (IMOD).According to the contract, K-9 Solutions was authorized and approved by the Israel Police to operate dogs at the checkpoint. Kerem Shalom Crossing, controlled by Israeli authorities, is a main access point for humanitarian aid and humanitarian personnel to the besieged Gaza Strip. Since October 2023, Israel has significantly restricted and completely blocked the entry of food and humanitarian aid into Gaza, creating a severe humanitarian and famine crisis. According to humanitarian aid organizations, Israeli authorities are delaying and preventing the entry of life-saving aid and essential goods through Kerem Shalom into Gaza by implementing a lengthy, non-transparent, and logistically complicated inspection process for cargo.West Bank&amp;nbsp;In January 2026, the company published a job ad for dog handlers for a security body. The ad states that the job area includes Hashmonaim, which is the name of a settlement in the occupied West Bank and a checkpoint operated by the Crossing Points Authority (CPA) next to it.In 2008, the company's dogs and dog handlers were documented searching cars belonging to Palestinians at the Qalandiya checkpoint.&amp;nbsp;Israeli Ministry of DefenseIn June 2021 and August 2019, the company issued price quotations to the IMOD for operating sniffer dogs to perform scans for inspection and deterrence on a mission basis of NIS 1,200 for up to four hours and NIS 60,000 for a total of 50 missions.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>KalRam Yacobowitz</t>
   </si>
   <si>
     <t xml:space="preserve">Kalram is a global manufacturer and developer of advanced fencing systems and access control
 The company develops and creates advanced systems for military bases, security factories, security and army facilities and prisons.
 Turnstiles of the company have been documented in the checkpoints of Macabim, Metar,&amp;nbsp;Irtah,&amp;nbsp;Beit Iba,&amp;nbsp;Jalameh&amp;nbsp;and&amp;nbsp;Qalandiya.
 Additionally, fences manufactured by the company were&amp;nbsp;erected in the&amp;nbsp;Ariel industrial Zone&amp;nbsp;and in the&amp;nbsp;settlement neighborhood&amp;nbsp;of&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;in the occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
@@ -569,70 +571,70 @@
   <si>
     <t xml:space="preserve">Rapiscan Systems is a wholly-owned subsidiary of OSI Systems. It manufactures baggage and cargo inspection systems, baggage screening systems and products in the fields of people screening, radiation detection and trace detection.
 The company&amp;#39;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;#39;ar Efrayim) checkpoints in the West Bank, and in entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel: G4S Security Technologies Israel (Hashmira).&amp;nbsp;In March 2016, the Israeli Ministry of Public Security&amp;#39;s Tender Committee approved a one-year contract with G4S Israel for supplying magnometric portals in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. In April 2017, the Tenders Committee of the Civil Administration approved a one-year maintenance contract for 9 magentometers installed in Civil Administration sites for the amount of 40,000 NIS.
 The company&amp;#39;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;#39;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 </t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t xml:space="preserve">S.I.H Security Cleaning and Services </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides security and cleaning services. The company offers security services for government and military facilities. The company&amp;#39;s management team includes senior figures from the Israel Security Agency (Shin Bet), the Mossad, and elite units in the Israeli army.
 The company provides security services to Israeli checkpoints and settlements.
 Checkpoints 
 The company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem. &amp;nbsp;
 In December 2024, the company won a tender from the Israel Police to provide security services for six checkpoints in occupied East Jerusalem area that are under the authority of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope. The company was awarded the contract to provide security services in &amp;ldquo;Cluster A: Northern Sector&amp;rdquo;, which includes the Qalandiya, Bituniya, Shuafat, Ofer, Hizma, Al Jib, and Ras Bidu checkpoints. The contract period is two years, with the option of extending the first contract period by an additional year or in part for up to three additional years.
 Security Services in East Jerusalem 
 Additionally, the company provides the Israel Police with armed security guards for the Western Wall Security Unit operating in the Western Wall site in the Old City in occupied East Jerusalem.
 Services to Settlement 
 The company provides security guards for the Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank.
 </t>
   </si>
   <si>
+    <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
+  </si>
+  <si>
     <t>Shamrad Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Shamrad Electronics (1977) Ltd. is a private Israeli manufacturer of security and control systems, CCTV cameras, specialized audio, IT and communications infrastructures, multimedia, mass warning and P/A systems.
 The company is an authorized supplier for the Israeli Ministry of Defense, the Prisons Services, Israel Police, Government Offices, and the Local Government Economic Services.
 Services to Israeli Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA):
 In May 2023, the company won an exception from tender by the Israeli Coordinator of Government Activities in the Territories (COGAT) to provide maintenance services of low voltage systems for the Israeli Civil Administration (ICA) for the period between June 2023 and May 2024 for NIS 300,000.
 Also, in 2023, the company was awarded three contracts with the Israeli Coordination of Government Activities in the Territories (COGAT). The contracts included the Maintenance of low voltage systems and purchases totaling NIS 41,687. In 2022, the company was awarded three contracts with COGAT for the same services totaling NIS 259,284. In 2021, the company was awarded four contracts with COGAT, including the provision of warehouse security cameras and cameras for the service centers, totaling NIS 282,041.
 Between the years 2015 and 2020, the company was awarded 35 contracts with COGAT totaling NIS 3,592,140 of which NIS 635120, was for the provision of security services, and the installation of cameras and a CCTV surveillance network for COGAT&amp;#39;s biometric projects. 
 In 2016, the company signed a contract with the ICA worth NIS 18,801 for the maintenance of a CCTV surveillance network.
 Services to the Israeli Police:
 In April 2022 the company won a tender with the Israeli Police for the procurement of front command room equipment, as well as in April 2021 for the provision of security services and operational equipment.
 The company is a franchisee of the Israeli Ministry of Internal Security for the implementation of protection systems within the framework of the &amp;quot;A city without violence&amp;quot; project. The company was awarded three times the framework tender for supplying security systems to all the units and divisions of the Israeli Military. In February 2016, a security camera with the company&amp;rsquo;s logo was documented in the Qalandiya checkpoint.
 In 2017, the company won a tender to provide and install security cameras in the settlement of Kiryat Arba in the occupied West Bank.
 Service to the Israeli Prison Services (IPS):
 Between 2015 and 2020, the company installed, provided maintenance and repair services, and operated security systems for the Israeli Prison Services (IPS), under 11 contracts totaling NIS 1,600,934.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Shapir Engineering and Industry</t>
   </si>
   <si>
     <t xml:space="preserve">Shapir Engineering and Industry is a publicly traded Israeli company engaged in the production and supply of raw materials for construction, infrastructure, franchise, logistics, real estate and residential construction.&amp;nbsp;
 Through its subsidiaries, the company engages in the extraction of occupied natural resources, construction on occupied Palestinian land, and providing of services to the Israeli Ministry of Defense.
 Extraction of Occupied Natural Resources
 Natuf Quarry 
 Shapir operates the Natuf quarry and concrete plant located west of Ramallah near the settlement of Nili in the occupied West Bank.
 The 317,000 m2 quarry supplies concrete for construction sites in the occupied West Bank and within the Green Line. Dolomite type stone is extracted in the quarry, which is used for the production of gravel for asphalt and the concrete industry.
 Through its subsidiary, Shapir holds a mining license valid until December 31, 2024, which also includes a statutory plan for the expansion of the quarry, approved in September 2017. In 2017, the Israeli Civil Administration (ICA) in the occupied West Bank approved for the company to expand the area of the Natuf Quarry by an additional 100 dunams.
 The quarry and the concrete plant are operated by Shapir together with the Mateh Binyamin Development Company, which holds a 15-year mining and quarrying concession from the ICA. The Mateh Binyamin Development Company is owned by the Mateh Binyamin settlements&amp;#39; Regional Council, which consists of 47 settlements in the occupied West Bank.
 In 2013, Shapir signed a permit agreement for limestone and dolomite quarrying in the quarry with the ICA in the occupied West Bank, which expired in October 2015.
 Concrete Factories in the Occupied West Bank 
 Additionally, Shapir operates two concrete factories in the Atarot Industrial Zone in occupied East Jerusalem and in the settlement of Migdal Oz in Gush Etzion settlements&amp;rsquo; cluster in the occupied West Bank.
 In August 2022, Who Profits team documented a company truck at the Qalandiya checkpoint in the occupied West Bank.
 Gitit Quarry 
 Shapir holds rights in the Gitit quarry located in the settlement of Gitit in the occupied West Bank. The quarry area is 2,264,126 m2 of land belonging to the Palestinian town of Aqraba. The quarry is currently inactive.
 In 2004, the company signed a Memorandum of Understandings with the Gitit settlement for the purchase of the rights to operate the quarry. According to the agreement, Shapir would pay the settlement a total of NIS 1,000,000 plus VAT at the beginning of every five years of operation of the quarry and another NIS 1 plus VAT for every 15 tons of aggregate during the period of operation. In addition, Shapir undertook to pay the settlement NIS 100,000 as an advance, as well as to provide it with a loan of NIS 200,000.
 In 2016, the residents of Aqraba petitioned the Israeli Supreme Court to cancel the seizure order of their lands, including the seizure order of the area allocated for the construction of a quarry. The case is currently pending.
 The Jerusalem Light Rail 
 Through its subsidiaries, Shapir carries out the operation, expansion and upgrade of the Jerusalem Light Rail.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.
 Shapir, together with Spanish company CAF - Construcciones y Auxiliar de Ferrocarriles, holds 50% in CFIR Light Rail Ltd., the consortium operating the Jerusalem Light Rail network, and 50% in LAVI Light Rail O&amp;amp;M Ltd. (formerly J-Net O&amp;amp;M Ltd), the Operation and Maintenance contractor of the project.
@@ -1421,438 +1423,440 @@
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H13" s="0"/>
-      <c r="I13" s="0"/>
+      <c r="I13" s="0" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>52</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="0"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>