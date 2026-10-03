--- v1 (2026-07-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -406,62 +406,74 @@
     <t>A private Israeli company that provides sniffer dogs to detect explosives and weapons, and for inspection and deterrence for civilian and security agencies.Among the company's clients are the Israeli Ministry of Defense and the Crossing Points Authority (CPA), which is in charge of Israeli checkpoints in the occupied West Bank and surrounding the Gaza Strip.Services for Checkpoints&amp;nbsp;GazaIn October 2025, the company was contracted by the Israel Tax Authority as sole supplier to provide outsourcing services for performing dog inspections at the customs inspection site at the Israeli-controlled Kerem Shalom Crossing for inspection of goods entering the Gaza Strip, from January 2026 until December 2026 for NIS 560,736.The contract is part of the establishment of an Israeli customs inspection site at the Kerem Shalom checkpoint to inspect humanitarian aid and cargo entering the besieged Gaza Strip using sniffer dogs in security inspection processes. The site was established in October 2025 in cooperation with the Israeli Ministry of Defense (IMOD).According to the contract, K-9 Solutions was authorized and approved by the Israel Police to operate dogs at the checkpoint. Kerem Shalom Crossing, controlled by Israeli authorities, is a main access point for humanitarian aid and humanitarian personnel to the besieged Gaza Strip. Since October 2023, Israel has significantly restricted and completely blocked the entry of food and humanitarian aid into Gaza, creating a severe humanitarian and famine crisis. According to humanitarian aid organizations, Israeli authorities are delaying and preventing the entry of life-saving aid and essential goods through Kerem Shalom into Gaza by implementing a lengthy, non-transparent, and logistically complicated inspection process for cargo.West Bank&amp;nbsp;In January 2026, the company published a job ad for dog handlers for a security body. The ad states that the job area includes Hashmonaim, which is the name of a settlement in the occupied West Bank and a checkpoint operated by the Crossing Points Authority (CPA) next to it.In 2008, the company's dogs and dog handlers were documented searching cars belonging to Palestinians at the Qalandiya checkpoint.&amp;nbsp;Israeli Ministry of DefenseIn June 2021 and August 2019, the company issued price quotations to the IMOD for operating sniffer dogs to perform scans for inspection and deterrence on a mission basis of NIS 1,200 for up to four hours and NIS 60,000 for a total of 50 missions.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>KalRam Yacobowitz</t>
   </si>
   <si>
     <t xml:space="preserve">Kalram is a global manufacturer and developer of advanced fencing systems and access control
 The company develops and creates advanced systems for military bases, security factories, security and army facilities and prisons.
 Turnstiles of the company have been documented in the checkpoints of Macabim, Metar,&amp;nbsp;Irtah,&amp;nbsp;Beit Iba,&amp;nbsp;Jalameh&amp;nbsp;and&amp;nbsp;Qalandiya.
 Additionally, fences manufactured by the company were&amp;nbsp;erected in the&amp;nbsp;Ariel industrial Zone&amp;nbsp;and in the&amp;nbsp;settlement neighborhood&amp;nbsp;of&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;in the occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
+    <t>MDT Armor</t>
+  </si>
+  <si>
+    <t>MDT Armor is an American provider of armored vehicles for military, law enforcement and civilian use.MDT Armor is a key supplier of&amp;nbsp;ultra-light armored military vehicles to the Israeli military. The company&amp;nbsp;manufactures the “David” military ultra-light armored personnel carrier.“David” Armored VehicleMDT’s “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux.&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux. The David is the most common armored reconnaissance, command and patrol vehicle in the Israeli military and serves as a critical component of the Israeli military's operational capabilities. The vehicle has a roof turret with a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is widely used by fighters in all sectors, mainly in the occupied West Bank and surrounding the besieged Gaza. It has also been&amp;nbsp;used by the Israeli Border Police in occupied East Jerusalem.&amp;nbsp;MDT is the sole supplier of the David vehicle, and it is marketed as battle-proven for its use by the Israeli military.Contracts with the Israeli Ministry of Defense&amp;nbsp;In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle, manufactured by MDT Armor in the United States.&amp;nbsp;In April 2025, MDT Armor was awarded a USD 15.4 million contract from the U.S. Army to supply approximately 100 armored vehicles and related parts to the Israeli military.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. Deliveries were scheduled to be completed by the end of September 2025.&amp;nbsp;In July 2021, MDT Armor was awarded a USD 10 million sole supplier contract to manufacture and supply 65–70 David vehicles to the Israeli military. The contract was issued by the U.S. Department of Defense and funded through the U.S. Foreign Military Sales program.&amp;nbsp;Gaza Genocide&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the Israeli military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is often used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm Refugee Camp in the occupied West Bank.&amp;nbsp;On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
 Company equipment was documented in Hebron, and the Qalandiya and Huwara checkpoints in the West Bank.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
 The Jerusalem Light Rail&amp;nbsp; 
 The company provides security services to the Jerusalem Light Rail, which connects settlement neighborhoods in occupied East Jerusalem to the western part of the city.
 In June 2011, the company won the tender for the security of the JLR. In November 2023, the company won an additional tender issued by the Jerusalem municipality for security services for the Jerusalem Light Rail (JLR).
@@ -529,51 +541,66 @@
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
-    <t>East Jerusalem, Gaza, West Bank</t>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Phoenicia America-Israel (Flat Glass)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures glass products.
 Phoenicia is the largest manufacturer and provider of glass in the Israeli state. The company provides bullet proof glass and blast-proof glass to armored vehicles used by the Israeli Military. Phoenicia also provided bullet-proof and blast-proof glass windows for the Qalandiya checkpoint in the occupied West Bank. It has also provided bullet-proof windows for residential homes in the settlement of Gilo in East Jerusalem.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Rapiscan Systems</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">Rapiscan Systems is a wholly-owned subsidiary of OSI Systems. It manufactures baggage and cargo inspection systems, baggage screening systems and products in the fields of people screening, radiation detection and trace detection.
 The company&amp;#39;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;#39;ar Efrayim) checkpoints in the West Bank, and in entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel: G4S Security Technologies Israel (Hashmira).&amp;nbsp;In March 2016, the Israeli Ministry of Public Security&amp;#39;s Tender Committee approved a one-year contract with G4S Israel for supplying magnometric portals in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. In April 2017, the Tenders Committee of the Civil Administration approved a one-year maintenance contract for 9 magentometers installed in Civil Administration sites for the amount of 40,000 NIS.
 The company&amp;#39;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;#39;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 </t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
@@ -663,60 +690,72 @@
 In November 2021, Who Profits documented a Shapir truck taking part in works on the expansion of Nabi Elyas bypass road in the occupied West Bank. The bypass road expropriates Palestinian land for a project aimed to benefit an illegal settler population. For more on the road, read Who Profits update&amp;nbsp;Roads and Infrastructure&amp;nbsp;Nabi Elyas Bypass Road (Highway 55).
 Previously, Shapir carried out infrastructure projects in the settlement neighborhoods of Gilo, Ramat Shlomo and Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem, and projects in the settlements of Ma&amp;rsquo;ale Adumim and Beit Horon in the occupied West Bank. In addition, the company constructed a 350 meter bridge in the Gush Etzion settlements cluster in the occupied West Bank; two bridges and an interchange in the Ramot settlement neighborhood in occupied East Jerusalem; and the Eshkol Tunnel which runs under the Israel Police national headquarters in the Kiryat Menachem Begin government buildings complex in occupied East Jerusalem.
 According to a 2012 contract signed between Shapir and Moriah Jerusalem Development Corporation, Shapir was responsible for paving work and extension as part of the expansion of Road 50 (also referred to as Begin South Road) beyond the Green Line. The expanded section connects the Gilo settlement neighborhood in East Jerusalem to Highway 60 (the Tunnels Road), which crosses the West Bank from the north to the south.
 Between 2010 and 2015, the company performed infrastructure works for the construction of the Tel Aviv Jerusalem fast train (A1 train), which crosses into the occupied West Bank in two areas, with a financial scope of approximately NIS 1.6 billion.
 Services to the Israeli military 
 Israeli military Unified Supply Center 
 In January 2020, Shapir&amp;rsquo;s subsidiary, Shapir Orian Logistics (60%), was awarded a tender by the Israeli Ministry of Defense (IMOD) for a financing concession agreement for the planning, construction, operation and maintenance of three logistics centers for the Israeli military for a period of 26 years, of which 5 years for the construction period, for NIS 1.25 billion.
 The military Unified Supply Center project includes the construction of three new supply centers as part of a future plan to unify all the logistics centers that will provide logistics services to all army units. The total area of the project is 1,700,000 m2 including 210,000 m2 of dedicated construction and 60,000 m2 of administrative construction.
 Starting from the date of operation of the project and throughout its duration, the company will receive regular payments that will reach a total amount of NIS 5.5 billion. Shapir&amp;rsquo;s estimated revenues from the project are estimated at NIS 2.359 billion.
 Naqab 
 Petroleum Exploration
 Shapir holds a land license for petroleum exploration in a land area of approximately 337,000,000 m2 in the northeastern Naqab and southern Judean desert. In 2019, the company received a license from the Ministry of Energy for a period of 3 years, which was later extended until the end of 2025.
 Additionally, the company holds a license for oil shale exploration of oil shale minerals for cement production at the Oron site in the Naqab.&amp;nbsp;
 Highway 6
 Between 2013 and 2017, the company constructed the southern section of Highway 6 near the village of Laqiya in the Naqab. The project included the construction of a new road section with two lanes in each direction, bridges with a total area of ​​approximately 16,300 m2, retaining walls, drainage canals and landscaping works and systems in a financial scope of about NIS 311 million.
 Highway 6 is one of Israeli developmental projects in the Naqab region leading to the dispossession of the Naqab&amp;rsquo;s Palestinian Bedouin communities. For more see Who Profits&amp;rsquo; interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Real Estate</t>
   </si>
   <si>
-    <t>$1B-$5B</t>
-[...1 lines deleted...]
-  <si>
     <t>Sheleg Lavan (White Snow)</t>
   </si>
   <si>
     <t>A private Israeli company that provides security and cleaning services to private, government and public entities, including the Israeli Ministry of Defense. &amp;nbsp;Private Security at CheckpointsThe company provides security guards and inspectors to Israeli checkpoints in the occupied West Bank and East Jerusalem for the Israeli Ministry of Defense Crossings Authority and the Israel Police.Services to the Israeli Ministry of DefenseThe company provides security guards and inspectors at checkpoints for the Israeli Ministry of Defense’s (IMOD) Crossings Authority, which operates 15 checkpoints in the occupied West Bank. The company has also provided security guards and inspectors for the Erez Checkpoint, which up to October 2023 was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.According to a response to a Freedom of Information request submitted in April 2018 by Who Profits to the Israeli Ministry of Defense, the company provides security and cleaning services at checkpoints in the occupied West Bank.In 2006, the company won a tender from the Israeli Ministry of Defense to provide security guards for Checkpoint 300 (Rachel's Tomb) and Beituniya checkpoint in the occupied West Bank, and Erez Checkpoint for an annual amount of about NIS 20 million. That same year, the company placed its first security guards at the Erez checkpoint as part of the IMOD plan to naturalize checkpoints in the West Bank and surrounding the besieged Gaza Strip, replacing soldiers with private security guards.In June 2024, the company recruited inspectors and security guards for the Hotze Shomron checkpoint. In November 2024, the company recruited cleaners for the Hotze Shomron checkpoint.In July 2021, the company recruited inspectors for the Lamed Heh (Jab'a) checkpoint.In December 2014, according to a media report, Palestinian workers refused to pass through the Sha’ar Efraim checkpoint because of its harsh conditions and the maltreatment by Sheleg Lavan security guards operating it. Later that month, one worker died at the checkpoint from these harsh conditions.Services to the Israel PoliceThe company provides the Israel Police with security guards for six checkpoints in the occupied West Bank and East Jerusalem.In 2019, the company won tender No. 8102/19 from the Israel Police for the provision of security services in six checkpoints that are under the responsibility of the Israel Police located near the Separation Wall in the occupied West Bank and East Jerusalem in the so-called “Jerusalem Envelope” area. The company was awarded the tender’s “Segment A - Northern Sector” which includes the Qalandiya, Bituniya, Shuafat, Ofer, Hizma and Al-Jib checkpoints.The services include the placement of security guards, maintaining their operational competence, and providing a logistical and administrative services for the security guards according to the Israeli police’s technical specifications for a period of 14 months with the option to extend the contract period for additional periods of one year each or in part up to three additional years.In January and June 2024, the company recruited security guards for the Jerusalem Envelope.Services to the Ministry of TourismThe company provides physical and armed security services at the Ministry of Tourism bureaus and branches located in the occupied West Bank, East Jerusalem, and the Syrian Golan.In January 2024, the company won tender no. 14/2023 of the Ministry of Tourism for the provision of armed physical security services and mission manager services. The company was selected to provide Physical and Armed Security services until January 2025, with an option to extend the contract for an additional four years. According to the tender, the company is obligated to provide the services at the Ministry of Tourism bureaus at Rachel's Tomb site in the occupied West Bank and Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and at its branches in the Old City in occupied East Jerusalem, Gush Etzion settlement in the occupied West Bank, and Katzrin settlement in the occupied Syrian Golan.In January 2025, the company was contracted by the Ministry of Tourism, with an exemption from tender, to extend the contract to provide physical and armed security services until January 2026 for NIS 1,572,000.Services to SettlementsIn July 2021, the company won a tender published by the Modi'in-Maccabim-Re'ut Municipality to provide cleaning and landscaping services for streets and open areas within the municipality's municipal territory. The municipality’s border stretches across the Green Line into the “demilitarized zone” in the occupied West Bank.</t>
   </si>
   <si>
-    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+    <t>Toyota Motor Corporation</t>
+  </si>
+  <si>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
+  </si>
+  <si>
+    <t>$250B-$500B</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Zalman Barashi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development of infrastructure projects. The company is active in road and bridge construction, laying of underground infrastructure, developing parks and public spaces and expanding cities amongst others.
 The company is located in Atarot settlement industrial zone in the occupied West Bank.
 Between the years 2007 and 2011, the company was contracted by Ashtrom to develop the infrastructure of the Jerusalem Light Rail. The company was involved in earthworks, foundation, drainage, communication systems, traffic lights, concrete work, walls, docks and railway stations.
 The company was also contracted by the Israeli Ministry of Defense for the maintenance of the &amp;quot;Seam Zone&amp;quot; around Jerusalem, the area annexed by the Wall. The work included the paving and maintenance of roads and provision of ongoing maintenance and troubleshooting. As part of the project, in April 2018 the company was involved in construction work in Qalandiya checkpoint.
 In 2003, the company was contracted by the Israeli Ministry of Defense to execute a project in Rachel&amp;#39;s Tomb, located in the West Bank.
 The company was involved in the establishment of open public spaces in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem.
 The company was invovled in the construction of Jersualem Road 21, which passes through and serves the settlement neighborhoods of Pisgar Ze&amp;#39;ev, French Hill and Ramat Shlomo in East Jerusalem.
 The company was involved in the construction of a bridge in Silwan, a Palestinian neighborhood in East Jerusalem.
@@ -1048,51 +1087,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I27"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1467,407 +1506,494 @@
       </c>
       <c r="F14" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>87</v>
       </c>
       <c r="G17" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="G18" s="0" t="s">
+      <c r="I18" s="0" t="s">
         <v>94</v>
-      </c>
-[...2 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="D19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="H19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>99</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>36</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>103</v>
+        <v>49</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>47</v>
+        <v>105</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>36</v>
+        <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>108</v>
+        <v>51</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>35</v>
+        <v>114</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>114</v>
+        <v>34</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="H25" s="0"/>
+      <c r="H25" s="0" t="s">
+        <v>35</v>
+      </c>
       <c r="I25" s="0" t="s">
-        <v>118</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>28</v>
+        <v>123</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I26" s="0"/>
+        <v>107</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F27" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H27" s="0"/>
+      <c r="I27" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="0">
+        <v>27</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="0">
+        <v>28</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I29" s="0"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="0">
+        <v>29</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F30" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="G27" s="0" t="s">
+      <c r="G30" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H27" s="0" t="s">
+      <c r="H30" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I27" s="0" t="s">
+      <c r="I30" s="0" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>