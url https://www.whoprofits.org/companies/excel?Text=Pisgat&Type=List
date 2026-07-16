--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -672,50 +672,59 @@
 </t>
   </si>
   <si>
     <t>English Cake</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli bakery chain.
 The company operates branches in Gush Etzion settlement in the occupied West Bank.
 In occupied East Jerusalem, the company operates branches in Ramat Eshkol and Pisgat Ze&amp;#39;ev settlement neighborhoods.
 </t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>Euro Israel (I.S.)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in a construction project in Naveh Yaacov settlement neighborhood in East Jerusalem, a project accompanied by Mizrahi Tefahot bank. The company is involved in other construction projects in Pisgat Ze&amp;#39;ev and Har Homa settlement neighborhoods in East Jerusalem. The projects in Har Homa include housing units and a commercial center. The project in Pisgat Zeev is also accompanied by Mizrahi Tefahot Bank, The company acquired an area of 4,749 m&amp;sup2; for NIS 10.6 million, with development expenses of NIS 19.49 million. Under the tender that the company won on 24 April 2013, the company is building 122 housing units in the settlement neighborhood. The project is built according to Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;rsquo;ev North to the southwest.
 In the occupied West Bank, the company is involved in construction projects in the settlements of Ariel and Givat Ze&amp;#39;ev.
 In Ariel, the project, accompanied by Mizrahi Tefahot Bank, was built according to a tender awarded to the company on 21 March 2012, to build 32 housing units on an area of 3,562 m&amp;sup2; in the settlement for NIS 226,000, with development expenses of NIS 1.85 million. The project was built in the framework of Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages of Salfit and Marda.
 </t>
   </si>
   <si>
+    <t>First International Bank of Israel</t>
+  </si>
+  <si>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project" which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No.101-0464859.&amp;nbsp; The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No. מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.&amp;nbsp;Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information, see Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks, and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlements of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli&amp;nbsp;company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
@@ -1279,50 +1288,59 @@
 Golan Regional Council 
 The Golan Regional Council includes 33 settlements in the occupied Syrian Golan.
 In November 2006, Mizrahi Tefahot Bank signed a pledge agreement with the Golan Regional Council for a period of 99 years (ends 2105) against all the council&amp;#39;s revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 300,000.
 In 2017, Who Profits documented the previous involvement of the bank in providing services to settlement local and regional councils. For more see Who Profits report Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Mizrahi Tefahot Bank operates branches and automated banking services machines in settlements in the occupied West Bank and East Jerusalem.
 These include the settlements of Efrat, Ma&amp;rsquo;ale Adumim, Modiin ilit and Karnei Shomron in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Ramot, Ramat Eshkol and the Old City in occupied East Jerusalem.
 The bank also operates a branch in the Design City shopping complex in the Mishor Adumim Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. For more on the Design City project see Who Profits report The Design City Shopping Complex Built on Occupied Palestinian Land.
 The Bank&amp;rsquo;s fully owned subsidiary, Yahav Bank, operated branches in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank and in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Mordechai Aviv Construction Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company.
 The company constructs several housing projects in settlements in the West Bank, including Ma&amp;#39;ale Adumim and Pisgat Ze&amp;#39;ev, and in the settlement neighborhoods of Jerusalem including Homat Shmuel (Har Homa), Givat Ze&amp;#39;ev and Talpiot East.
 The company owns factories for the manufacturing and processing of building materials, a garage and a warehouse on a 7.5 dunam plot in its possession in the&amp;nbsp;Atarot Industrial Zone, which is a settlement in the occupied Palestinian territory.&amp;nbsp;The company&amp;#39;s real estate asset in the occupied Palestinian land of Atarot has generated 1 million NIS in 2013 alone. The land is in full ownership of the company until 2023 and it is subject to renewal of ownership vis-&amp;agrave;-vis the Israeli land Adminstraion for another 49 years.
 In addition, the company has constructed Ma&amp;#39;aleh Adumim City Hall, and owned Adumim Mall, Ma&amp;#39;ale Adumim&amp;#39;s shopping mall, until March 2006.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
+    <t>New Way Traffic</t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Psagot Ziv Investment and Development (1993) Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli investments and development company.
 Psagot Ziv is building and marketing a residential project in the Pisgat Ze&amp;#39;ev settlement neighborhood in East Jerusalem. The project is executed under a tender of NIS 8.1 million, with development expenses of NIS 12.1 million, awarded to the company on 30 November 2015. According to the tender, Psagot Ziv will build 68 housing units on an area of 2,521 m2 in the framework of Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;#39;ev North to the southwest. The project is part of the Israeli government program Mekhir Lamishtaken (Hebrew: Price for the Resident), which offers apartments at controlled prices to entitled beneficiaries, and is accompanied by Hapoalim Bank.
 </t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
@@ -1666,53 +1684,50 @@
 In 2021, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, construction, paving and development work in the Rosemary Interchange next to Gilo settlement neighborhood as part of the JLR Blue Line development. The company carried out a Grade separation project and preparation infrastructure works for the JLR Green Line in the Gilo settlement neighborhood. The works included the construction of two levels, a 70-meter-long tunnel, retaining walls, infrastructure, paving works, landscape development and landscaping were carried out. The lower level is a direct connection to Highway 60 (tunnel road).
 In 2022, the company won a tender from Moriah Jerusalem Development Corporation for the construction of a Depot for the JLR Blue Line in Malha neighborhood in the western part of the Jerusalem.
 In June 2019, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out infrastructure, construction, paving and development work in Section 16 of the JLR Green Line in the Gilo settlement neighborhood.
 Previously, between 2007 and 2014, the company carried out development and infrastructure work in the settlements of Geva Binyamin, Har Adar, Beit Aryeh, Beit El, Har Gilo, Kalia and Efrat in the West Bank; and Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Zalman Barashi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development of infrastructure projects. The company is active in road and bridge construction, laying of underground infrastructure, developing parks and public spaces and expanding cities amongst others.
 The company is located in Atarot settlement industrial zone in the occupied West Bank.
 Between the years 2007 and 2011, the company was contracted by Ashtrom to develop the infrastructure of the Jerusalem Light Rail. The company was involved in earthworks, foundation, drainage, communication systems, traffic lights, concrete work, walls, docks and railway stations.
 The company was also contracted by the Israeli Ministry of Defense for the maintenance of the &amp;quot;Seam Zone&amp;quot; around Jerusalem, the area annexed by the Wall. The work included the paving and maintenance of roads and provision of ongoing maintenance and troubleshooting. As part of the project, in April 2018 the company was involved in construction work in Qalandiya checkpoint.
 In 2003, the company was contracted by the Israeli Ministry of Defense to execute a project in Rachel&amp;#39;s Tomb, located in the West Bank.
 The company was involved in the establishment of open public spaces in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem.
 The company was invovled in the construction of Jersualem Road 21, which passes through and serves the settlement neighborhoods of Pisgar Ze&amp;#39;ev, French Hill and Ramat Shlomo in East Jerusalem.
 The company was involved in the construction of a bridge in Silwan, a Palestinian neighborhood in East Jerusalem.
 The company was involved in infrastructure work in Beitar Illit settlement and in the construction and expansion of Kfar Adumim settlement, both located in the occupied West Bank. The company is developing 404 dunams of occupied land in Kfar Adumim for new residential construction in the settlement
 The company was invovled in national projects such as the clearence of the `Western Wall` square. The clearence was meant to allow the expansion of the Western Wall, and was accomplished by the evacutation of Palestinian families.
 The company was also involved in the construction of the boarders with Jordan and Egypt.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2015,51 +2030,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I77"/>
+  <dimension ref="A1:I79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2862,1401 +2877,1459 @@
       </c>
       <c r="E29" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C30" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="D30" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H30" s="0" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F31" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="G31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="0" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>131</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>132</v>
+        <v>73</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="0" t="s">
+      <c r="F33" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F33" s="0" t="s">
-[...4 lines deleted...]
-      <c r="I33" s="0"/>
+      <c r="H33" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="G34" s="0"/>
       <c r="H34" s="0"/>
-      <c r="I34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I34" s="0"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="F35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="0" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="I35" s="0"/>
+        <v>131</v>
+      </c>
+      <c r="H35" s="0"/>
+      <c r="I35" s="0" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>143</v>
+        <v>78</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I36" s="0"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>13</v>
+        <v>146</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H37" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>147</v>
+        <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="E38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="0" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="C39" s="0" t="s">
+      <c r="F39" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="D39" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="0" t="s">
+      <c r="G39" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="F39" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H39" s="0" t="s">
-        <v>157</v>
+        <v>41</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>138</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="F40" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="G40" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="F40" s="0" t="s">
+      <c r="H40" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="G40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I40" s="0" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="E41" s="0" t="s">
+      <c r="F41" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="I41" s="0"/>
+        <v>135</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H42" s="0"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H42" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="I42" s="0"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>170</v>
+        <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>171</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="F44" s="0" t="s">
+      <c r="G44" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I44" s="0" t="s">
         <v>174</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="C45" s="0" t="s">
+      <c r="F45" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="D45" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="G45" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="H45" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="F45" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I45" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G46" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="F46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H46" s="0"/>
+      <c r="H46" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>11</v>
+        <v>191</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>132</v>
+        <v>73</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>193</v>
+        <v>80</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="0" t="s">
+      <c r="F51" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="0" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>57</v>
+        <v>135</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H52" s="0"/>
+      <c r="H52" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H53" s="0"/>
       <c r="I53" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>202</v>
+        <v>78</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>99</v>
+        <v>41</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>138</v>
+        <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>204</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>60</v>
+        <v>205</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>205</v>
+        <v>14</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>41</v>
+        <v>99</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>207</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>13</v>
+        <v>208</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H56" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>99</v>
+      </c>
       <c r="I56" s="0" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>41</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>212</v>
+        <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>213</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H58" s="0"/>
       <c r="I58" s="0" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H59" s="0"/>
+        <v>216</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>41</v>
+      </c>
       <c r="I59" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>43</v>
+        <v>218</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>164</v>
+        <v>135</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H61" s="0"/>
       <c r="I61" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="H62" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>167</v>
+      </c>
       <c r="I62" s="0" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>188</v>
+        <v>76</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="H64" s="0"/>
       <c r="I64" s="0" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>228</v>
+        <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>229</v>
+        <v>14</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>11</v>
+        <v>191</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>233</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>21</v>
+        <v>234</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>41</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>24</v>
+        <v>183</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>239</v>
+        <v>21</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>102</v>
+        <v>240</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>164</v>
+        <v>41</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>78</v>
+        <v>245</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>245</v>
+        <v>102</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>99</v>
+        <v>167</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>246</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>248</v>
+        <v>21</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>249</v>
+        <v>118</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="0" t="s">
+      <c r="F73" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G73" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="E73" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H73" s="0"/>
+      <c r="H73" s="0" t="s">
+        <v>99</v>
+      </c>
       <c r="I73" s="0" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="F74" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E74" s="0" t="s">
+      <c r="G74" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="F74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H74" s="0" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>258</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>11</v>
+        <v>257</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="H75" s="0"/>
       <c r="I75" s="0" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E76" s="0" t="s">
+      <c r="F76" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="F76" s="0" t="s">
+      <c r="G76" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="G76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H76" s="0" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>24</v>
+        <v>264</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>266</v>
+        <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H77" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I77" s="0" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="0">
+        <v>77</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H78" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="I77" s="0" t="s">
+      <c r="I78" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="0">
+        <v>78</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I79" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>