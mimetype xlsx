--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -148,218 +148,99 @@
   </si>
   <si>
     <t xml:space="preserve">A construction and real estate group.
 Its full subsidiary and construction executer, Kir Had, has constructed 11 housing projects in the Ma&amp;#39;ale Adumim settlement in the occupied West Bank, and as of 2010 it is the major constructor of residential construction in Ma&amp;#39;aleh Adumim.&amp;nbsp;In fact from 2011 until today the company has constructed 5 housing projects consisting of 165 housing units in Ma&amp;#39;ale Adomim alone.
 Today the company is marketing its three main projects, all of which are located in Ma&amp;#39;ale Adumim. The projects are: Ma&amp;#39;aleh Hadar project, over 30 buildings taking up 18,200 square meters, Hadar boutique project, a high rise building with 17 housing units, and Medoragi Hadar a construction project that includes 10 buildings with 60 housing units, taking up over 6,000 square meters.
 The executing contractor of several projects in Ma&amp;#39;aleh Adumim is another full subsidiary of the group:&amp;nbsp;Mitzpor Adumim. The construction projects are funded by&amp;nbsp;Bank Leumi&amp;nbsp;and Mizrahi Tefahot Bank in&amp;nbsp;accompaniment agreements&amp;nbsp;given to&amp;nbsp;Mitzpor Adumim. In 2015, Mizrahi Bank and Bank Leumi provided the group of Mitzpor Adumim with financial support that reached 51 million NIS (18 million NIS from Bank Leumi and 33 million NIS from Mizrahi Bank).
 The company is also a holder of 2,800 square meters in the settlement neighborhood of Pisgat Zeev in occupied East Jerusalem that are invested for agricultural use and future construction of shopping areas.
 Additionally, the group holds 50% of the shares of Hadkirsh (Givat Ze&amp;#39;ev), which is in advanced stages of registering development and building rights on the land of the Palestinian village of Al Jib in the West Bank, near the settlement of Givat Ze&amp;#39;ev.
 Hadkirsh (Givat Zeev) was registered during the Oslo accords in Ramallah as a company in the occupied territory in order to bypass the legal limitations of getting the rights for the land. Because an Israeli company cannot legally own a company which is registered in the occupied territory, the shares of Hadkirsh are held by Amos Hadar, the main shareholder of&amp;nbsp;Kir Had, in trusteeship for&amp;nbsp;Kir Had.
 </t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Bardarian Brothers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and infrastructure company.
 The company was one of the selected contractors that won the Israeli Ministry of Defense tender for infrastructure works along the Annexation Wall, carrying out two sections of the wall.
 The company was contracted in 2010 to provide reinforced walls and steel crash barriers to the 20/50 Interchange in the northern part of occupied East Jerusalem. Road No. 20 connects the settlements neighborhoods of Pisgat Ze&amp;#39;ev and Neve Ya&amp;#39;acov to West Jerusalem and to Road 443, thus consolidating Israeli control over East Jerusalem.
 The company has also executed numerous infrastructure projects in settlements in the occupied Palestinian territory, including in the settlements of Beitar Illit, Efrat, Adam and Givat Zeev in the occupied West Bank and the settlement neighborhoods of Neve Yaakov and Pisgat Zeev in occupied East Jerusalem.
 In 2013, Leumi Bank extended credit to the company to conduct road and infrastructure works in the Neve Ya&amp;#39;akov&amp;#39;s settlement neighborhood, in accordance with a contract that the company signed with the Israeli Ministry of Construction and Housing in May 2013. The company provided as collateral to the bank all of its rights in connection with the contract.
 Hapoalim Bank also accompanied an infrastructure project of the company in Hill C of the settlement of Beitar Illit, on the basis of a contract with the Israeli company Adi Hadar. The bank holds as collateral all rights and funds owed to the company for the project.
 Bardarian Brothers also received credit from Leumi Bank to conduct road paving, development and infrastructure works in the settlement of Givat Ze&amp;#39;ev in 2013. Leumi Bank held as collateral all the company&amp;#39;s rights in relation to the contract with the Givat Ze&amp;#39;ev Regional Council and the company Local Government Economic Services, which hired Bardarian Brothers to execute this project.
 In February 2018, the company won a tender to carry out development work for the Green Line of the Jerusalem light rail. The line will connect the settlement neighborhood of Gilo in occupied East Jerusalem to the western part of the city and to Mt. Scopus in northern East Jerusalem.
 Avraham Bardarian, a subsidiary of the company, carried out infrastructure works in the settlement of Efrat in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
@@ -561,50 +442,62 @@
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
   </si>
   <si>
     <t>Dona Engineering and Construction</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that initiates and carries out housing projects in settlements in the occupied Palestinian territory.
 Dona Engineering and Construction is building 100 housing units on an area of 6,741 m2 in the west of Gilo settlement neighborhood in occupied East Jerusalem. The project is executed under a tender of NIS 7 million, with development expenses of NIS 29.9 million, awarded to the company on 24 August 2014. The company was also involved in a three-stage project of 165 housing units in in the south of Neve Ya&amp;#39;akov. The company purchased an area of 22,013 m2 for NIS 22.3 million, with development expenses of NIS 30.2, under a tender awarded to it on 24 June 2010. The project is part of Municipal Zoning Plan 6/a.
 Israel Discount Bank accompanied both projects.
 In addition,&amp;nbsp;on 7 September 2009,&amp;nbsp;the company won a tender of NIS 7.2 million,&amp;nbsp;with development expenses of 6M NIS,&amp;nbsp;from the Israel Land Administration to build 48 units in the&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;settlement neighborhood in East Jerusalem.
 Dona Engineering and Construction has completed projects in several settlements in the occupied West Bank, including Shaarei Hatikva (58 cottages),&amp;nbsp;Ma&amp;#39;ale Adumim, Homat Shmuel, Ariel and Elkana.
 </t>
+  </si>
+  <si>
+    <t>Efco Equipment</t>
+  </si>
+  <si>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
 Services to the Settlements
 Electra Afikim 
 The company&amp;rsquo;s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.
 The Jerusalem Light Rail 
 In March 2023, Electra&amp;rsquo;s fully owned subsidiary, Electra Infrastructures Ltd., won the tender for carrying out earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;
 The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.
 According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.
 The Jerusalem Light Rail 
 In March 2023, Electra&amp;rsquo;s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;
 The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.
 According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.
 For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue Line
 Construction on Occupied Land
 The French Hill tunnel project 
 In August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze&amp;rsquo;ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.
 The tunnels will enable continuous travel from Ma&amp;#39;ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze&amp;#39;ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.
 In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.
@@ -675,51 +568,51 @@
     <t>English Cake</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli bakery chain.
 The company operates branches in Gush Etzion settlement in the occupied West Bank.
 In occupied East Jerusalem, the company operates branches in Ramat Eshkol and Pisgat Ze&amp;#39;ev settlement neighborhoods.
 </t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>Euro Israel (I.S.)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in a construction project in Naveh Yaacov settlement neighborhood in East Jerusalem, a project accompanied by Mizrahi Tefahot bank. The company is involved in other construction projects in Pisgat Ze&amp;#39;ev and Har Homa settlement neighborhoods in East Jerusalem. The projects in Har Homa include housing units and a commercial center. The project in Pisgat Zeev is also accompanied by Mizrahi Tefahot Bank, The company acquired an area of 4,749 m&amp;sup2; for NIS 10.6 million, with development expenses of NIS 19.49 million. Under the tender that the company won on 24 April 2013, the company is building 122 housing units in the settlement neighborhood. The project is built according to Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;rsquo;ev North to the southwest.
 In the occupied West Bank, the company is involved in construction projects in the settlements of Ariel and Givat Ze&amp;#39;ev.
 In Ariel, the project, accompanied by Mizrahi Tefahot Bank, was built according to a tender awarded to the company on 21 March 2012, to build 32 housing units on an area of 3,562 m&amp;sup2; in the settlement for NIS 226,000, with development expenses of NIS 1.85 million. The project was built in the framework of Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages of Salfit and Marda.
 </t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project" which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No.101-0464859.&amp;nbsp; The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No. מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.&amp;nbsp;Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information, see Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks, and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlements of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli&amp;nbsp;company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;&amp;nbsp;</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
@@ -765,232 +658,136 @@
 In 2017, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement local council of Elkana.
 It also won a tender for the provision of security and guarding services to educational institutions and the Barkan settlement industrial zone for the settlement regional council of Shomron.
 In 2015, the company won tenders for the provision of security and patrolling services to educational institutions and perimeter security for the settlement local councils of Beit Aryeh-Ofarim, Immanuel and Kdumim and the settlement regional council of Mateh Binyamin.
 Additionally, in June 2019, Who Profits recorded the presence of company guarding personnel in the Og sewage purification plant, a purification plant in the Jordan Valley in the occupied West Bank. The Og plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;rsquo;akov and Pisgat Ze&amp;rsquo;ev) as well as the settlements of Ma&amp;rsquo;ale Adumim, Ma&amp;rsquo;ale Adumim Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The plant treats 20,000 m&amp;sup3; of sewage per day. The purified water is primarily intended for use in irrigating date plantations in the settlement regional councils of Megilot and the Jordan Valley.
 The company operates a branch in the Barkan Industrial Zone.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Heavy Machinery</t>
-[...1 lines deleted...]
-  <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
@@ -1044,53 +841,50 @@
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>KalRam Yacobowitz</t>
   </si>
   <si>
     <t xml:space="preserve">Kalram is a global manufacturer and developer of advanced fencing systems and access control
 The company develops and creates advanced systems for military bases, security factories, security and army facilities and prisons.
 Turnstiles of the company have been documented in the checkpoints of Macabim, Metar,&amp;nbsp;Irtah,&amp;nbsp;Beit Iba,&amp;nbsp;Jalameh&amp;nbsp;and&amp;nbsp;Qalandiya.
 Additionally, fences manufactured by the company were&amp;nbsp;erected in the&amp;nbsp;Ariel industrial Zone&amp;nbsp;and in the&amp;nbsp;settlement neighborhood&amp;nbsp;of&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;in the occupied East Jerusalem.
 </t>
   </si>
   <si>
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
-[...1 lines deleted...]
-  <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Finance</t>
   </si>
   <si>
@@ -1180,143 +974,51 @@
   <si>
     <t xml:space="preserve">A private construction company mainly for the Jewish religious sector.
 As part of a contract with the Israeli Civil Administration Custodian Unit in Yehuda and Shomron, the company was involved in the construction of 106 housing units in Elkana settlement in the occupied West Bank. In addition, the company is involved in the construction of 14 housing units in the settlement of Revava, 18 housing units in the settlement of Naveh Daniel (Gush Etzion) and a construction projects in the settlements of Givat Ze&amp;#39;ev and Har Adar, all located in the West Bank.
 The company was also involved in a construction projects in the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Har Homa and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Mishkan Eliyahu Construction and Investment Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company.
 Mishkan Eliyahu builds housing and commercial projects in settlements in the West Bank and in settlement neighborhoods in East Jerusalem.
 The company won a tender of NIS 1.88 million with development expenses of NIS 4.97 million to build a 24 housing units&amp;#39; project on a land of 1,933 m2 in the center of the settlement of&amp;nbsp;Beitar Illit&amp;nbsp;in July 2014.&amp;nbsp;The project is executed in accordance with Urban Construction Plan no. 426/8, which refers to the lands of the Palestinian villages Wadi Fukhin, Hussan and Nahalin.&amp;nbsp;The project, which is currently under construction, is also part of the Israeli government&amp;#39;s program: &amp;quot;Price for residents&amp;quot; (Mehir Lamishtaken) that offers low cost housing.
 Hapoalim bank provides financial accompaniment to this project.
 Mishkan Eliyahu won a tender of NIS 1.89 million with development expenses of NIS 4.9 million to build 24 housing units on a land of 3,695 m2&amp;nbsp;in Givat Hatamar in Efrat in July&amp;nbsp;2014. The &amp;quot;Open&amp;quot; project is currently under construction.
 Hapoalim bank provides financial accompaniment to this project.
 The company is also building a commercial center of 3000 m2 in the settlement of Efrat.
 Over the years, Mishkan Elyahu had completed the construction of the following construction projects in West Bank and East Jerusalem settlements:
 The &amp;quot;village&amp;quot; project of cottage houses in the settlement neighborhood of Pisgat Ze&amp;#39;ev; two housing projects of 24 apartments each in Beitar Illit, one of which is executed in the framework of &amp;quot;Mehir Lemishtaken&amp;quot;;&amp;nbsp;a commercial center in Ma&amp;#39;ale Adumim; a project in&amp;nbsp;the settlement neighborhood of Neve Ya&amp;#39;akov.
 </t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Mordechai Aviv Construction Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company.
 The company constructs several housing projects in settlements in the West Bank, including Ma&amp;#39;ale Adumim and Pisgat Ze&amp;#39;ev, and in the settlement neighborhoods of Jerusalem including Homat Shmuel (Har Homa), Givat Ze&amp;#39;ev and Talpiot East.
 The company owns factories for the manufacturing and processing of building materials, a garage and a warehouse on a 7.5 dunam plot in its possession in the&amp;nbsp;Atarot Industrial Zone, which is a settlement in the occupied Palestinian territory.&amp;nbsp;The company&amp;#39;s real estate asset in the occupied Palestinian land of Atarot has generated 1 million NIS in 2013 alone. The land is in full ownership of the company until 2023 and it is subject to renewal of ownership vis-&amp;agrave;-vis the Israeli land Adminstraion for another 49 years.
 In addition, the company has constructed Ma&amp;#39;aleh Adumim City Hall, and owned Adumim Mall, Ma&amp;#39;ale Adumim&amp;#39;s shopping mall, until March 2006.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
@@ -1351,92 +1053,98 @@
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t xml:space="preserve">Readymix Industries Israel </t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">Producer and supplier of raw materials for the construction industry.
 Readymix operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to parent company CEMEX, on January 2, 2022, Readymix sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>S.A.G. (Velvel) Building &amp; Development Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that plans and executes residential, commercial and public construction projects in Israel, the occupied Palestinian territory&amp;nbsp;and the occupied Syrian Golan.
 S.A.G. (Velvel) has several projects in the Ariel settlement. It is executing the construction project &amp;quot;The House in Ariel by the University&amp;quot; in southeast Ariel. This project is executed according to a tender won by the company on 26 January 2014. The company purchased an area of 3,300 m2 for NIS 2.6 million, with development expenses of NIS 1.46 million, in order to build 18 housing units in the Ariel settlement. The tender was published in the framework of Local Outline Plan 130/2/3, which refers to the land of the Palestinian village Salfit. This project is due to be completed in June 2017. The project was accompanied by Mercantile Discount Bank.
 The company also executed the project &amp;quot;The House in Ariel - Ariel HaArava&amp;quot; according to a tender to build 51 housing units on an area of 8,689 m2 in the settlement, which the company won on 21 March 2012 with an offer of NIS 455,500. Development expenses were NIS 4.74 million. The project comprises several cottages and one building, which &amp;quot;provide a stunning view of the Mountains of Samaria&amp;quot; according to the developer. It was built under Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages Salfit and Marda. This project was also accompanied by Mecantile Discount Bank.
 The company is executing a project in Pisgat Zeev in accordance with a tender to build 23 housing units on an area of 3,474 m2 in the settlement, which the company won on 22 November 2015 with an offer of NIS 4,756,706. Development expenses were NIS 3.92 million. The project is carried out under Local Outline Plan 4430/A. This project is accompanied by First International Bank of Israel (FIBI).
 The company built a residential neighborhood comprised of 38 cottages in the Har Gilo settlement. The project was also accompanied by First International Bank of Israel.
 The company has two projects currently under construction in the Efrat settlement: 33 housing units in Givat HaTamar neighborhood and 30 units in Givat HaDagan neighborhood.
 Jointly with Shayke Ella Ltd, the company is building and marketing &amp;quot;Alfei Menashe - The House by the Grove,&amp;quot; a construction project in the Alfei Menashe settlement.
 S.A.G. (Velvel) has several joint projects with the Bar-Amana Buildings Construction &amp;amp; Development Company, a subsidiary of Amana, the Gush Emunim settlement movement. These include a residential project in the Kokhav HaShachar settlement, 16 housing units in the Nofim settlement, a project of 117 units (of which 77 are already populated and 40 are currently under construction) in the Alei Zahav settlement, a residential neighborhood comprised of 64 housing units in the Eli settlement, a large construction project in the Tel Zion settlement for the ultra-orthodox public comprised of 400 units (108 of which are currently under construction) and a project in the Shilo settlement.
 The company built a commercial center in the Eli settlement. It also built a religious school for girls (Ulpana) in the Kokhav Yaakov settlement.
 The company is building a residential project of 114 housing units in the Leshem settlement and a residential project comprised of 93 units in the Mitzpe Yeriho settlement.
 In a joint venture with Ariel Yazamut Ltd, the company is building a residential neighborhood in the ultra-orthodox settlement of Maale Amos.
 S.A.G. (Velvel) is building a residential project for the Mateh Binyamin Development Company in the Naale settlement. Over 130 housing units have already been built, and an additional 88 units are currently under construction.
 The company is currently marketing the &amp;quot;Neve Or&amp;quot; project in the Immanuel settlement as well as 88 housing units in what it calls a &amp;quot;unique boutique project&amp;quot; in the Tekoa settlement. The latter project is a joint undertaking with the Gush Ezion Development Company.
 The company also operates in the occupied Syrian Golan. Together with the Bar-Amana Buildings Construction &amp;amp; Development Company, it built a residential project comprised of 32 cottages in the Katzrin settlement.
 </t>
   </si>
   <si>
     <t>Salvat Logistica</t>
   </si>
   <si>
     <t xml:space="preserve">A Spanish company that provides international freight transport, distribution and other logistics services.
 Jerusalem Light Rail&amp;nbsp;
 The company has been contracted by CAF to co-manage the maritime transport of 114 tram wagons for the Jerusalem Light Rail project.
 The Jerusalem Light Rail (JLR) connects Israeli settlements in occupied East Jerusalem to the western part of the city, whilst expropriating Palestinian land and fragmenting Palestinian communities. The J-Net project, led by Spanish company CAF and Israeli Shapir Engineering, includes the extension of the JLR Red Line serving the settlement neighborhoods of Neve Ya&amp;rsquo;akov, Pisgat Ze&amp;rsquo;ev, French Hill, Ramat Eshkol and Ma&amp;rsquo;alot Dafna; and the construction of the Green Line, stretching from Mt. Scopus to Gilo settlement neighborhood.
 In May 2022, two CAF URBOS100 trains arrived from CAF factory at Zaragoza in Spain to the port of Ashdod with the assistance of Salvat Logistica, and from there to the depot in the French Hill settlement neighborhood. CAF will provide 57 electric trains (114&amp;nbsp;tram wagons) over a period of four years, at an estimated cost of 3 million euros per train, a total of about NIS 1.2 billion. Additional trains that will arrive will be absorbed in the new depot in Neve Ya&amp;rsquo;akov settlement neighborhood.
 </t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>Sarfati Simon Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that executes residential, commercial and leisure projects.
 Sarfati Simon Ltd. is building a residential project in northeast Pisgat Ze&amp;#39;ev, a settlement neighborhood in East Jerusalem. The project is executed under a tender of NIS 6.8 million, with development expenses of NIS 17.36 million, to build 92 housing units on an area of 4,858 m2 - which the company won on 1 June 2014. The project is part of Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;#39;ev North to the southwest. Leumi Bank accompanies the project.
 According to the company&amp;#39;s website, it plans to build 252 housing units in the settlement neighborhood, as Pisgat Ze&amp;#39;ev became &amp;quot;more attractive for young couples and people upgrading their homes,&amp;quot; mainly due to &amp;quot;the significant increase in the construction of new projects [and the] new road that connects the neighborhood with Tel Aviv.&amp;quot; This road, Highway 20 (formerly Hizma Road), connects the Pisgat Ze&amp;#39;ev and Neve Ya&amp;#39;akov settlement neighborhoods to West Jerusalem via Highway 50 (Begin Highway) and to Tel Aviv via Route 443.
 The company is currently marketing &amp;quot;Sarfati in Har Homa&amp;quot;, a residential project of 142 housing units in the Har Homa settlement neighborhood in East Jerusalem. The project was executed under a tender won by the company on 17 June 2012 for NIS 18.3 million, with development expenses of NIS 19 million, to build 126 housing units in the settlement neighborhood in the framework of Local Outline Plan 10310. The project was accompanied by Hapoalim Bank.
 </t>
   </si>
   <si>
     <t>Shachar and Co. Building and Engineering Company Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company headquartered in the settlement neighborhood of Pisgat Ze&amp;#39;ev, occupied East Jerusalem, and involved in construction on occupied Palestinian land.
 The company constructs housing units and carries out infrastructure development work across the occupied West Bank and East Jerusalem, actively contributing to further land grab and facilitating easy acess to and from illegal settlements.
 The company built nine luxury housing units in the settlement of Efrat and 23 in the settlement of&amp;nbsp;Har Gillo.
 The company was contracted by Tekoa Settlement council, occupied West Bank, to carry out infrstructure development work for the construction of 120 housing units, for the total cost of&amp;nbsp;14 million NIS. The company was awarded a contract worth 9 million NIS for infrastructure work for the building of housing units in Elazar settlement, Gush Etzion, occupied West Bank.
 Shachar and Co., was awarded a 14 million NIS World Zionist Orgnisation contract for infrastructure development in Har Gillo settlement, occupied West Bank.
 One of Shachar and Co. Building and Engineering Company Ltd., consistent clienets is the Israeli National Roads Company. Some of the contracts awarded by the Isralei National Road are a 17 million NIS contract for infrastructure work on a road leading to Kedar settlement, occupied West Bank, and 8 million NIS for the construction of a bridge connecting the settlement neighborhoods of Har Homa and Gilo in occupied East Jerusalem.
 The company was awarded 25 million NIS for works on a Road 60 bypassing Palestinain neighborhoods and connecting settlements to Jerusalem.
 The company was awarded an 18.8 million NIS contract by the Israeli Land Administration for the construction of a bridge and infrastructure development work in the Talpiot East no-man&amp;#39;s-land, occupied East Jerusalem.
 The company was awarded a 35 million NIS contract by the Isralei Ministry of Defence for the construction of Noman (Mizmorih) chekpoint at the South-East part of the &amp;quot;Jerusalem-Envelope,&amp;quot; enclaving the Palestinian village of Noman.
 </t>
@@ -2030,51 +1738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I79"/>
+  <dimension ref="A1:I80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2218,96 +1926,96 @@
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H7" s="0" t="s">
         <v>41</v>
       </c>
+      <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="0" t="s">
@@ -2318,51 +2026,51 @@
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="0" t="s">
@@ -2492,80 +2200,80 @@
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>79</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>87</v>
       </c>
       <c r="G18" s="0" t="s">
@@ -2576,51 +2284,51 @@
       </c>
       <c r="I18" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F20" s="0" t="s">
@@ -2720,1616 +2428,1645 @@
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>105</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>106</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>108</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>112</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>116</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>123</v>
+        <v>73</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>125</v>
+        <v>32</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="G31" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H31" s="0" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>10</v>
+        <v>129</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>130</v>
+        <v>68</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>131</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>68</v>
+        <v>134</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>135</v>
+        <v>73</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      <c r="I34" s="0"/>
+        <v>68</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="I34" s="0" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="G35" s="0"/>
       <c r="H35" s="0"/>
-      <c r="I35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I35" s="0"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>78</v>
+        <v>144</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="I36" s="0"/>
+        <v>135</v>
+      </c>
+      <c r="H36" s="0"/>
+      <c r="I36" s="0" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>146</v>
+        <v>78</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I37" s="0"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>13</v>
+        <v>150</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>150</v>
+        <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>153</v>
+        <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="C40" s="0" t="s">
+      <c r="E40" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="D40" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="F40" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="0" t="s">
-        <v>159</v>
+        <v>112</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>160</v>
+        <v>46</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>141</v>
+        <v>30</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="0" t="s">
+      <c r="F41" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="F41" s="0" t="s">
+      <c r="G41" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="G41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H41" s="0" t="s">
-        <v>135</v>
+        <v>164</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>24</v>
+        <v>145</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="I42" s="0"/>
+        <v>139</v>
+      </c>
+      <c r="I42" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>11</v>
+        <v>169</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H43" s="0"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H43" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I43" s="0"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>173</v>
+        <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
-        <v>174</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="F45" s="0" t="s">
+      <c r="G45" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I45" s="0" t="s">
         <v>177</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C46" s="0" t="s">
+      <c r="F46" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="H46" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="D46" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I46" s="0" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G47" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="0" t="s">
+      <c r="H47" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I47" s="0" t="s">
         <v>185</v>
-      </c>
-[...8 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="0" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>195</v>
+        <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>135</v>
+        <v>73</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>196</v>
+        <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="F52" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="0" t="s">
+      <c r="G52" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="I52" s="0" t="s">
         <v>198</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H53" s="0"/>
+      <c r="H53" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H54" s="0"/>
       <c r="I54" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>204</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>205</v>
+        <v>78</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E56" s="0" t="s">
+      <c r="F56" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="F56" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" s="0" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>94</v>
+        <v>145</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E57" s="0" t="s">
+      <c r="F57" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="F57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="0" t="s">
-        <v>211</v>
+        <v>102</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>41</v>
+        <v>99</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>30</v>
+        <v>94</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E58" s="0" t="s">
+      <c r="F58" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G58" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="F58" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="0"/>
+      <c r="H58" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="I58" s="0" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="C60" s="0" t="s">
+      <c r="F60" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="D60" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H60" s="0" t="s">
-        <v>135</v>
+        <v>46</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C61" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="H61" s="0"/>
+      <c r="H61" s="0" t="s">
+        <v>139</v>
+      </c>
       <c r="I61" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>10</v>
+        <v>225</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>73</v>
+        <v>171</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="H64" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="I64" s="0" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>231</v>
+      </c>
+      <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>191</v>
+        <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>235</v>
+        <v>14</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>13</v>
+        <v>238</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>14</v>
+        <v>239</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>240</v>
+        <v>14</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>127</v>
+        <v>244</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>245</v>
+        <v>21</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>167</v>
+        <v>49</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>21</v>
+        <v>249</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>73</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>249</v>
+        <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>251</v>
+        <v>122</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>252</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>10</v>
+        <v>225</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>191</v>
+        <v>253</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>254</v>
+        <v>78</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>255</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E75" s="0" t="s">
+      <c r="F75" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="H75" s="0"/>
+      <c r="H75" s="0" t="s">
+        <v>73</v>
+      </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>260</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>11</v>
+        <v>261</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="H76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="0"/>
       <c r="I76" s="0" t="s">
-        <v>264</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E77" s="0" t="s">
+      <c r="F77" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="F77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G77" s="0" t="s">
-        <v>14</v>
+        <v>267</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>80</v>
+        <v>268</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>269</v>
+        <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>208</v>
+        <v>273</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I79" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="0">
+        <v>79</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I80" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>