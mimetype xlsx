--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -459,112 +459,51 @@
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that initiates and carries out housing projects in settlements in the occupied Palestinian territory.
 Dona Engineering and Construction is building 100 housing units on an area of 6,741 m2 in the west of Gilo settlement neighborhood in occupied East Jerusalem. The project is executed under a tender of NIS 7 million, with development expenses of NIS 29.9 million, awarded to the company on 24 August 2014. The company was also involved in a three-stage project of 165 housing units in in the south of Neve Ya&amp;#39;akov. The company purchased an area of 22,013 m2 for NIS 22.3 million, with development expenses of NIS 30.2, under a tender awarded to it on 24 June 2010. The project is part of Municipal Zoning Plan 6/a.
 Israel Discount Bank accompanied both projects.
 In addition,&amp;nbsp;on 7 September 2009,&amp;nbsp;the company won a tender of NIS 7.2 million,&amp;nbsp;with development expenses of 6M NIS,&amp;nbsp;from the Israel Land Administration to build 48 units in the&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;settlement neighborhood in East Jerusalem.
 Dona Engineering and Construction has completed projects in several settlements in the occupied West Bank, including Shaarei Hatikva (58 cottages),&amp;nbsp;Ma&amp;#39;ale Adumim, Homat Shmuel, Ariel and Elkana.
 </t>
   </si>
   <si>
     <t>Efco Equipment</t>
   </si>
   <si>
     <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Eli Yohanan Engineers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 The compnay is involved in constructing housing projects in illegal Israeli settlements across the occupied West Bank and occupied East Jerusalem, including in Ma&amp;#39;ale Adumim, Efrat, Neve Daniel, Beitar Illit and Pisgat Ze&amp;#39;ev.
 The compnay is currently involved in the construction of 66 housing units in Pisgat Ze&amp;#39;ev, occupied East Jerusaelm, taking over 10,000 sq meters of Palestinain land. &amp;nbsp;The project, built in accordance with Local Outline Plan 8150, is accompanied by Hapoalim Bank.
 Hapoalim Bank is also accompanying the company&amp;#39;s residential project in the settlement of Beitar Illit, built in accordance with Local Outline Plan 426/7/ב, which refers to the lands of the Palestinian village Husan. The bank holds as collateral all present and future rights derived by the company from its development contract with the Israeli Civil Administration.
 Eli Yohanan Engineers was a contractor with the Israeli Ministry of Defense for the construction of the Separation Wall.
 </t>
   </si>
   <si>
     <t>English Cake</t>
   </si>
   <si>
@@ -999,57 +938,75 @@
     <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Mordechai Aviv Construction Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company.
 The company constructs several housing projects in settlements in the West Bank, including Ma&amp;#39;ale Adumim and Pisgat Ze&amp;#39;ev, and in the settlement neighborhoods of Jerusalem including Homat Shmuel (Har Homa), Givat Ze&amp;#39;ev and Talpiot East.
 The company owns factories for the manufacturing and processing of building materials, a garage and a warehouse on a 7.5 dunam plot in its possession in the&amp;nbsp;Atarot Industrial Zone, which is a settlement in the occupied Palestinian territory.&amp;nbsp;The company&amp;#39;s real estate asset in the occupied Palestinian land of Atarot has generated 1 million NIS in 2013 alone. The land is in full ownership of the company until 2023 and it is subject to renewal of ownership vis-&amp;agrave;-vis the Israeli land Adminstraion for another 49 years.
 In addition, the company has constructed Ma&amp;#39;aleh Adumim City Hall, and owned Adumim Mall, Ma&amp;#39;ale Adumim&amp;#39;s shopping mall, until March 2006.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phoenix Financial </t>
+  </si>
+  <si>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Psagot Ziv Investment and Development (1993) Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli investments and development company.
 Psagot Ziv is building and marketing a residential project in the Pisgat Ze&amp;#39;ev settlement neighborhood in East Jerusalem. The project is executed under a tender of NIS 8.1 million, with development expenses of NIS 12.1 million, awarded to the company on 30 November 2015. According to the tender, Psagot Ziv will build 68 housing units on an area of 2,521 m2 in the framework of Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;#39;ev North to the southwest. The project is part of the Israeli government program Mekhir Lamishtaken (Hebrew: Price for the Resident), which offers apartments at controlled prices to entitled beneficiaries, and is accompanied by Hapoalim Bank.
 </t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
@@ -1738,51 +1695,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I80"/>
+  <dimension ref="A1:I82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3384,689 +3341,747 @@
       </c>
       <c r="H57" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>213</v>
+        <v>29</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E59" s="0" t="s">
+      <c r="F59" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="F59" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H59" s="0"/>
+      <c r="H59" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="I59" s="0" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>78</v>
+        <v>218</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>218</v>
+        <v>53</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>24</v>
+        <v>219</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>220</v>
+        <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H61" s="0"/>
       <c r="I61" s="0" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H62" s="0"/>
+        <v>224</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="I62" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>171</v>
+        <v>139</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H64" s="0"/>
       <c r="I64" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>10</v>
+        <v>231</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="H65" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>171</v>
+      </c>
       <c r="I65" s="0" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>193</v>
+        <v>76</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+      <c r="H67" s="0"/>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>239</v>
+        <v>14</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>185</v>
+        <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>240</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>242</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>21</v>
+        <v>244</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>24</v>
+        <v>185</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>249</v>
+        <v>21</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>102</v>
+        <v>250</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>171</v>
+        <v>46</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>225</v>
+        <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>253</v>
+        <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>78</v>
+        <v>255</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>255</v>
+        <v>102</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>193</v>
+        <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>258</v>
+        <v>21</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>259</v>
+        <v>122</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="0" t="s">
+      <c r="F76" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G76" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H76" s="0"/>
+      <c r="H76" s="0" t="s">
+        <v>99</v>
+      </c>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="F77" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E77" s="0" t="s">
+      <c r="G77" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="F77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H77" s="0" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>268</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>11</v>
+        <v>267</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E79" s="0" t="s">
+      <c r="F79" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="F79" s="0" t="s">
+      <c r="G79" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="G79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H79" s="0" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>24</v>
+        <v>274</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>210</v>
+        <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H80" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I80" s="0" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="0">
+        <v>80</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="I80" s="0" t="s">
+      <c r="I81" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="0">
+        <v>81</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I82" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>